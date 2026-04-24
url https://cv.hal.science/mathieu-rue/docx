--- v0 (2026-03-14)
+++ v1 (2026-04-24)
@@ -723,1604 +723,1604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeogenomics of Upper Palaeolithic to Neolithic European hunter-gatherers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early North African Acheulean techno-economic systems at Thomas Quarry I -L1 (Casablanca, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalia Gallotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Mohib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosimo Posth</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+                <w:t xml:space="preserve">Lionel Magoga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-05726-0⟩</w:t>
+              <w:t xml:space="preserve">JASs. Journal of anthropological sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4436/jass10015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106022v1</w:t>
+                <w:t xml:space="preserve">hal-03918140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Paléolithique moyen des sites de Brive-Laroche-Aérodrome (Corrèze, France) : choix techno-économiques entre Périgord et Massif central</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeogenomics of Upper Palaeolithic to Neolithic European hunter-gatherers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Posth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayshin Ghalichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Mathias</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 615 (7950), pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-05726-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388879v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early North African Acheulean techno-economic systems at Thomas Quarry I -L1 (Casablanca, Morocco)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Mohib</w:t>
+                <w:t xml:space="preserve">Le Paléolithique moyen des sites de Brive-Laroche-Aérodrome (Corrèze, France) : choix techno-économiques entre Périgord et Massif central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Magoga</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JASs. Journal of anthropological sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (4), pp.571-602</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918140v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’outillage façonné utilisé en percussion lancée du site paléolithique moyen du Bois de l’Hôpital (Saint-Sulpice-la-Pointe, Tarn).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théo Minet</w:t>
+                <w:t xml:space="preserve">Des silicites dans le Paléolithique ancien et moyen du Maroc occidental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalia Gallotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ajas Plantey</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohssine El Graoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a5⟩</w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.103018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087968v2</w:t>
+                <w:t xml:space="preserve">hal-03679225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des silicites dans le Paléolithique ancien et moyen du Maroc occidental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
+                <w:t xml:space="preserve">L’outillage façonné utilisé en percussion lancée du site paléolithique moyen du Bois de l’Hôpital (Saint-Sulpice-la-Pointe, Tarn).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohssine El Graoui</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ajas Plantey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.103018. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, in Viallet C., Bourguignon L., Lemorini C., Ortega I. (eds), La percussion lancée au Paléolithique : identification de son usage, types d’outils associés et étendue chronologique, 21 (5), pp.123-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679225v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087968v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paléolittoraux plio-pléistocènes de Casablanca, cadre chronostratigraphique et paléogéographique de la Préhistoire ancienne du Maroc atlantique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohssine El Graoui</w:t>
+                <w:t xml:space="preserve">Le site moustérien récent du Fossé du Bois à Appoigny (hameau des Bries, vallée de l'Yonne) : approches taphonomique, pétrographique et techno-économique de l'industrie lithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Geraads</w:t>
+                <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Chesnaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'Archéologie Marocaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70, pp.5-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506989v1</w:t>
+                <w:t xml:space="preserve">hal-03501979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche pluridisciplinaire du site moustérien récent de la Route de Jaunour à Boulazac Isle Manoire (Dordogne, France) : premiers résultats et questionnements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les paléolittoraux plio-pléistocènes de Casablanca, cadre chronostratigraphique et paléogéographique de la Préhistoire ancienne du Maroc atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohssine El Graoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Cormarèche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paul Fernandes</w:t>
+                <w:t xml:space="preserve">Denis Geraads</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Mohib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paleo.6104⟩</w:t>
+              <w:t xml:space="preserve">Bulletin d'Archéologie Marocaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.39-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34874/IMIST.PRSM/bam-v26.32396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740173v1</w:t>
+                <w:t xml:space="preserve">hal-03506989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First high resolution chronostratigraphy for the early North African Acheulean at Casablanca (Morocco)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
+                <w:t xml:space="preserve">Approche pluridisciplinaire du site moustérien récent de la Route de Jaunour à Boulazac Isle Manoire (Dordogne, France) : premiers résultats et questionnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Cormarèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ajas Plantey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Geraads</w:t>
+                <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94695-3⟩</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.96-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.6104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03310353v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fosse mésolithique de la rue du Bois de la Planté à Boinville-en-Mantois (Yvelines)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Fernandes</w:t>
+                <w:t xml:space="preserve">First high resolution chronostratigraphy for the early North African Acheulean at Casablanca (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalia Gallotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Muttoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Geraads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94695-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273189v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site moustérien récent du Fossé du Bois à Appoigny (hameau des Bries, vallée de l'Yonne) : approches taphonomique, pétrographique et techno-économique de l'industrie lithique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rué</w:t>
+                <w:t xml:space="preserve">La fosse mésolithique de la rue du Bois de la Planté à Boinville-en-Mantois (Yvelines)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Chesnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laétitia Fénéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ajas Plantey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deparnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 70, pp.5-57</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les derniers chasseurs, 40 ans après, Hommage à Jean-Georges Rozoy, 113 (2-3), pp.105-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501979v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earliest African evidence of carcass processing and consumption in cave at 700 ka, Casablanca, Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’industrie sur quartzite du site de Bidau à Garlin (Pyrénées-Atlantiques, France) : Acheuléen versus Moustérien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Daujeard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Hublin</w:t>
+                <w:t xml:space="preserve">Aurélie Ajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-61580-4⟩</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30-2 (2019), pp.280-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.5806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02509627v1</w:t>
+                <w:t xml:space="preserve">hal-03118305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’industrie sur quartzite du site de Bidau à Garlin (Pyrénées-Atlantiques, France) : Acheuléen versus Moustérien ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Fernandes</w:t>
+                <w:t xml:space="preserve">Earliest African evidence of carcass processing and consumption in cave at 700 ka, Casablanca, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daujeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ajas</w:t>
+                <w:t xml:space="preserve">Qingfeng Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Geraads</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Hublin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30-2 (2019), pp.280-318. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paleo.5806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-61580-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118305v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations mésolithiques en contexte de rive. L’exemple de la rue Claudy à Lyon-Vaise (Rhône)</w:t>
               </w:r>
@@ -2587,51 +2587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Gallotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohssine El Graoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2859,51 +2859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (6), pp.1459-1476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3196,51 +3196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site stratifié du Bois Clair à Montguyon (Charente-Maritime, France) : récurrences paléolithiques, brièveté des occupations et aires de débitage spécialisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3248,51 +3248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28, pp.31-69. </w:t>
@@ -3324,416 +3324,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur la station aurignacienne de Brignol (Villeneuve-sur-Lot, Lot-et-Garonne, France) : approches taphonomique, pétroarchéologique, technoéconomique et technofonctionnelle de l'industrie lithique</w:t>
+                <w:t xml:space="preserve">Database of pleistocene periglacial featuresin France: description of the online version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Anderson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Fernandes</w:t>
+                <w:t xml:space="preserve">Eric Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Morala</w:t>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paleo.3039⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 27/4, pp.329-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.7717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972694v1</w:t>
+                <w:t xml:space="preserve">hal-02346049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Database of pleistocene periglacial featuresin France: description of the online version</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occupations de plateau du Néolithique à l’âge du Bronze à Quincy-Voisins « ZAC de Ternoy » (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+                <w:t xml:space="preserve">Anne Hauzeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léa Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Court-Picon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.75-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346049v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03208703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations de plateau du Néolithique à l’âge du Bronze à Quincy-Voisins « ZAC de Ternoy » (Seine-et-Marne)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Hauzeur</w:t>
+                <w:t xml:space="preserve">Regards croisés sur la station aurignacienne de Brignol (Villeneuve-sur-Lot, Lot-et-Garonne, France) : approches taphonomique, pétroarchéologique, technoéconomique et technofonctionnelle de l'industrie lithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Chesnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léa Roux</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Salavert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André Morala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, pp.11-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.3039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03208703v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of vegetation history of buried chernozem soils using near-infrared spectroscopy (NIRS)</w:t>
               </w:r>
@@ -3878,51 +3878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of ESR/U-series dating to the chronology of late Middle Palaeolithic sites in the middle Rhône valley, southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4149,51 +4149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data on the exploitation of flint outcrops during the Middle Palaeolithic: the Mousterian workshop of Chêne Vert at Dirac (Charente, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4266,51 +4266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'atelier de taille moustérien du Chêne Vert à Dirac (Charente) : nouvelles données sur l'exploitation des gîtes de silex au Paléolithique moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4364,394 +4364,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site moustérien d'Andance (Saint-Bauzile, Ardèche) : un habitat de hauteur en contexte basaltique dans la moyenne vallée du Rhône</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Fernandes</w:t>
+                <w:t xml:space="preserve">Un site castral bourbonnais au début de la guerre de Cent Ans : le Tronçais à Chevagnes (Allier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Courty</w:t>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Piboule</w:t>
+                <w:t xml:space="preserve">Christophe Dunikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41, pp.77-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.11348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03201253v1</w:t>
+                <w:t xml:space="preserve">hal-01827460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détecteurs de métaux, le cas français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Pautrat</w:t>
+                <w:t xml:space="preserve">Le site moustérien d'Andance (Saint-Bauzile, Ardèche) : un habitat de hauteur en contexte basaltique dans la moyenne vallée du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Compagnon</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Minvielle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Halte au pillage! </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.189-242</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (4), pp.671-695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01542906v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03201253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un site castral bourbonnais au début de la guerre de Cent Ans : le Tronçais à Chevagnes (Allier)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mille</w:t>
+                <w:t xml:space="preserve">Détecteurs de métaux, le cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+                <w:t xml:space="preserve">G. Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dunikowski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Halte au pillage! </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.189-242</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827460v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01542906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Gravettien entre Saône et Loire : bilan et apports récents</w:t>
               </w:r>
@@ -4867,480 +4867,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reindeer and Neanderthals along the Saône-Rhône fluvial corridor: what subsistence strategies at Vergisson IV (MIS 4-3, Saône-et-Loire, France)?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trente ans de prospection au sein du Groupe de recherche archéologique de Tournus (Saône-et-Loire) : exemple d’une démarche participative en milieu associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">clarisse Chardot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Daujeard</w:t>
+                <w:t xml:space="preserve">Jean Duriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Magniez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégory Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Archaeologists, Session 42, Decoding Time: A Transdisciplinary Approach to Address Complex Paleolithic Contexts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valentina Lubrano; Maria Joana Gabucio; Vincenzo Spagnolo; Anna Rufá, Sep 2025, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Démarches participatives en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Denis Vigne; Jean Pierre Girard; Alexandra Villarroel Parada, Mar 2024, Paris, France. pp.149-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535963v1</w:t>
+                <w:t xml:space="preserve">hal-05383463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trente ans de prospection au sein du Groupe de recherche archéologique de Tournus (Saône-et-Loire) : exemple d’une démarche participative en milieu associatif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rué</w:t>
+                <w:t xml:space="preserve">Reindeer and Neanderthals along the Saône-Rhône fluvial corridor: what subsistence strategies at Vergisson IV (MIS 4-3, Saône-et-Loire, France)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">clarisse Chardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daujeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Duriaud</w:t>
+                <w:t xml:space="preserve">Marylène Patou-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Compagnon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démarches participatives en archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Denis Vigne; Jean Pierre Girard; Alexandra Villarroel Parada, Mar 2024, Paris, France. pp.149-160</w:t>
+              <w:t xml:space="preserve">European Association of Archaeologists, Session 42, Decoding Time: A Transdisciplinary Approach to Address Complex Paleolithic Contexts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valentina Lubrano; Maria Joana Gabucio; Vincenzo Spagnolo; Anna Rufá, Sep 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383463v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale refitting to assess large open-air sites during the Middle Palaeolithic: The example of Route de Brial – Liounet (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table-Ronde &amp;quot;De la Géologie du Quaternaire à la Géoarchéologie, de la prescription à la valorisation : où en est-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Vaissié</w:t>
+                <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément De Cara</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t>
+              <w:t xml:space="preserve">Colloque Quaternaire 14, "Tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6566 CReAAH; AFEQ, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745841v1</w:t>
+                <w:t xml:space="preserve">hal-04807687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-Ronde &amp;quot;De la Géologie du Quaternaire à la Géoarchéologie, de la prescription à la valorisation : où en est-on ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Beauchamp</w:t>
+                <w:t xml:space="preserve">Multiscale refitting to assess large open-air sites during the Middle Palaeolithic: The example of Route de Brial – Liounet (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
+                <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Jamet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément De Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Quaternaire 14, "Tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 6566 CReAAH; AFEQ, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807687v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensembles architecturaux en terre crue du Néolithique final - Fontbouisse à Mitra 5 (Garons, Gard), De l’abondance des vestiges aux limites interprétatives</w:t>
               </w:r>
@@ -5486,51 +5486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Chesnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
@@ -5678,955 +5678,955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a caché des lames de silex dans l’Icaunais ! Le gisement du Paléolithique supérieur de Chaumois « hameau des Bries » à Appoigny (Yonne, France). Approche préliminaire de l’industrie lithique provenant d’un amas</w:t>
+                <w:t xml:space="preserve">Occupations néolithiques en contexte de plaine alluviale : le site du Busa à Noyers-sur-Cher (Loir-et-Cher) : Premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bodu</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harold Lethrosne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Recq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France, Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Amiens, France. pp.207-229</w:t>
+              <w:t xml:space="preserve">33e colloque interrégional sur le Néolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474503v1</w:t>
+                <w:t xml:space="preserve">hal-03484546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La station aurignacienne de Villeneuve-sur-Lot &amp;quot;Brignol&amp;quot; (Lot-et-Garonne, France), entre taphonomie et palethnologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lars Anderson</w:t>
+                <w:t xml:space="preserve">On a caché des lames de silex dans l’Icaunais ! Le gisement du Paléolithique supérieur de Chaumois « hameau des Bries » à Appoigny (Yonne, France). Approche préliminaire de l’industrie lithique provenant d’un amas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Chesnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Picavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Préhistorique Française, May 2016, Amiens, France. pp.65-84</w:t>
+              <w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France, Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Amiens, France. pp.207-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01980377v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations néolithiques en contexte de plaine alluviale : le site du Busa à Noyers-sur-Cher (Loir-et-Cher) : Premiers résultats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Recq</w:t>
+                <w:t xml:space="preserve">La station aurignacienne de Villeneuve-sur-Lot &amp;quot;Brignol&amp;quot; (Lot-et-Garonne, France), entre taphonomie et palethnologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Chesnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rué</w:t>
+                <w:t xml:space="preserve">Fernandes Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janet Battentier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régis Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33e colloque interrégional sur le Néolithique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Préhistorique Française, May 2016, Amiens, France. pp.65-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484546v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréquentation des berges de la Marne au Néolithique moyen (Cerny) et à l’âge du Bronze. Apports de la fouille récente de « la Grande Pièce » à Citry-sur-Marne (Seine-et-Marne)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hauzeur Anne</w:t>
+                <w:t xml:space="preserve">Processus post-dépositionnels et tracéologie du silex. Exemple de la cache de lames magdaléniennes des Bries à Appoigny (Yonne, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Chesnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Secondes Rencontres Nord-Sud de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Dijon, France. pp.125-136</w:t>
+              <w:t xml:space="preserve">AWRANA Conference, Beyond Use-Wear Traces: About Tools and People</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nice, France,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201378v1</w:t>
+                <w:t xml:space="preserve">hal-04313006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Grotte à Hominidés at Thomas I Quarry (Casablanca, Morocco): geological formation processes of unit 4 and archaeological implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fréquentation des berges de la Marne au Néolithique moyen (Cerny) et à l’âge du Bronze. Apports de la fouille récente de « la Grande Pièce » à Citry-sur-Marne (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauzeur Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Secondes Rencontres Nord-Sud de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Dijon, France. pp.125-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383338v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Lizier à Creysse, des occupations de plein air du Premier Mésolithique dans la vallée de la Dordogne : contexte géoarchéologique et analyse technofonctionnelle des assemblages lithiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Grotte à Hominidés at Thomas I Quarry (Casablanca, Morocco): geological formation processes of unit 4 and archaeological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosshine El Graoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalia Gallotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au coeur des sites mésolithiques : entre processus taphonomiques et données archéologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Besançon, France. pp.179-196</w:t>
+              <w:t xml:space="preserve">XVIIIth UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189651v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données nouvelles sur l’habitat du Néolithique final en marge du Grand-Pressigny : les apports du site du Fond d’Arrêt et de la Pierre Levée (Pussigny, Indre-et-Loire)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Harold Lethrosne</w:t>
+                <w:t xml:space="preserve">Saint-Lizier à Creysse, des occupations de plein air du Premier Mésolithique dans la vallée de la Dordogne : contexte géoarchéologique et analyse technofonctionnelle des assemblages lithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Chesnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habitations et habitat du Néolithique à l’âge du Bronze en France et ses marges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">Au coeur des sites mésolithiques : entre processus taphonomiques et données archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Besançon, France. pp.179-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054342v1</w:t>
+                <w:t xml:space="preserve">hal-03189651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus post-dépositionnels et tracéologie du silex. Exemple de la cache de lames magdaléniennes des Bries à Appoigny (Yonne, France).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorène Chesnaux</w:t>
+                <w:t xml:space="preserve">Données nouvelles sur l’habitat du Néolithique final en marge du Grand-Pressigny : les apports du site du Fond d’Arrêt et de la Pierre Levée (Pussigny, Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laétitia Fénéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Lethrosne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWRANA Conference, Beyond Use-Wear Traces: About Tools and People</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nice, France,, France</w:t>
+              <w:t xml:space="preserve">Habitations et habitat du Néolithique à l’âge du Bronze en France et ses marges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313006v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations pré- et protohistoriques du Clos de Roque à Saint-Maximin-la-Sainte-Baume dans le Var</w:t>
               </w:r>
@@ -6664,344 +6664,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Rencontres Méridionales de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Porticcio, France. pp.523-548</w:t>
+              <w:t xml:space="preserve">Chronologie de la Préhistoire récente dans le Sud de la France, Actualité de la recherche. Actes des 10e Rencontres Méridionales de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Porticcio, France. pp.523-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050734v1</w:t>
+                <w:t xml:space="preserve">hal-02192702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements techniques et stratégies de subsistance sur le site moustérien de plein air de Latrote (Saint-Gein, Landes)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fedoroff</w:t>
+                <w:t xml:space="preserve">Les occupations pré- et protohistoriques du Clos de Roque à Saint-Maximin-la-Sainte-Baume dans le Var</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIe Congrès Préhistorique de France : Transitions, Ruptures et Continuité en Préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.229-255</w:t>
+              <w:t xml:space="preserve">10e Rencontres Méridionales de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Porticcio, France. pp.523-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835634v1</w:t>
+                <w:t xml:space="preserve">hal-02050734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations pré- et protohistoriques du Clos de Roque à Saint-Maximin-la-Sainte-Baume dans le Var</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Janet Battentier</w:t>
+                <w:t xml:space="preserve">Comportements techniques et stratégies de subsistance sur le site moustérien de plein air de Latrote (Saint-Gein, Landes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coudenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fedoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronologie de la Préhistoire récente dans le Sud de la France, Actualité de la recherche. Actes des 10e Rencontres Méridionales de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Porticcio, France. pp.523-248</w:t>
+              <w:t xml:space="preserve">XXVIIe Congrès Préhistorique de France : Transitions, Ruptures et Continuité en Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.229-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192702v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New observations in Grotte des Gazelles at Dar Bouazza (Casablanca coastline): lithostratigraphy, taphonomy and Late Pleistocene faunal accumulation context</w:t>
               </w:r>
@@ -7026,51 +7026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraads Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosshine El Graoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7106,312 +7106,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une production domestique de haches au Néolithique moyen : les métabasaltes de Champ-Villars (Saône-et-Loire)</w:t>
+                <w:t xml:space="preserve">Le site Néolithique final de Labarthe 2 à Argelos (Pyrénées Atlantiques) : une occupation temporaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Duriaud</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morin-Rivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Remicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produire des haches au Néolithique : de la matière première à l’abandon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société préhistorique française, Mar 2007, Saint-Germain-en-Laye, France</w:t>
+              <w:t xml:space="preserve">9e Rencontres Méridionales de Préhistoire récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint-Georges-de-Didonne, France. pp.423-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408805v1</w:t>
+                <w:t xml:space="preserve">hal-03438292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site Néolithique final de Labarthe 2 à Argelos (Pyrénées Atlantiques) : une occupation temporaire ?</w:t>
+                <w:t xml:space="preserve">Une production domestique de haches au Néolithique moyen : les métabasaltes de Champ-Villars (Saône-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Duriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Dumontier</w:t>
+                <w:t xml:space="preserve">Véronique Gardien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Morin-Rivat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rué</w:t>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Rencontres Méridionales de Préhistoire récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Saint-Georges-de-Didonne, France. pp.423-450</w:t>
+              <w:t xml:space="preserve">Produire des haches au Néolithique : de la matière première à l’abandon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, Mar 2007, Saint-Germain-en-Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438292v1</w:t>
+                <w:t xml:space="preserve">hal-02408805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un puits de la Tène finale au Villars (Saône-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7494,103 +7494,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Middle Paleolithic sites of Brive-Laroche-Aerodrome and their lithic assemblages: A new key-site for the understanding of Neanderthal movement dynamics and technical behavior in Southwestern France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for the study of Human Evolution Meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Worldwide (virtual ), Germany</w:t>
@@ -7770,77 +7770,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosshine El Graoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Geraads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels passés pour l’Afrique ? 23e rencontre biennale SAFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
@@ -8086,77 +8086,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vergisson IV (Vergisson, Saône-et-Loire). Un nouveau potentiel pour la connaissance du Paléolithique moyen en Mâconnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">clarisse Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8196,303 +8196,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05419200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte des Rhinocéros at Oulad Hamida Quarry 1, Morocco</w:t>
+                <w:t xml:space="preserve">Thomas Quarry I, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Mohib</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Gallotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rué</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Geraads</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A.Beyin, D.K. Wright, J. Wilkins, D.I. Olszewski. </w:t>
+              <w:t xml:space="preserve">A. Beyin, D.K. Wright, J. Wilkins, D.I. Olszewski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Pleistocene Archaeology of Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Springer Nature; Springer International Publishing, pp.775-793, 2023, 978-3-031-20289-6. </w:t>
+              <w:t xml:space="preserve">, 1, Springer Nature; Springer International Publishing, pp.841-861, 2023, 978-3-031-20289-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_49⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838467v1</w:t>
+                <w:t xml:space="preserve">hal-03838432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Quarry I, Morocco</w:t>
+                <w:t xml:space="preserve">Grotte des Rhinocéros at Oulad Hamida Quarry 1, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Lefèvre</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Mohib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Gallotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Daujeard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohssine El Graoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Beyin, D.K. Wright, J. Wilkins, D.I. Olszewski. </w:t>
+              <w:t xml:space="preserve">A.Beyin, D.K. Wright, J. Wilkins, D.I. Olszewski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Pleistocene Archaeology of Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Springer Nature; Springer International Publishing, pp.841-861, 2023, 978-3-031-20289-6. </w:t>
+              <w:t xml:space="preserve">, 1, Springer Nature; Springer International Publishing, pp.775-793, 2023, 978-3-031-20289-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_54⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838432v1</w:t>
+                <w:t xml:space="preserve">hal-03838467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations cénozoïques à silex crétacés des monts du Chalonnais et du Mâconnais (Saône-et-Loire) : bilan des prospections et perspectives</w:t>
               </w:r>
@@ -8504,64 +8504,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harald Floss (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes, terroir et territoires, Le Paléolithique en Bourgogne méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8597,234 +8597,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromorphologie des constructions en terre et convergence de faciès : le cas du site des Genêts à Ablis (Yvelines, France)</w:t>
+                <w:t xml:space="preserve">Le « chronomètre » de la Saône à l'épreuve du temps : la séquence holocène de la berge des Essards à Préty (Saône-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité Départmental de la Recherche Archéologique de Saône-et-Loire. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils as records of Past and Present: the geoarchaeological approach</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20 ans d'archéologie bénévole en Saône-et-Loire, publication du jubilé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-198, 2019, 976-10-699-4018-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397507v1</w:t>
+                <w:t xml:space="preserve">hal-02398219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « chronomètre » de la Saône à l'épreuve du temps : la séquence holocène de la berge des Essards à Préty (Saône-et-Loire)</w:t>
+                <w:t xml:space="preserve">Micromorphologie des constructions en terre et convergence de faciès : le cas du site des Genêts à Ablis (Yvelines, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hauzeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ans d'archéologie bénévole en Saône-et-Loire, publication du jubilé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soils as records of Past and Present: the geoarchaeological approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3420859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398219v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grotte des Barasses II (Balazuc, Ardèche) : contexte géoarchéologique, chronologique et environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethel Allué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8957,51 +8957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Deng-Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bintz; Christophe Griggo; Lucie Martin; Régis Picavet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Homme dans les Alpes, de la Pierre au Métal</w:t>
@@ -9056,51 +9056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasse au trésor et pillage du patrimoine archéologique : un enjeu de médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9194,51 +9194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasse au trésor et pillage du patrimoine archéologique : un enjeu de médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9429,333 +9429,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02155022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a caché des lames de silex dans l’Icaunais ! Le gisement du Paléolithique supérieur de Chaumois “ hameau des Bries ” à Appoigny (Yonne, France). Approche préliminaire de l’industrie lithique provenant d’un amas</w:t>
-[...68 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’occupation du premier âge du Fer du Clos de Roque à Saint-Maximin-la-Sainte-Baume (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire-Anne de CHAZELLES et Martine SCHWALLER. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France, Préhistoire de l’Europe du Nord-Ouest : mobilité, climats et identités culturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Préhistorique Française, pp.207-229, 2016</w:t>
+              <w:t xml:space="preserve">Vie quotidienne, tombes et symboles des sociétés protohistoriques de Méditerranée nord‑occidentale. Mélanges offerts à Bernard Dedet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Association pour la recherche archéologique en languedoc oriental, pp.309-336, 2016, Monographies d'archéologie méditerranéenne. Hors série, 978-2-912369-34-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03023707v1</w:t>
+                <w:t xml:space="preserve">hal-02192719v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation du premier âge du Fer du Clos de Roque à Saint-Maximin-la-Sainte-Baume (Var)</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On a caché des lames de silex dans l’Icaunais ! Le gisement du Paléolithique supérieur de Chaumois “ hameau des Bries ” à Appoigny (Yonne, France). Approche préliminaire de l’industrie lithique provenant d’un amas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Chesnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie quotidienne, tombes et symboles des sociétés protohistoriques de Méditerranée nord‑occidentale. Mélanges offerts à Bernard Dedet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7, Association pour la recherche archéologique en languedoc oriental, pp.309-336, 2016, Monographies d'archéologie méditerranéenne. Hors série, 978-2-912369-34-5</w:t>
+              <w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France, Préhistoire de l’Europe du Nord-Ouest : mobilité, climats et identités culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Préhistorique Française, pp.207-229, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192719v2</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03023707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détecteurs de métaux, le cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9967,64 +9967,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Bauzile : Montagne d'Andance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.43-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10214,51 +10214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Recq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10306,51 +10306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mancey (Saône-et-Loire), le site antique de la Roche d'Aujoux. Rapport de fouille programmée, sondages 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthèlemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10358,51 +10358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dujancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe de Recherche Archéologique de Tournus; DRAC Bourgogne Franche-Comté, Service Régional de l'Archéologie. 2023, pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10424,64 +10424,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de prospection-inventaire 2021 &amp;quot;Archéologie en Tournugeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10630,64 +10630,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de prospection-inventaire 2020 &amp;quot;Archéologie en Tournugeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10744,51 +10744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10840,64 +10840,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de prospection-inventaire 2019 &amp;quot;Archéologie en Tournugeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11059,77 +11059,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vestiges du Néolithique final jusqu’au Moyen-Âge sur le site « le Fond d’Arrêt » et « la Pierre Levée » à Pussigny (Indre-et-Loire, Centre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laétitia Fénéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Lethrosne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Broux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11162,271 +11162,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clermont-Ferrand (63), Le Petit Beaulieu</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Audibert</w:t>
+                <w:t xml:space="preserve">Programme Collectif de Recherche « Espaces et subsistance au Paléolithique moyen dans le sud du Massif central »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Cattin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Durand</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aulanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Paléotime / Archeodunum. 2014, pp.5 volumes</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Projet collectif de recherche triennal 2014-2016, année 1, vol. 1, Ministère de la Culture et de la Communication, DRAC Auvergne. 2014, 79 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845227v1</w:t>
+                <w:t xml:space="preserve">hal-01131301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Collectif de Recherche « Espaces et subsistance au Paléolithique moyen dans le sud du Massif central »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clermont-Ferrand (63), Le Petit Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Paléotime / Archeodunum. 2014, pp.5 volumes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-01131301v1</w:t>
+                <w:t xml:space="preserve">hal-04845227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations pré et protohistoriques du Clos de Roque à Saint-Maximin-la-Sainte-Baume (Var),</w:t>
               </w:r>
@@ -11464,51 +11464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Paléotime; SRA PACA, Aix-en-Provence. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11656,77 +11656,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La-Chapelle-sous-Brancion (Saône-et-Loire), Collonge, la Vernoche. Rapport de fouille de sauvetage 2000.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germaine Depierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11809,51 +11809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Araújo Igreja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 6636 Laboratoire méditerranéen de Préhistoire Europe – Afrique, Université de Provence -C.N.R.S. - Ministère de la Culture et de la Communication – I.R.D, Maison Méditerranéenne des Sciences de l’Homme. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12072,51 +12072,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88079018"/>
+    <w:nsid w:val="713BC0B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12303,51 +12303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-rue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7948-9459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24298276X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447362v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Perini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muttoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M Skinner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09914-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Mohib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Gallotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohssine El Graoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/jguaa2.2025.306844.1240" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas Plantey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taylor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497139v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2024.103236" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magoga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4436/jass10015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087968v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Minet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/bam-v26.32396" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94695-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia F&#233;n&#233;on" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deparnay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501979v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61580-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118305v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5806" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266452v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Bocaege" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101959" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Raynal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398217v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Tham&#243;-Bozs&#243;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.05.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ruf&#224;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Blasco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0469-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gauthier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980421v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Steele" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Amani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22335" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3075" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972694v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3039" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208703v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Vyslou&#382;ilov&#225;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k &#352;efrna" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Nov&#225;k" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Vir&#225;gh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.07.035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3XZC8K4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805235v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN4V87NR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leconte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Parisot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189622v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dawson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2464" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842691v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2279" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Courty" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542906v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pautrat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Compagnon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Minvielle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rue" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827460v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.11348" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189658v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Floss" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.1579" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535963v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clarisse Chardot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383463v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duriaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Compagnon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745841v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Cara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807687v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594956v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laroche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680339v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474503v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980377v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Paul" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484546v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ru&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201378v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauzeur Anne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383338v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosshine El Graoui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189651v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054342v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313006v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02050734v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835634v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedoroff" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192702v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264036v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraads Denis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408805v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438292v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin-Rivat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438295v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Videau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149036v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989792v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Gauvrit-Roux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910707v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669077v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15764" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NP3HFJCG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419200v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838467v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_49" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838432v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_54" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001588v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vml.de/e/detail.php?ISBN=978-3-86757-098-5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397507v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3420859" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398219v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264864v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bailon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B&#233;arez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.4233" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099397v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Deng-Amiot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;nard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2018.1406" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901939v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rovet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Champeyrol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/museologie/548-les-mediations-de-l-archeologie-9782111518421.html" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847337v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/mediations-archeologie/?srsltid=AfmBOooqutIoaPLrCY8w_WcOCMm8eJ5MVKMlzMz1bX7-Bya3L5dEnFNp" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155022v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023707v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02192719v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922655v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/28204" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821550v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505468v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412091v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avec La Collaboration De" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ru&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Thomas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe de Pal&#233;otime" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970193v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847394v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brunet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dujancourt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847706v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847737v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802243v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847721v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189964v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duny" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054375v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845227v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131301v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aulanier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308849v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308377v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847615v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Depierre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009480v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03664799v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MON30062" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-rue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7948-9459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24298276X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447362v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Perini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muttoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M Skinner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09914-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Mohib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Gallotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohssine El Graoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/jguaa2.2025.306844.1240" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas Plantey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taylor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497139v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2024.103236" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918140v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magoga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4436/jass10015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087968v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Minet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506989v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/bam-v26.32396" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6104" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94695-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia F&#233;n&#233;on" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deparnay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5806" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61580-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266452v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Bocaege" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101959" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Raynal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398217v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Tham&#243;-Bozs&#243;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.05.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ruf&#224;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Blasco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0469-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gauthier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980421v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Steele" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Amani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22335" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3075" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208703v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972694v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Vyslou&#382;ilov&#225;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k &#352;efrna" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Nov&#225;k" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Vir&#225;gh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.07.035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3XZC8K4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805235v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN4V87NR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leconte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Parisot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189622v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dawson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2464" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842691v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2279" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.11348" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201253v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Courty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542906v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pautrat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Compagnon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Minvielle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189658v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Floss" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.1579" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383463v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duriaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Compagnon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535963v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clarisse Chardot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807687v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Cara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594956v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laroche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680339v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484546v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ru&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474503v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980377v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Paul" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313006v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauzeur Anne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383338v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosshine El Graoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189651v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054342v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192702v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02050734v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835634v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedoroff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264036v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraads Denis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438292v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin-Rivat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408805v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438295v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Videau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149036v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989792v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Gauvrit-Roux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910707v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669077v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15764" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NP3HFJCG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419200v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838432v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_54" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838467v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_49" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001588v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vml.de/e/detail.php?ISBN=978-3-86757-098-5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398219v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397507v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3420859" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264864v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bailon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B&#233;arez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.4233" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099397v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Deng-Amiot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;nard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2018.1406" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901939v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rovet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Champeyrol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/museologie/548-les-mediations-de-l-archeologie-9782111518421.html" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847337v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/mediations-archeologie/?srsltid=AfmBOooqutIoaPLrCY8w_WcOCMm8eJ5MVKMlzMz1bX7-Bya3L5dEnFNp" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155022v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02192719v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023707v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922655v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/28204" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821550v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505468v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412091v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avec La Collaboration De" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ru&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Thomas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe de Pal&#233;otime" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970193v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847394v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brunet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dujancourt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847706v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847737v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802243v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847721v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189964v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duny" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054375v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131301v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aulanier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845227v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308849v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308377v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847615v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Depierre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009480v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03664799v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MON30062" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>