--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -723,420 +723,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early North African Acheulean techno-economic systems at Thomas Quarry I -L1 (Casablanca, Morocco)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palaeogenomics of Upper Palaeolithic to Neolithic European hunter-gatherers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Magoga</w:t>
+                <w:t xml:space="preserve">Cosimo Posth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayshin Ghalichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JASs. Journal of anthropological sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4436/jass10015⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 615 (7950), pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-05726-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918140v1</w:t>
+                <w:t xml:space="preserve">hal-04106022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeogenomics of Upper Palaeolithic to Neolithic European hunter-gatherers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Paléolithique moyen des sites de Brive-Laroche-Aérodrome (Corrèze, France) : choix techno-économiques entre Périgord et Massif central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+                <w:t xml:space="preserve">Cyrielle Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (4), pp.571-602</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106022v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Paléolithique moyen des sites de Brive-Laroche-Aérodrome (Corrèze, France) : choix techno-économiques entre Périgord et Massif central</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Viallet</w:t>
+                <w:t xml:space="preserve">Early North African Acheulean techno-economic systems at Thomas Quarry I -L1 (Casablanca, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalia Gallotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Mohib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delvigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
+                <w:t xml:space="preserve">Lionel Magoga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JASs. Journal of anthropological sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4436/jass10015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388879v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des silicites dans le Paléolithique ancien et moyen du Maroc occidental</w:t>
               </w:r>
@@ -1384,943 +1384,943 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087968v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site moustérien récent du Fossé du Bois à Appoigny (hameau des Bries, vallée de l'Yonne) : approches taphonomique, pétrographique et techno-économique de l'industrie lithique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Taylor</w:t>
+                <w:t xml:space="preserve">Les paléolittoraux plio-pléistocènes de Casablanca, cadre chronostratigraphique et paléogéographique de la Préhistoire ancienne du Maroc atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohssine El Graoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
+                <w:t xml:space="preserve">Denis Geraads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Mohib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin d'Archéologie Marocaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.39-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34874/IMIST.PRSM/bam-v26.32396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501979v1</w:t>
+                <w:t xml:space="preserve">hal-03506989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paléolittoraux plio-pléistocènes de Casablanca, cadre chronostratigraphique et paléogéographique de la Préhistoire ancienne du Maroc atlantique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche pluridisciplinaire du site moustérien récent de la Route de Jaunour à Boulazac Isle Manoire (Dordogne, France) : premiers résultats et questionnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Geraads</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Mohib</w:t>
+                <w:t xml:space="preserve">Elise Cormarèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ajas Plantey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'Archéologie Marocaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34874/IMIST.PRSM/bam-v26.32396⟩</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.96-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.6104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506989v1</w:t>
+                <w:t xml:space="preserve">hal-03740173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche pluridisciplinaire du site moustérien récent de la Route de Jaunour à Boulazac Isle Manoire (Dordogne, France) : premiers résultats et questionnements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Taylor</w:t>
+                <w:t xml:space="preserve">First high resolution chronostratigraphy for the early North African Acheulean at Casablanca (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalia Gallotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Muttoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Fernandes</w:t>
+                <w:t xml:space="preserve">Denis Geraads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paleo.6104⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94695-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740173v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First high resolution chronostratigraphy for the early North African Acheulean at Casablanca (Morocco)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Geraads</w:t>
+                <w:t xml:space="preserve">La fosse mésolithique de la rue du Bois de la Planté à Boinville-en-Mantois (Yvelines)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Chesnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laétitia Fénéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ajas Plantey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deparnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les derniers chasseurs, 40 ans après, Hommage à Jean-Georges Rozoy, 113 (2-3), pp.105-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03310353v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fosse mésolithique de la rue du Bois de la Planté à Boinville-en-Mantois (Yvelines)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Le site moustérien récent du Fossé du Bois à Appoigny (hameau des Bries, vallée de l'Yonne) : approches taphonomique, pétrographique et techno-économique de l'industrie lithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Chesnaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Les derniers chasseurs, 40 ans après, Hommage à Jean-Georges Rozoy, 113 (2-3), pp.105-122</w:t>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70, pp.5-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273189v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’industrie sur quartzite du site de Bidau à Garlin (Pyrénées-Atlantiques, France) : Acheuléen versus Moustérien ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rué</w:t>
+                <w:t xml:space="preserve">Earliest African evidence of carcass processing and consumption in cave at 700 ka, Casablanca, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daujeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfeng Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ajas</w:t>
+                <w:t xml:space="preserve">Denis Geraads</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Hublin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paleo.5806⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-61580-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118305v1</w:t>
+                <w:t xml:space="preserve">hal-02509627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earliest African evidence of carcass processing and consumption in cave at 700 ka, Casablanca, Morocco</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Falguères</w:t>
+                <w:t xml:space="preserve">L’industrie sur quartzite du site de Bidau à Garlin (Pyrénées-Atlantiques, France) : Acheuléen versus Moustérien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingfeng Shao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Hublin</w:t>
+                <w:t xml:space="preserve">Aurélie Ajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30-2 (2019), pp.280-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-61580-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/paleo.5806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509627v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations mésolithiques en contexte de rive. L’exemple de la rue Claudy à Lyon-Vaise (Rhône)</w:t>
               </w:r>
@@ -2587,51 +2587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Gallotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohssine El Graoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2859,51 +2859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (6), pp.1459-1476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3196,51 +3196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site stratifié du Bois Clair à Montguyon (Charente-Maritime, France) : récurrences paléolithiques, brièveté des occupations et aires de débitage spécialisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3248,51 +3248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28, pp.31-69. </w:t>
@@ -3324,416 +3324,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Database of pleistocene periglacial featuresin France: description of the online version</w:t>
+                <w:t xml:space="preserve">Regards croisés sur la station aurignacienne de Brignol (Villeneuve-sur-Lot, Lot-et-Garonne, France) : approches taphonomique, pétroarchéologique, technoéconomique et technofonctionnelle de l'industrie lithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Andrieux</w:t>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Chesnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bertran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+                <w:t xml:space="preserve">André Morala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.7717⟩</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, pp.11-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.3039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346049v1</w:t>
+                <w:t xml:space="preserve">hal-01972694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations de plateau du Néolithique à l’âge du Bronze à Quincy-Voisins « ZAC de Ternoy » (Seine-et-Marne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Database of pleistocene periglacial featuresin France: description of the online version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hauzeur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rué</w:t>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Roux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 27/4, pp.329-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.7717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03208703v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur la station aurignacienne de Brignol (Villeneuve-sur-Lot, Lot-et-Garonne, France) : approches taphonomique, pétroarchéologique, technoéconomique et technofonctionnelle de l'industrie lithique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupations de plateau du Néolithique à l’âge du Bronze à Quincy-Voisins « ZAC de Ternoy » (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hauzeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Anderson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Fernandes</w:t>
+                <w:t xml:space="preserve">Léa Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Morala</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Court-Picon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.75-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972694v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03208703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of vegetation history of buried chernozem soils using near-infrared spectroscopy (NIRS)</w:t>
               </w:r>
@@ -3878,51 +3878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of ESR/U-series dating to the chronology of late Middle Palaeolithic sites in the middle Rhône valley, southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4149,51 +4149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data on the exploitation of flint outcrops during the Middle Palaeolithic: the Mousterian workshop of Chêne Vert at Dirac (Charente, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4266,51 +4266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'atelier de taille moustérien du Chêne Vert à Dirac (Charente) : nouvelles données sur l'exploitation des gîtes de silex au Paléolithique moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4364,394 +4364,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un site castral bourbonnais au début de la guerre de Cent Ans : le Tronçais à Chevagnes (Allier)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mille</w:t>
+                <w:t xml:space="preserve">Le site moustérien d'Andance (Saint-Bauzile, Ardèche) : un habitat de hauteur en contexte basaltique dans la moyenne vallée du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dunikowski</w:t>
+                <w:t xml:space="preserve">Michel Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (4), pp.671-695</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827460v1</w:t>
+                <w:t xml:space="preserve">halshs-03201253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site moustérien d'Andance (Saint-Bauzile, Ardèche) : un habitat de hauteur en contexte basaltique dans la moyenne vallée du Rhône</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Fernandes</w:t>
+                <w:t xml:space="preserve">Détecteurs de métaux, le cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Courty</w:t>
+                <w:t xml:space="preserve">G. Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Piboule</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108 (4), pp.671-695</w:t>
+              <w:t xml:space="preserve">Halte au pillage! </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.189-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03201253v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01542906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détecteurs de métaux, le cas français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Pautrat</w:t>
+                <w:t xml:space="preserve">Un site castral bourbonnais au début de la guerre de Cent Ans : le Tronçais à Chevagnes (Allier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Compagnon</w:t>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Minvielle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Dunikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Halte au pillage! </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41, pp.77-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.11348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01542906v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Gravettien entre Saône et Loire : bilan et apports récents</w:t>
               </w:r>
@@ -4833,51 +4833,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4981,51 +4981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reindeer and Neanderthals along the Saône-Rhône fluvial corridor: what subsistence strategies at Vergisson IV (MIS 4-3, Saône-et-Loire, France)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">clarisse Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5087,260 +5087,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-Ronde &amp;quot;De la Géologie du Quaternaire à la Géoarchéologie, de la prescription à la valorisation : où en est-on ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale refitting to assess large open-air sites during the Middle Palaeolithic: The example of Route de Brial – Liounet (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Beauchamp</w:t>
+                <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément De Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Quaternaire 14, "Tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 6566 CReAAH; AFEQ, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807687v1</w:t>
+                <w:t xml:space="preserve">hal-04745841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale refitting to assess large open-air sites during the Middle Palaeolithic: The example of Route de Brial – Liounet (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Mathias</w:t>
+                <w:t xml:space="preserve">Table-Ronde &amp;quot;De la Géologie du Quaternaire à la Géoarchéologie, de la prescription à la valorisation : où en est-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Vaissié</w:t>
+                <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément De Cara</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t>
+              <w:t xml:space="preserve">Colloque Quaternaire 14, "Tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6566 CReAAH; AFEQ, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745841v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensembles architecturaux en terre crue du Néolithique final - Fontbouisse à Mitra 5 (Garons, Gard), De l’abondance des vestiges aux limites interprétatives</w:t>
               </w:r>
@@ -5486,51 +5486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Chesnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
@@ -5678,208 +5678,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations néolithiques en contexte de plaine alluviale : le site du Busa à Noyers-sur-Cher (Loir-et-Cher) : Premiers résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new Gravettian site from southwestern France: the Fournol’s rockshelter. New and original evidence of specific mortuary practices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Bocaege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Lethrosne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Caverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33e colloque interrégional sur le Néolithique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">3rd Conference World of Gravettian Hunters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484546v1</w:t>
+                <w:t xml:space="preserve">hal-05615997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a caché des lames de silex dans l’Icaunais ! Le gisement du Paléolithique supérieur de Chaumois « hameau des Bries » à Appoigny (Yonne, France). Approche préliminaire de l’industrie lithique provenant d’un amas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Chesnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5894,397 +5894,401 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France, Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Amiens, France. pp.207-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La station aurignacienne de Villeneuve-sur-Lot &amp;quot;Brignol&amp;quot; (Lot-et-Garonne, France), entre taphonomie et palethnologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Chesnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernandes Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Picavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Préhistorique Française, May 2016, Amiens, France. pp.65-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01980377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus post-dépositionnels et tracéologie du silex. Exemple de la cache de lames magdaléniennes des Bries à Appoigny (Yonne, France).</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Occupations néolithiques en contexte de plaine alluviale : le site du Busa à Noyers-sur-Cher (Loir-et-Cher) : Premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Lethrosne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Recq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWRANA Conference, Beyond Use-Wear Traces: About Tools and People</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nice, France,, France</w:t>
+              <w:t xml:space="preserve">33e colloque interrégional sur le Néolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313006v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréquentation des berges de la Marne au Néolithique moyen (Cerny) et à l’âge du Bronze. Apports de la fouille récente de « la Grande Pièce » à Citry-sur-Marne (Seine-et-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauzeur Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secondes Rencontres Nord-Sud de Préhistoire Récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Dijon, France. pp.125-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Grotte à Hominidés at Thomas I Quarry (Casablanca, Morocco): geological formation processes of unit 4 and archaeological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6293,137 +6297,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosshine El Graoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Gallotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Lizier à Creysse, des occupations de plein air du Premier Mésolithique dans la vallée de la Dordogne : contexte géoarchéologique et analyse technofonctionnelle des assemblages lithiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Chesnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6451,819 +6455,819 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au coeur des sites mésolithiques : entre processus taphonomiques et données archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Besançon, France. pp.179-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données nouvelles sur l’habitat du Néolithique final en marge du Grand-Pressigny : les apports du site du Fond d’Arrêt et de la Pierre Levée (Pussigny, Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laétitia Fénéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Lethrosne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Broux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habitations et habitat du Néolithique à l’âge du Bronze en France et ses marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations pré- et protohistoriques du Clos de Roque à Saint-Maximin-la-Sainte-Baume dans le Var</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Audrey Baradat</w:t>
+                <w:t xml:space="preserve">Processus post-dépositionnels et tracéologie du silex. Exemple de la cache de lames magdaléniennes des Bries à Appoigny (Yonne, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Chesnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janet Battentier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronologie de la Préhistoire récente dans le Sud de la France, Actualité de la recherche. Actes des 10e Rencontres Méridionales de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Porticcio, France. pp.523-248</w:t>
+              <w:t xml:space="preserve">AWRANA Conference, Beyond Use-Wear Traces: About Tools and People</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nice, France,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192702v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations pré- et protohistoriques du Clos de Roque à Saint-Maximin-la-Sainte-Baume dans le Var</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Remicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Rencontres Méridionales de Préhistoire Récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Porticcio, France. pp.523-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements techniques et stratégies de subsistance sur le site moustérien de plein air de Latrote (Saint-Gein, Landes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coudenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fedoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIe Congrès Préhistorique de France : Transitions, Ruptures et Continuité en Préhistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.229-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New observations in Grotte des Gazelles at Dar Bouazza (Casablanca coastline): lithostratigraphy, taphonomy and Late Pleistocene faunal accumulation context</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Fernandes</w:t>
+                <w:t xml:space="preserve">Les occupations pré- et protohistoriques du Clos de Roque à Saint-Maximin-la-Sainte-Baume dans le Var</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire du Nord-Ouest de l’Afrique, Septième Rencontre des Quaternaristes Marocains (RQM7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Marocaine pour l’Etude du Quaternaire, Nov 2013, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">Chronologie de la Préhistoire récente dans le Sud de la France, Actualité de la recherche. Actes des 10e Rencontres Méridionales de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Porticcio, France. pp.523-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264036v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site Néolithique final de Labarthe 2 à Argelos (Pyrénées Atlantiques) : une occupation temporaire ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Thirault</w:t>
+                <w:t xml:space="preserve">New observations in Grotte des Gazelles at Dar Bouazza (Casablanca coastline): lithostratigraphy, taphonomy and Late Pleistocene faunal accumulation context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Dumontier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geraads Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosshine El Graoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Rencontres Méridionales de Préhistoire récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Saint-Georges-de-Didonne, France. pp.423-450</w:t>
+              <w:t xml:space="preserve">Quaternaire du Nord-Ouest de l’Afrique, Septième Rencontre des Quaternaristes Marocains (RQM7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Marocaine pour l’Etude du Quaternaire, Nov 2013, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438292v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une production domestique de haches au Néolithique moyen : les métabasaltes de Champ-Villars (Saône-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7272,612 +7276,858 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produire des haches au Néolithique : de la matière première à l’abandon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, Mar 2007, Saint-Germain-en-Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le site Néolithique final de Labarthe 2 à Argelos (Pyrénées Atlantiques) : une occupation temporaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morin-Rivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Rencontres Méridionales de Préhistoire récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint-Georges-de-Didonne, France. pp.423-450</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un puits de la Tène finale au Villars (Saône-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Putelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Trous.. Structures en creux pré- et protohistoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Dijon, Baume-les-Messieurs, France. pp.347-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Middle Paleolithic sites of Brive-Laroche-Aerodrome and their lithic assemblages: A new key-site for the understanding of Neanderthal movement dynamics and technical behavior in Southwestern France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for the study of Human Evolution Meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Worldwide (virtual ), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lichens (Late Pleistocene hunter-gatherer adaptations to tundra environments of North Baikal Siberia) project: aims and first results.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eugenie Gauvrit-Roux</w:t>
+                <w:t xml:space="preserve">Human upper incisors from the Gravettian site of Fournol (Soturac, Lot, France) show high biological variation in Upper Paleolithic human populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Bocaege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Jacquier</w:t>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Mallol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rué</w:t>
+                <w:t xml:space="preserve">Adrien Thibeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Viero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">9th annual meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium. Proceedings of the European Society for the study of Human Evolution, 8, pp.21, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989792v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Lichens (Late Pleistocene hunter-gatherer adaptations to tundra environments of North Baikal Siberia) project: aims and first results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréade Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenie Gauvrit-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arctic Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Remplissages karstiques et formations superficielles littorales de la séquence du Pléistocène supérieur de Dar Bouazza (Casablanca, Maroc).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosshine El Graoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Geraads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels passés pour l’Afrique ? 23e rencontre biennale SAFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7887,78 +8137,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quaternary environments of human occupations: Dynamics, variabilities and mutations versus adaptations, territorial strategies and environmental modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Onfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7974,82 +8224,82 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32 (2), pp.97-122, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.15764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8059,456 +8309,456 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vergisson IV (Vergisson, Saône-et-Loire). Un nouveau potentiel pour la connaissance du Paléolithique moyen en Mâconnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">clarisse Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Bigeard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des journées régionales de l’archéologie de Bourgogne Franche-Comté, Dijon, 30 novembre-1er décembre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture, DRAC, SRA, pp.12-19, 2025, 978-2-11-179862-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05419200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Quarry I, Morocco</w:t>
+                <w:t xml:space="preserve">Grotte des Rhinocéros at Oulad Hamida Quarry 1, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Lefèvre</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Mohib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Gallotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Daujeard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohssine El Graoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Beyin, D.K. Wright, J. Wilkins, D.I. Olszewski. </w:t>
+              <w:t xml:space="preserve">A.Beyin, D.K. Wright, J. Wilkins, D.I. Olszewski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Pleistocene Archaeology of Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Springer Nature; Springer International Publishing, pp.841-861, 2023, 978-3-031-20289-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_54⟩</w:t>
+              <w:t xml:space="preserve">, 1, Springer Nature; Springer International Publishing, pp.775-793, 2023, 978-3-031-20289-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838432v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte des Rhinocéros at Oulad Hamida Quarry 1, Morocco</w:t>
+                <w:t xml:space="preserve">Thomas Quarry I, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Mohib</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Gallotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rué</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Geraads</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A.Beyin, D.K. Wright, J. Wilkins, D.I. Olszewski. </w:t>
+              <w:t xml:space="preserve">A. Beyin, D.K. Wright, J. Wilkins, D.I. Olszewski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Pleistocene Archaeology of Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Springer Nature; Springer International Publishing, pp.775-793, 2023, 978-3-031-20289-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_49⟩</w:t>
+              <w:t xml:space="preserve">, 1, Springer Nature; Springer International Publishing, pp.841-861, 2023, 978-3-031-20289-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838467v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations cénozoïques à silex crétacés des monts du Chalonnais et du Mâconnais (Saône-et-Loire) : bilan des prospections et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8517,843 +8767,843 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harald Floss (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes, terroir et territoires, Le Paléolithique en Bourgogne méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verlag Marie Leidorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-116, 2022, 978-3-86757-098-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « chronomètre » de la Saône à l'épreuve du temps : la séquence holocène de la berge des Essards à Préty (Saône-et-Loire)</w:t>
+                <w:t xml:space="preserve">Micromorphologie des constructions en terre et convergence de faciès : le cas du site des Genêts à Ablis (Yvelines, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hauzeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ans d'archéologie bénévole en Saône-et-Loire, publication du jubilé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soils as records of Past and Present: the geoarchaeological approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3420859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398219v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromorphologie des constructions en terre et convergence de faciès : le cas du site des Genêts à Ablis (Yvelines, France)</w:t>
+                <w:t xml:space="preserve">Le « chronomètre » de la Saône à l'épreuve du temps : la séquence holocène de la berge des Essards à Préty (Saône-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité Départmental de la Recherche Archéologique de Saône-et-Loire. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils as records of Past and Present: the geoarchaeological approach</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20 ans d'archéologie bénévole en Saône-et-Loire, publication du jubilé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-198, 2019, 976-10-699-4018-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397507v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grotte des Barasses II (Balazuc, Ardèche) : contexte géoarchéologique, chronologique et environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethel Allué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daujeard, Camille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grotte des Barasses II (Balazuc, Ardèche) : entre néandertaliens, bouquetins et carnivores.. Des occupations du Pléistocène supérieur en moyenne vallée de l'Ardèche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46, pp.31-106, 2018, Documents d'archéologie en Rhône-Alpes et Auvergne, 2916125981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.alpara.4233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléoenvironnement du Nord Vercors du Tardiglaciaire à l'Holocène : palynologie de la tourbière du Peuil (Claix, Isère) et du lac du Lauzet (Villard-de-Lans, Isère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Deng-Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bintz; Christophe Griggo; Lucie Martin; Régis Picavet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Homme dans les Alpes, de la Pierre au Métal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, pp.17-30, 2018, Collection EDYTEM, 1762-4304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/edyte.2018.1406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasse au trésor et pillage du patrimoine archéologique : un enjeu de médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Champeyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Jacobi; Fabrice Denise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les médiations de l’Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions universitaires de Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.171-185, 2017, 978-2-11-151842-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasse au trésor et pillage du patrimoine archéologique : un enjeu de médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Champeyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Jacobi; Fabrice Denise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les médiations de l’Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions MKF; OCIM; Editions universitaires de Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.171-185, 2017, 978-2-11-151842-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grotte des Rhinocéros (Casablanca, Maroc) : le remplissage et son âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9399,426 +9649,426 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Raynal; Abderrahim Mohib. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRÉHISTOIRE DE CASABLANCA, 1 - La Grotte des Rhinocéros (fouilles 1991 et 1996)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VI (1), Royaume du Maroc, Ministère de la Culture, Institut National des Sciences de l’Archéologie et du Patrimoine, pp.79-86, 2017, Villes et Sites Archéologiques du Maroc, 978-9954-39-262-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02155022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation du premier âge du Fer du Clos de Roque à Saint-Maximin-la-Sainte-Baume (Var)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On a caché des lames de silex dans l’Icaunais ! Le gisement du Paléolithique supérieur de Chaumois “ hameau des Bries ” à Appoigny (Yonne, France). Approche préliminaire de l’industrie lithique provenant d’un amas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janet Battentier</w:t>
-[...38 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Chesnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie quotidienne, tombes et symboles des sociétés protohistoriques de Méditerranée nord‑occidentale. Mélanges offerts à Bernard Dedet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7, Association pour la recherche archéologique en languedoc oriental, pp.309-336, 2016, Monographies d'archéologie méditerranéenne. Hors série, 978-2-912369-34-5</w:t>
+              <w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France, Préhistoire de l’Europe du Nord-Ouest : mobilité, climats et identités culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Préhistorique Française, pp.207-229, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192719v2</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03023707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a caché des lames de silex dans l’Icaunais ! Le gisement du Paléolithique supérieur de Chaumois “ hameau des Bries ” à Appoigny (Yonne, France). Approche préliminaire de l’industrie lithique provenant d’un amas</w:t>
-[...68 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’occupation du premier âge du Fer du Clos de Roque à Saint-Maximin-la-Sainte-Baume (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire-Anne de CHAZELLES et Martine SCHWALLER. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France, Préhistoire de l’Europe du Nord-Ouest : mobilité, climats et identités culturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Préhistorique Française, pp.207-229, 2016</w:t>
+              <w:t xml:space="preserve">Vie quotidienne, tombes et symboles des sociétés protohistoriques de Méditerranée nord‑occidentale. Mélanges offerts à Bernard Dedet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Association pour la recherche archéologique en languedoc oriental, pp.309-336, 2016, Monographies d'archéologie méditerranéenne. Hors série, 978-2-912369-34-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03023707v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192719v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détecteurs de métaux, le cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grégory Compagnon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Halte au Pillage !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-234, 2011, Collection des Hespérides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00922655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9828,343 +10078,343 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coimères : le site badegoulien ancien du Péhau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique régional 2009, Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.174-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Bauzile : Montagne d'Andance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.43-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00505468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Arcs-sur-Argens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec La Collaboration De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipe de Paléotime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00412091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10174,287 +10424,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléo BB : Cadre chronostratigraphique des occupations paléolithiques du Seuil de Bourgogne et du Bassin Bressan (Rapport d'opération 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Recq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Barriquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Bourgogne-Franche-Comté. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mancey (Saône-et-Loire), le site antique de la Roche d'Aujoux. Rapport de fouille programmée, sondages 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthèlemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dujancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe de Recherche Archéologique de Tournus; DRAC Bourgogne Franche-Comté, Service Régional de l'Archéologie. 2023, pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de prospection-inventaire 2021 &amp;quot;Archéologie en Tournugeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10476,191 +10726,191 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe de Recherche Archéologique de Tournus; Service Régional de l’Archéologie de Bourgogne-Franche-Comté, DRAC, Dijon. 2022, pp.211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de prospection-inventaire 2020 &amp;quot;Archéologie en Tournugeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10682,195 +10932,195 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe de Recherche Archéologique de Tournus; Service Régional de l’Archéologie de Bourgogne-Franche-Comté, DRAC, Dijon. 2021, pp.200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appoigny (89), Les Bries - 100000 ans d'occupation sous le parc d'activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum; Paléotime; Service régional d'archéologie Bourgogne Franche-Comté. 2021, pp.2884 (8 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de prospection-inventaire 2019 &amp;quot;Archéologie en Tournugeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10892,706 +11142,706 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe de Recherche Archéologique de Tournus; Service Régional de l’Archéologie de Bourgogne-Franche-Comté, DRAC, Dijon. 2020, pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enclos fossoyés et sépultures de l'âge du Bronze à Saint-Vulbas : la fouille du PIPA, lot 7, secteur 4000 (Ain, Auvergne-Rhône-Alpes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafalda Roscio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport final d’opération, Service Régional de l’Archéologie Rhône-Alpes; Paléotime SARL, Villard-de-Lans (38). 2017, 279 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02189964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vestiges du Néolithique final jusqu’au Moyen-Âge sur le site « le Fond d’Arrêt » et « la Pierre Levée » à Pussigny (Indre-et-Loire, Centre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laétitia Fénéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Lethrosne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Broux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Paléotime. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Collectif de Recherche « Espaces et subsistance au Paléolithique moyen dans le sud du Massif central »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+                <w:t xml:space="preserve">Clermont-Ferrand (63), Le Petit Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Projet collectif de recherche triennal 2014-2016, année 1, vol. 1, Ministère de la Culture et de la Communication, DRAC Auvergne. 2014, 79 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Paléotime / Archeodunum. 2014, pp.5 volumes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131301v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clermont-Ferrand (63), Le Petit Beaulieu</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Durand</w:t>
+                <w:t xml:space="preserve">Programme Collectif de Recherche « Espaces et subsistance au Paléolithique moyen dans le sud du Massif central »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aulanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Paléotime / Archeodunum. 2014, pp.5 volumes</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Projet collectif de recherche triennal 2014-2016, année 1, vol. 1, Ministère de la Culture et de la Communication, DRAC Auvergne. 2014, 79 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845227v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations pré et protohistoriques du Clos de Roque à Saint-Maximin-la-Sainte-Baume (Var),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Remicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Paléotime; SRA PACA, Aix-en-Provence. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations gravettiennes de Hin de Diou à Pujo-le-Plan (Landes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Remicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11620,73 +11870,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Aquitaine; Paléotime. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La-Chapelle-sous-Brancion (Saône-et-Loire), Collonge, la Vernoche. Rapport de fouille de sauvetage 2000.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11695,199 +11945,199 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germaine Depierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe de Recherche Archéologique de Tournus; DRAC Bourgogne-Franche-Comté, Service Régional de l'Archéologie. 2007, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Vigne Brun, étude d'un campement gravettien de plein air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Araújo Igreja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 6636 Laboratoire méditerranéen de Préhistoire Europe – Afrique, Université de Provence -C.N.R.S. - Ministère de la Culture et de la Communication – I.R.D, Maison Méditerranéenne des Sciences de l’Homme. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11897,114 +12147,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géoarchéologique de la formation des sites préhistoriques : retour d’expérience et réflexions méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Paul Valéry - Montpellier III, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021MON30062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03664799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId339"/>
+      <w:footerReference w:type="default" r:id="rId345"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12072,51 +12322,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="713BC0B9"/>
+    <w:nsid w:val="AC7354DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12303,51 +12553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-rue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7948-9459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24298276X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447362v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Perini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muttoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M Skinner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09914-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Mohib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Gallotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohssine El Graoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/jguaa2.2025.306844.1240" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas Plantey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taylor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497139v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2024.103236" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918140v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magoga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4436/jass10015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087968v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Minet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506989v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/bam-v26.32396" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6104" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94695-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia F&#233;n&#233;on" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deparnay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5806" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61580-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266452v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Bocaege" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101959" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Raynal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398217v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Tham&#243;-Bozs&#243;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.05.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ruf&#224;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Blasco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0469-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gauthier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980421v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Steele" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Amani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22335" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3075" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208703v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972694v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Vyslou&#382;ilov&#225;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k &#352;efrna" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Nov&#225;k" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Vir&#225;gh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.07.035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3XZC8K4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805235v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN4V87NR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leconte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Parisot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189622v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dawson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2464" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842691v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2279" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.11348" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201253v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Courty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542906v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pautrat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Compagnon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Minvielle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189658v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Floss" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.1579" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383463v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duriaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Compagnon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535963v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clarisse Chardot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807687v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Cara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594956v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laroche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680339v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484546v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ru&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474503v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980377v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Paul" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313006v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauzeur Anne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383338v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosshine El Graoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189651v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054342v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192702v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02050734v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835634v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedoroff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264036v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraads Denis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438292v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin-Rivat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408805v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438295v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Videau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149036v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989792v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Gauvrit-Roux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910707v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669077v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15764" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NP3HFJCG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419200v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838432v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_54" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838467v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_49" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001588v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vml.de/e/detail.php?ISBN=978-3-86757-098-5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398219v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397507v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3420859" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264864v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bailon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B&#233;arez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.4233" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099397v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Deng-Amiot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;nard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2018.1406" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901939v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rovet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Champeyrol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/museologie/548-les-mediations-de-l-archeologie-9782111518421.html" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847337v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/mediations-archeologie/?srsltid=AfmBOooqutIoaPLrCY8w_WcOCMm8eJ5MVKMlzMz1bX7-Bya3L5dEnFNp" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155022v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02192719v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023707v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922655v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/28204" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821550v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505468v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412091v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avec La Collaboration De" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ru&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Thomas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe de Pal&#233;otime" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970193v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847394v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brunet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dujancourt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847706v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847737v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802243v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847721v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189964v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duny" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054375v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131301v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aulanier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845227v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308849v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308377v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847615v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Depierre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009480v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03664799v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MON30062" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-rue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7948-9459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24298276X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447362v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Perini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muttoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M Skinner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09914-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Mohib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Gallotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohssine El Graoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/jguaa2.2025.306844.1240" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas Plantey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taylor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497139v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2024.103236" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magoga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4436/jass10015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087968v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Minet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/bam-v26.32396" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94695-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia F&#233;n&#233;on" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deparnay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501979v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61580-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118305v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5806" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266452v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Bocaege" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101959" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Raynal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398217v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Tham&#243;-Bozs&#243;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.05.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ruf&#224;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Blasco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0469-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gauthier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980421v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Steele" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Amani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22335" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3075" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972694v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3039" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208703v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Vyslou&#382;ilov&#225;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k &#352;efrna" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Nov&#225;k" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Vir&#225;gh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.07.035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3XZC8K4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805235v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN4V87NR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leconte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Parisot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189622v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dawson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2464" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842691v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2279" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Courty" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542906v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pautrat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Compagnon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Minvielle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rue" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827460v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.11348" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189658v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Floss" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.1579" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383463v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duriaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Compagnon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535963v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clarisse Chardot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745841v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment De Cara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807687v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594956v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laroche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680339v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05615997v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caverne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474503v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980377v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Paul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484546v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ru&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201378v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauzeur Anne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383338v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosshine El Graoui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189651v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054342v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313006v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02050734v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835634v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedoroff" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192702v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264036v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraads Denis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408805v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438292v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin-Rivat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438295v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Videau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149036v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615580v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Viero" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989792v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Gauvrit-Roux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910707v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669077v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15764" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NP3HFJCG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419200v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838467v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_49" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838432v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_54" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001588v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vml.de/e/detail.php?ISBN=978-3-86757-098-5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397507v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3420859" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398219v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264864v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bailon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B&#233;arez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.4233" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099397v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Deng-Amiot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;nard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2018.1406" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901939v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rovet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Champeyrol" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/museologie/548-les-mediations-de-l-archeologie-9782111518421.html" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847337v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/mediations-archeologie/?srsltid=AfmBOooqutIoaPLrCY8w_WcOCMm8eJ5MVKMlzMz1bX7-Bya3L5dEnFNp" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155022v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023707v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02192719v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922655v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/28204" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821550v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505468v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412091v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avec La Collaboration De" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ru&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Thomas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe de Pal&#233;otime" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970193v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847394v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brunet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dujancourt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847706v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847737v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802243v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847721v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189964v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duny" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054375v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845227v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131301v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aulanier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308849v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308377v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847615v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Depierre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009480v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03664799v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MON30062" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>