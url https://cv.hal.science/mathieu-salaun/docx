--- v0 (2026-03-17)
+++ v1 (2026-04-29)
@@ -2112,295 +2112,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Organic Luminescent Centers in Sol-Gel-Synthesized Yttrium Aluminum Borate Matrix Leading to Bright Visible Emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Afterglow Luminescence in Wet-Chemically Synthesized Inorganic Materials: Ultra-Long Room Temperature Phosphorescence Instead of Persistent Luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul D. Sontakke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Burner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Atul D. Sontakke</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaün</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (45), pp.13995-13998. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (19), pp.4735 - 4739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201706070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b01702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018654v1</w:t>
+                <w:t xml:space="preserve">hal-01619854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afterglow Luminescence in Wet-Chemically Synthesized Inorganic Materials: Ultra-Long Room Temperature Phosphorescence Instead of Persistent Luminescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of Organic Luminescent Centers in Sol-Gel-Synthesized Yttrium Aluminum Borate Matrix Leading to Bright Visible Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Burner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul D. Sontakke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Burner</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius Guimaraes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Salaün</w:t>
+                <w:t xml:space="preserve">Michel Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (19), pp.4735 - 4739. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (45), pp.13995-13998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b01702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201706070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619854v1</w:t>
+                <w:t xml:space="preserve">hal-02018654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent coatings prepared from optimized YAG:Ce nanoparticles</w:t>
               </w:r>
@@ -2516,51 +2516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence properties of glassy yttrium aluminum borate powders: dopant-free phosphors for solid-state lighting.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul D. Sontakke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2650,51 +2650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled preparation of aluminum borate powders for the development of defect-related phosphors for warm white LED lighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Burner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2810,51 +2810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul D. Sontakke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6341,51 +6341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6867,51 +6867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43th International Conference on Coordination Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Sendai, Japan</w:t>
@@ -6979,51 +6979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul D. Sontakke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7309,277 +7309,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Doping of ZnO Nanowires Using Metal (III) Elements in Aqueous Solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Rapenne</w:t>
+                <w:t xml:space="preserve">New generation of aluminum borate phosphors for white LEDs lighting prepared by the polymeric precursor method (modified Pechini)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul D. Sontakke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFP, Aug 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979218v1</w:t>
+                <w:t xml:space="preserve">hal-02017947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New generation of aluminum borate phosphors for white LEDs lighting prepared by the polymeric precursor method (modified Pechini)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Atul D. Sontakke</w:t>
+                <w:t xml:space="preserve">Development of the Doping of ZnO Nanowires Using Metal (III) Elements in Aqueous Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaffuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017947v1</w:t>
+                <w:t xml:space="preserve">hal-01979218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polystyrene brush optimization for directed self-assembly of high-X PS-b-PDMS diblock copolymer</w:t>
               </w:r>
@@ -8443,385 +8443,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PS-b-PDMS nano-imprinting: A path for high throughput ultrahigh resolution lithography</w:t>
+                <w:t xml:space="preserve">Large-scale processing and graphoepitaxy of PS-b-PDMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vayssières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zelsmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro- and Nano-Engineering conference- MNE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop on Patterning by Self Assembly and Advanced Self Assembled materials for CMOS applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Intel Ireland, Leixlip, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809054v1</w:t>
+                <w:t xml:space="preserve">hal-00808933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-20 nm nanofabrication via solvent-vapors nanoimprint directed selfassembly of block copolymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PS-b-PDMS nano-imprinting: A path for high throughput ultrahigh resolution lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vayssières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Simao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kehagias</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro- and Nano-Engineering conference- MNE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809073v1</w:t>
+                <w:t xml:space="preserve">hal-00809054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale processing and graphoepitaxy of PS-b-PDMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-20 nm nanofabrication via solvent-vapors nanoimprint directed selfassembly of block copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kehagias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kosmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Patterning by Self Assembly and Advanced Self Assembled materials for CMOS applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Intel Ireland, Leixlip, Ireland</w:t>
+              <w:t xml:space="preserve">Micro- and Nano-Engineering conference- MNE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808933v1</w:t>
+                <w:t xml:space="preserve">hal-00809073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the PS-b-PDMS directed self-assembly by silsesquioxane-based graphoepitaxial substrate engineering</w:t>
               </w:r>
@@ -9176,277 +9176,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic control of multi-functionalized Polyhedral Oligomeric Silsesquioxane (POSS) materials; effect on Block Co-Polymer (BCP) self-assembly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Dittert</w:t>
+                <w:t xml:space="preserve">Directed self-assembly of block copolymers mediated by solvent assisted NIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kehagias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kosmala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salaun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Kosmala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro- and Nano-Engineering conference- MNE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Nanoimprint and Nanoprint Technology conference - NNT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, napa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809055v1</w:t>
+                <w:t xml:space="preserve">hal-00809074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed self-assembly of block copolymers mediated by solvent assisted NIL</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Borah</w:t>
+                <w:t xml:space="preserve">Hydrophobic control of multi-functionalized Polyhedral Oligomeric Silsesquioxane (POSS) materials; effect on Block Co-Polymer (BCP) self-assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lorret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dittert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kosmala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoimprint and Nanoprint Technology conference - NNT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, napa, United States</w:t>
+              <w:t xml:space="preserve">Micro- and Nano-Engineering conference- MNE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809074v1</w:t>
+                <w:t xml:space="preserve">hal-00809055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct patterning and ordering of diblock copolymers through nanoimprint lithography</w:t>
               </w:r>
@@ -10464,51 +10464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219162v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Clavel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sala&#252;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lepoittevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00204" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828685v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cathalan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC02300E" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buatip" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auzelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. John" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauwerdink" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sodhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c03075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdarhamane Thiam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102068" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Fonager Hansen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rango" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salaun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tenc&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169281" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaffuri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07619-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594949v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sontakke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Maurel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mouesca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-021-00195-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110991" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc02196b" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Roppolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Sarais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Barbarossa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144330" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sala&#252;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01413" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Burchak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Keller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Danet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr03749g" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lla Frajer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chazal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01958712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul D. Sontakke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castaing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03952F" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954872v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipu Borah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Cummins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sozaraj Rasappa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsankar Senthamaraikannan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8010032" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018654v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201706070" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619854v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Guimaraes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01702" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bruy&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.05.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619423v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro J. Q. Maia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.05.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro J.Q. Maia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.12.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619726v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2253104" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01350643v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prahoveanu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vaulx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salaun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.07.111" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTGF5S84-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01869187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rasappa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201500100" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BDDCF0AA1E1D25EAF127C9231E2EE6016B1E77D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166314v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gousseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.05.019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LRFP0X9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khunsin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kehagias" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/17/175703" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#246;hme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Archambault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Latu-Romain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am504475q" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gallic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946830v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stehlin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gwiazda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dirani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860938v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857614v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Simao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Francone" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.08.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808928v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569377v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Salaun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B Newcomb" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Povey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynette Keeney" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201006882" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HZL5R8J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647409v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salhi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boussey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delyon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg1000254" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569366v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Corbett" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Pemble" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM01554G" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Q0VKJQC4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067734v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.02.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HK3W54M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067083v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weiss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Girardot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac-con-08-08-10" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386323v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Georges" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2007.12.089" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23JKXCBL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569529v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4645-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PBC7CQ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569537v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Joudrier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pignard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.162" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTZLTV1G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569554v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delyon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.08.044" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHW82RCN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569550v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.188" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRFDSF3Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877194v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clavel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738784v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cathalan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04066083v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714948v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdarahamane Thiam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508267v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499433v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499424v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112228v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaffuri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gautier-Luneau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibanez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981253v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verrier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048218v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002113v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981252v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076888v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verrier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rapenne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979218v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017947v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877848v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias-Zapatta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797999v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottlieb Oehrlein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghuang Lin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Girardot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2047287" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860948v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kastner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dittert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946840v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946862v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kosmala" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860961v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pargon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860944v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tuchapsky" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809054v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809073v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808933v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809062v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809052v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808931v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809055v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809074v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634124v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M Sotomayor Torres" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634129v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634128v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kehoe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chouiki" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068840v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176819v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vaulx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578196v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00612071v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219162v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Clavel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sala&#252;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lepoittevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00204" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828685v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cathalan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC02300E" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buatip" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auzelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. John" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauwerdink" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sodhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c03075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdarhamane Thiam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102068" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Fonager Hansen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rango" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salaun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tenc&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169281" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaffuri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07619-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594949v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sontakke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Maurel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mouesca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-021-00195-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110991" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc02196b" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Roppolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Sarais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Barbarossa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144330" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sala&#252;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01413" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Burchak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Keller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Danet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr03749g" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lla Frajer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chazal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01958712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul D. Sontakke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castaing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03952F" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954872v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipu Borah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Cummins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sozaraj Rasappa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsankar Senthamaraikannan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8010032" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619854v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Guimaraes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01702" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201706070" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bruy&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.05.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619423v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro J. Q. Maia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.05.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro J.Q. Maia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.12.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619726v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2253104" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01350643v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prahoveanu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vaulx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salaun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.07.111" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTGF5S84-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01869187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rasappa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201500100" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BDDCF0AA1E1D25EAF127C9231E2EE6016B1E77D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166314v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gousseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.05.019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LRFP0X9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khunsin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kehagias" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/17/175703" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#246;hme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Archambault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Latu-Romain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am504475q" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gallic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946830v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stehlin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gwiazda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dirani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860938v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857614v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Simao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Francone" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.08.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808928v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569377v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Salaun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B Newcomb" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Povey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynette Keeney" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201006882" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HZL5R8J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647409v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salhi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boussey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delyon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg1000254" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569366v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Corbett" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Pemble" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM01554G" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Q0VKJQC4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067734v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.02.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HK3W54M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067083v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weiss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Girardot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac-con-08-08-10" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386323v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Georges" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2007.12.089" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23JKXCBL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569529v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4645-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PBC7CQ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569537v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Joudrier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pignard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.162" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTZLTV1G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569554v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delyon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.08.044" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHW82RCN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569550v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.188" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRFDSF3Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877194v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clavel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738784v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cathalan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04066083v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714948v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdarahamane Thiam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508267v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499433v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499424v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112228v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaffuri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gautier-Luneau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibanez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981253v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verrier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048218v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002113v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981252v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076888v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verrier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rapenne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017947v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979218v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877848v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias-Zapatta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797999v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottlieb Oehrlein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghuang Lin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Girardot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2047287" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860948v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kastner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dittert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946840v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946862v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kosmala" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860961v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pargon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860944v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tuchapsky" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808933v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809054v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809073v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809062v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809052v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808931v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809074v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809055v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634124v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M Sotomayor Torres" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634129v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634128v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kehoe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chouiki" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068840v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176819v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vaulx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578196v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00612071v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>