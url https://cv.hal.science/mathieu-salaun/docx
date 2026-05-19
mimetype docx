--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -1178,295 +1178,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth-free zinc aluminium borate white phosphors for LED lighting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Come to light: Detailed analysis of thermally treated Phenyl modified Carbon Nitride Polymorphs for bright phosphors in lighting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Potdevin</w:t>
+                <w:t xml:space="preserve">Stefania Porcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignazio Roppolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Sarais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Barbarossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0tc02196b⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 504, pp.144330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934867v1</w:t>
+                <w:t xml:space="preserve">hal-02565038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Come to light: Detailed analysis of thermally treated Phenyl modified Carbon Nitride Polymorphs for bright phosphors in lighting applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giorgia Sarais</w:t>
+                <w:t xml:space="preserve">Rare-earth-free zinc aluminium borate white phosphors for LED lighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaffuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Barbarossa</w:t>
+                <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 504, pp.144330. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (34), pp.11839-11849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0tc02196b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565038v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Path of Gallium from Chemical Bath into ZnO Nanowires: Mechanisms of Formation and Incorporation</w:t>
               </w:r>
@@ -1714,468 +1714,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of magnetic properties of NiZnCu ferrite synthesized by Pechini method and solid-state reactions</w:t>
+                <w:t xml:space="preserve">Time-gated triplet-state optical spectroscopy to decipher organic luminophores embedded in rigid matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlla Frajer</w:t>
+                <w:t xml:space="preserve">Atul D. Sontakke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (4), pp.047801. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (36), pp.23294-23300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4994035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CP03952F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622594v1</w:t>
+                <w:t xml:space="preserve">hal-01958712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-gated triplet-state optical spectroscopy to decipher organic luminophores embedded in rigid matrices</w:t>
+                <w:t xml:space="preserve">Nanopatterning via Self-Assembly of a Lamellar-Forming Polystyrene-block-Poly(dimethylsiloxane) Diblock Copolymer on Topographical Substrates Fabricated by Nanoimprint Lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atul D. Sontakke</w:t>
+                <w:t xml:space="preserve">Dipu Borah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
+                <w:t xml:space="preserve">Cian Cummins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Castaing</w:t>
+                <w:t xml:space="preserve">Sozaraj Rasappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Ferrier</w:t>
+                <w:t xml:space="preserve">Ramsankar Senthamaraikannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (36), pp.23294-23300. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CP03952F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano8010032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958712v1</w:t>
+                <w:t xml:space="preserve">hal-01954872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanopatterning via Self-Assembly of a Lamellar-Forming Polystyrene-block-Poly(dimethylsiloxane) Diblock Copolymer on Topographical Substrates Fabricated by Nanoimprint Lithography</w:t>
+                <w:t xml:space="preserve">Study of magnetic properties of NiZnCu ferrite synthesized by Pechini method and solid-state reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipu Borah</w:t>
+                <w:t xml:space="preserve">Gaëlla Frajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cian Cummins</w:t>
+                <w:t xml:space="preserve">Gérard Delette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sozaraj Rasappa</w:t>
+                <w:t xml:space="preserve">Hervé Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramsankar Senthamaraikannan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.32. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.047801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano8010032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4994035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954872v1</w:t>
+                <w:t xml:space="preserve">hal-01622594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afterglow Luminescence in Wet-Chemically Synthesized Inorganic Materials: Ultra-Long Room Temperature Phosphorescence Instead of Persistent Luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul D. Sontakke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Burner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2265,90 +2265,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Organic Luminescent Centers in Sol-Gel-Synthesized Yttrium Aluminum Borate Matrix Leading to Bright Visible Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Burner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul D. Sontakke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (45), pp.13995-13998. </w:t>
@@ -2529,90 +2529,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence properties of glassy yttrium aluminum borate powders: dopant-free phosphors for solid-state lighting.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul D. Sontakke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauro J. Q. Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 188, pp.448-453. </w:t>
@@ -2689,51 +2689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Burner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauro J.Q. Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2784,90 +2784,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband white emitting amorphous yttrium-aluminum-borate phosphors for high CRI w-LEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul D. Sontakke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauro J.Q. Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3851,329 +3851,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of highly ordered sub-20 nm silicon nanopillars by block copolymer lithography combined with resist design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Salaun</w:t>
+                <w:t xml:space="preserve">Direct visualization and order quantification on self-ordering of diblock copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Mat. Chem. C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1, pp.3544</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 543, pp.148-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860938v1</w:t>
+                <w:t xml:space="preserve">hal-00857614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct visualization and order quantification on self-ordering of diblock copolymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Picard</w:t>
+                <w:t xml:space="preserve">Fabrication of highly ordered sub-20 nm silicon nanopillars by block copolymer lithography combined with resist design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kehagias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 543, pp.148-152</w:t>
+              <w:t xml:space="preserve">J. Mat. Chem. C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.3544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857614v1</w:t>
+                <w:t xml:space="preserve">hal-00860938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft-graphoepitaxy using nanoimprinted polyhedral oligomeric silsesquioxane substrates for the directed self-assembly of PS-b-PDMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipu Borah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Simao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramsankar Senthamaraikannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sozaraj Rasappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Francone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5497,285 +5497,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D holographic lithography of organic-inorganic hybrids</w:t>
+                <w:t xml:space="preserve">Holographic lithography of a two-dimensional hexagonal structure: Effect of beam polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Delyon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Duneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 254 (4), pp.830-835. </w:t>
+              <w:t xml:space="preserve">, 2007, 254 (4), pp.850-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.08.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.07.188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569554v1</w:t>
+                <w:t xml:space="preserve">hal-02569550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographic lithography of a two-dimensional hexagonal structure: Effect of beam polarization</w:t>
+                <w:t xml:space="preserve">3-D holographic lithography of organic-inorganic hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Delyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Delyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 254 (4), pp.850-854. </w:t>
+              <w:t xml:space="preserve">, 2007, 254 (4), pp.830-835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.07.188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.08.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569550v1</w:t>
+                <w:t xml:space="preserve">hal-02569554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6065,51 +6065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on the Physics of Optical Materials and Devices (ICOM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t>
@@ -6328,90 +6328,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New generation of aluminum borate phosphors for white LEDs lighting prepared by the polymeric precursor method (modified Pechini)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul D. Sontakke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RX et matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
@@ -6466,51 +6466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaffuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6815,51 +6815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Yttrium complexes in the white luminescence of phosphors prepared by sol-gel process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Burner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6953,90 +6953,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide-free amorphous aluminum-borate micropowders: Broadband emitting phosphors for warm-white LED lighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul D. Sontakke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Jan 2018, San Francisco, United States</w:t>
@@ -7059,359 +7059,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New generation of lanthanides-free phosphors for white LEDs lighting prepared by the polymeric precursor method</w:t>
+                <w:t xml:space="preserve">Tunable morphology and doping of ZnO nanowires by chemical bath deposition using metal nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaffuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Appert</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Consonni</w:t>
+                <w:t xml:space="preserve">Claire Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018: colloque 10: Nanomatériaux, Nanostructures et Intégration dans les Microsystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981252v1</w:t>
+                <w:t xml:space="preserve">hal-02076888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable morphology and doping of ZnO nanowires by chemical bath deposition using metal nitrate</w:t>
+                <w:t xml:space="preserve">New generation of lanthanides-free phosphors for white LEDs lighting prepared by the polymeric precursor method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaffuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gautier-Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Rapenne</w:t>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018: colloque 10: Nanomatériaux, Nanostructures et Intégration dans les Microsystèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076888v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New generation of aluminum borate phosphors for white LEDs lighting prepared by the polymeric precursor method (modified Pechini)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul D. Sontakke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
@@ -9176,277 +9176,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed self-assembly of block copolymers mediated by solvent assisted NIL</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Borah</w:t>
+                <w:t xml:space="preserve">Hydrophobic control of multi-functionalized Polyhedral Oligomeric Silsesquioxane (POSS) materials; effect on Block Co-Polymer (BCP) self-assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lorret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dittert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kosmala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoimprint and Nanoprint Technology conference - NNT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, napa, United States</w:t>
+              <w:t xml:space="preserve">Micro- and Nano-Engineering conference- MNE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809074v1</w:t>
+                <w:t xml:space="preserve">hal-00809055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic control of multi-functionalized Polyhedral Oligomeric Silsesquioxane (POSS) materials; effect on Block Co-Polymer (BCP) self-assembly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Dittert</w:t>
+                <w:t xml:space="preserve">Directed self-assembly of block copolymers mediated by solvent assisted NIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kehagias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kosmala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salaun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Kosmala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro- and Nano-Engineering conference- MNE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Nanoimprint and Nanoprint Technology conference - NNT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, napa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809055v1</w:t>
+                <w:t xml:space="preserve">hal-00809074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct patterning and ordering of diblock copolymers through nanoimprint lithography</w:t>
               </w:r>
@@ -9887,51 +9887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sol-Gel 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France. </w:t>
@@ -10464,51 +10464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219162v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Clavel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sala&#252;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lepoittevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00204" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828685v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cathalan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC02300E" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buatip" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auzelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. John" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauwerdink" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sodhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c03075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdarhamane Thiam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102068" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Fonager Hansen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rango" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salaun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tenc&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169281" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaffuri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07619-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594949v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sontakke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Maurel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mouesca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-021-00195-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110991" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc02196b" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Roppolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Sarais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Barbarossa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144330" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sala&#252;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01413" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Burchak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Keller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Danet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr03749g" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lla Frajer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chazal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01958712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul D. Sontakke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castaing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03952F" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954872v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipu Borah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Cummins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sozaraj Rasappa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsankar Senthamaraikannan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8010032" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619854v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Guimaraes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01702" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201706070" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bruy&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.05.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619423v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro J. Q. Maia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.05.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro J.Q. Maia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.12.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619726v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2253104" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01350643v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prahoveanu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vaulx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salaun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.07.111" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTGF5S84-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01869187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rasappa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201500100" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BDDCF0AA1E1D25EAF127C9231E2EE6016B1E77D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166314v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gousseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.05.019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LRFP0X9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khunsin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kehagias" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/17/175703" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#246;hme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Archambault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Latu-Romain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am504475q" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gallic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946830v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stehlin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gwiazda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dirani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860938v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857614v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Simao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Francone" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.08.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808928v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569377v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Salaun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B Newcomb" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Povey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynette Keeney" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201006882" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HZL5R8J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647409v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salhi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boussey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delyon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg1000254" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569366v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Corbett" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Pemble" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM01554G" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Q0VKJQC4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067734v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.02.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HK3W54M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067083v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weiss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Girardot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac-con-08-08-10" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386323v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Georges" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2007.12.089" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23JKXCBL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569529v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4645-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PBC7CQ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569537v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Joudrier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pignard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.162" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTZLTV1G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569554v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delyon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.08.044" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHW82RCN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569550v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.188" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRFDSF3Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877194v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clavel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738784v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cathalan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04066083v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714948v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdarahamane Thiam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508267v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499433v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499424v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112228v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaffuri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gautier-Luneau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibanez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981253v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verrier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048218v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002113v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981252v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076888v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verrier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rapenne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017947v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979218v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877848v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias-Zapatta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797999v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottlieb Oehrlein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghuang Lin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Girardot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2047287" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860948v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kastner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dittert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946840v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946862v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kosmala" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860961v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pargon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860944v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tuchapsky" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808933v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809054v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809073v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809062v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809052v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808931v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809074v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809055v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634124v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M Sotomayor Torres" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634129v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634128v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kehoe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chouiki" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068840v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176819v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vaulx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578196v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00612071v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219162v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Clavel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sala&#252;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lepoittevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00204" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828685v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cathalan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC02300E" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buatip" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auzelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. John" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauwerdink" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sodhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c03075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdarhamane Thiam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102068" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Fonager Hansen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rango" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salaun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tenc&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169281" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaffuri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07619-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594949v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sontakke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Maurel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mouesca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-021-00195-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110991" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Roppolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Sarais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Barbarossa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144330" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc02196b" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sala&#252;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01413" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Burchak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Keller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Danet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr03749g" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01958712v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul D. Sontakke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castaing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03952F" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954872v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipu Borah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Cummins" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sozaraj Rasappa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsankar Senthamaraikannan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8010032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622594v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lla Frajer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chazal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994035" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619854v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Guimaraes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01702" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201706070" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bruy&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.05.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619423v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro J. Q. Maia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2017.05.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro J.Q. Maia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.12.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619726v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2253104" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01350643v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prahoveanu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vaulx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salaun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.07.111" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTGF5S84-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01869187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rasappa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201500100" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BDDCF0AA1E1D25EAF127C9231E2EE6016B1E77D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166314v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gousseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.05.019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LRFP0X9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khunsin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kehagias" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/17/175703" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#246;hme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Archambault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Latu-Romain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am504475q" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gallic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946830v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stehlin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gwiazda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dirani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857614v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Simao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Francone" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.08.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808928v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569377v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Salaun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B Newcomb" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Povey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynette Keeney" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201006882" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HZL5R8J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647409v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salhi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boussey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delyon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg1000254" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569366v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Corbett" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Pemble" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM01554G" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Q0VKJQC4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067734v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.02.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HK3W54M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067083v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weiss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Girardot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac-con-08-08-10" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386323v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Georges" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2007.12.089" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23JKXCBL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569529v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4645-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PBC7CQ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569537v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Joudrier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pignard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.162" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTZLTV1G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569550v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delyon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.188" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRFDSF3Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569554v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.08.044" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHW82RCN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877194v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clavel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738784v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cathalan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04066083v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714948v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdarahamane Thiam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508267v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499433v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499424v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112228v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaffuri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gautier-Luneau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibanez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981253v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verrier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048218v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002113v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076888v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rapenne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981252v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017947v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979218v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877848v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias-Zapatta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797999v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottlieb Oehrlein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghuang Lin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Girardot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2047287" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860948v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kastner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dittert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946840v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946862v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kosmala" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860961v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pargon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860944v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tuchapsky" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808933v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809054v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809073v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809062v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809052v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808931v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809055v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809074v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634124v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M Sotomayor Torres" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634129v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634128v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kehoe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chouiki" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068840v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176819v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vaulx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578196v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00612071v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>