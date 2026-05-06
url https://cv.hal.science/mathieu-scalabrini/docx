--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -66,1162 +66,1296 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast tyrosine-based cell membrane modification via diazonium salts: A new frontier for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bouzelha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 196, pp.119095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2026.119095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrophilic and clickable poly(oxa)norbornenes for multivalent lectin binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Scalabrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roubinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (29), pp.3310-3318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5PY00342C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multivalent inhibition of the Aspergillus fumigatus KDNase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Scalabrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyne Baudin-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Assailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (28), pp.5783-5789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4OB00601A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Versatile Cyclic Clickable Platform by Ring-Expansion Metathesis Polymerization: Cyclic Glycopolymers with Lectin-Binding Ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Scalabrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roubinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Oblette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (11), pp.5440-5449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c00469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ROMP-based Glycopolymers with High Affinity for Mannose-Binding Lectins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Scalabrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roubinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (8), pp.3689-3699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa resistance of monosaccharide-functionalized glass surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Scalabrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Réhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 183, pp.110383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.110383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deprotometalation-iodolysis and computed CH acidity of 1,2,3- and 1,2,4-triazoles. Application to the synthesis of resveratrol analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Nagaradja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghenia Bentabed-Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Scalabrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Phillipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (19), pp.6355-6363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2015.08.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Wiring of Sugars onto Proteins and Living Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Scalabrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bouzehla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Loquet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Richard Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioParis 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382159v1</w:t>
-              </w:r>
-[...830 lines deleted...]
-                <w:t xml:space="preserve">hal-01188182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting Sialic Acid Catabolism with Polyvalent Sialidase Inhibitors to Mitigate Bacterial Inflammation in the gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélyne Baudin Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Oblette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Scalabrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devon W Kavanaugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1231,114 +1365,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'activité anti-bioadhésion de surfaces de verres greffées par des sucres furanosidiques rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Scalabrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie chimique. Université de Bretagne Sud, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019LORIS549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02918228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1485,51 +1619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scalabrini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouzehla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pavageau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Richard Millot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327585v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gonnot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boeda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5PY00342C" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Baudin-Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Assailly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00601A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04661939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Oblette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00469" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04182239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ziane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hamon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Linossier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R&#233;hel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110383" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Nagaradja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenia Bentabed-Ababsa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Phillipot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.08.031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Baudin Marie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon W Kavanaugh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02918228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LORIS549" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05612737v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouzelha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pavageau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Renault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Ferron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2026.119095" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327585v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gonnot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scalabrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boeda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5PY00342C" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rochard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Baudin-Marie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Assailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00601A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04661939v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Oblette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00469" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04182239v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ziane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00406" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hamon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Linossier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R&#233;hel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110383" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Nagaradja" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenia Bentabed-Ababsa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Phillipot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.08.031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouzehla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Richard Millot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382147v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Baudin Marie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon W Kavanaugh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02918228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LORIS549" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>