--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -3234,213 +3234,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Visualization to Association Rules : an automatic approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A scalable learning algorithm for Kernel Probabilistic Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCCG 2013, Spring Conference on Computer Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Scalable Uncertainty Management (SUM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Washington, DC, United States. pp. 297-310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078330v1</w:t>
+                <w:t xml:space="preserve">hal-01171944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scalable learning algorithm for Kernel Probabilistic Classifier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Visualization to Association Rules : an automatic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Bothorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Scalable Uncertainty Management (SUM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCCG 2013, Spring Conference on Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2013, Smolenice, Slovakia. pp 57-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2508244.2508252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171944v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining aeronautical data by using visualized driven rules extraction approach</w:t>
               </w:r>
@@ -3623,248 +3623,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possibilistic Rule-Based Classifier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+                <w:t xml:space="preserve">Representing uncertainty by possibility distributions encoding confidence bands, tolerance and prediction intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Mellouli</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Catania, Italy. pp.21--31, </w:t>
+              <w:t xml:space="preserve">SUM 2012, 6th International Conference on Scalable Uncertainty Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp 233-246, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31709-5_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346981v1</w:t>
+                <w:t xml:space="preserve">hal-00938794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing uncertainty by possibility distributions encoding confidence bands, tolerance and prediction intervals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t>
+                <w:t xml:space="preserve">A Possibilistic Rule-Based Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bounhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Durand</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Mellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM 2012, 6th International Conference on Scalable Uncertainty Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp 233-246, </w:t>
+              <w:t xml:space="preserve">14th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Catania, Italy. pp.21--31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31709-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938794v1</w:t>
+                <w:t xml:space="preserve">hal-03346981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous interval regression for K-nearest neighbor</w:t>
               </w:r>
@@ -4229,471 +4229,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilistic Classifiers for Uncertain Numerical Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Bounhas</w:t>
+                <w:t xml:space="preserve">Imprecise Regression Based on Possibilistic Likelihood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Mellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Belfast, Ireland. pp.434-446, </w:t>
+              <w:t xml:space="preserve">5th International Conference on Scalable Uncertainty Management (SUM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Dayton, OH, United States. pp.447-459, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22152-1_37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23963-2_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351549v1</w:t>
+                <w:t xml:space="preserve">hal-03351565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprecise Regression Based on Possibilistic Likelihood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Possibilistic Classifiers for Uncertain Numerical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bounhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Mellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Scalable Uncertainty Management (SUM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Dayton, OH, United States. pp.447-459, </w:t>
+              <w:t xml:space="preserve">11th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Belfast, Ireland. pp.434-446, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23963-2_35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22152-1_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351565v1</w:t>
+                <w:t xml:space="preserve">hal-03351549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-based prediction of aircraft climb : point-mass model vs regression methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Gianazza</w:t>
+                <w:t xml:space="preserve">Utilisation d'outils de Visual Data Mining pour l'exploration d'un ensemble de règles d'association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex World 2011, 1st Annual Complex World Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM 2011, 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.Article N° 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2044354.2044369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940961v1</w:t>
+                <w:t xml:space="preserve">hal-01022276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'outils de Visual Data Mining pour l'exploration d'un ensemble de règles d'association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Bothorel</w:t>
+                <w:t xml:space="preserve">Ground-based prediction of aircraft climb : point-mass model vs regression methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Alligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gianazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2011, 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Complex World 2011, 1st Annual Complex World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Seville, Spain. pp xxxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022276v1</w:t>
+                <w:t xml:space="preserve">hal-00940961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum-likelihood principle for possibility distributions viewed as families of probabilities</w:t>
               </w:r>
@@ -4764,928 +4764,928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic generation of metro-like maps to display flight routes for air traffic controllers: structure and color optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
+                <w:t xml:space="preserve">From Bayesian classifiers to possibilistic classifiers for numerical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bounhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Mellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVI 2010, International Working Conference on Advanced Visual Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1842993.1843034⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference on Scalable Uncertainty Management (SUM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Toulouse, France. pp.112-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15951-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022249v1</w:t>
+                <w:t xml:space="preserve">hal-03349427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bayesian classifiers to possibilistic classifiers for numerical data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why Imprecise regression: a discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Scalable Uncertainty Management (SUM 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15951-0_15⟩</w:t>
+              <w:t xml:space="preserve">5th International Conference on Soft Methods in Probability and Statistics (SMPS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Oviedo and Mieres, Asturias, Spain. pp.527-535, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14746-3_65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349427v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Imprecise regression: a discussion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+                <w:t xml:space="preserve">An automatic generation of metro-like maps to display flight routes for air traffic controllers: structure and color optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Soft Methods in Probability and Statistics (SMPS 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14746-3_65⟩</w:t>
+              <w:t xml:space="preserve">AVI 2010, International Working Conference on Advanced Visual Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Roma, Italy. pp 233-240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1842993.1843034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03349430v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Air Traffic Control simulations realism through voice transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génération et placement de couleurs sur une vue de type métro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AudioMostly 2009, Conference on Interaction with Sound</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM 2009, 21ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Grenoble, France. pp 55-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1629826.1629835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166944v1</w:t>
+                <w:t xml:space="preserve">hal-01022164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération et placement de couleurs sur une vue de type métro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
+                <w:t xml:space="preserve">Elicitation of Sugeno integrals : A version space learning perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2009, 21ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Grenoble, France. pp 55-58, </w:t>
+              <w:t xml:space="preserve">Proc. 18th Int. Symp. on Methodologies for Intelligent Systems, ISMIS'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic, Czech Republic. pp.392-401, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1629826.1629835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04125-9_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022164v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elicitation of Sugeno integrals : A version space learning perspective</w:t>
+                <w:t xml:space="preserve">Elicitating Sugeno Integrals: Methodology and a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Raufaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 18th Int. Symp. on Methodologies for Intelligent Systems, ISMIS'09</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04125-9_42⟩</w:t>
+              <w:t xml:space="preserve">10th European Conference Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Verona, Italy. pp.712-723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02906-6_61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437752v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elicitating Sugeno Integrals: Methodology and a Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making regression imprecise for providing a better representation of precise data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Raufaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second workshop of the ERCIM working group on Computing ans Statistics (ERCIM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Limassol, Cyprus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00533477v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making regression imprecise for providing a better representation of precise data</w:t>
+                <w:t xml:space="preserve">Increasing Air Traffic Control simulations realism through voice transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Neswadba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second workshop of the ERCIM working group on Computing ans Statistics (ERCIM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">AudioMostly 2009, Conference on Interaction with Sound</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353613v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguing and explaining classifications</w:t>
               </w:r>
@@ -5942,273 +5942,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les exceptions en programmation logique inductive multiclasse avec la logique possibiliste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Argumentation Framework for Concept Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Tours, France. pp.(en ligne)</w:t>
+              <w:t xml:space="preserve">International Workshop on Non-Monotonic Reasoning (NMR 2006 @ KR 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clausthal University of Technology, May 2006, Lake District, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364211v1</w:t>
+                <w:t xml:space="preserve">hal-04315684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Version Space Learning for Possibilistic Hypotheses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gérer les exceptions en programmation logique inductive multiclasse avec la logique possibiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Artificial Intelligence (ECAI 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Coordinating Committee for Artificial Intelligence (ECCAI); Italian Association of Artificial Intelligence, Aug 2006, Riva del Garda, Italy. pp.801-802</w:t>
+              <w:t xml:space="preserve">15ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Tours, France. pp.(en ligne)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361589v1</w:t>
+                <w:t xml:space="preserve">hal-03364211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Argumentation Framework for Concept Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
+                <w:t xml:space="preserve">Version Space Learning for Possibilistic Hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Non-Monotonic Reasoning (NMR 2006 @ KR 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clausthal University of Technology, May 2006, Lake District, United Kingdom</w:t>
+              <w:t xml:space="preserve">17th European Conference on Artificial Intelligence (ECAI 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Coordinating Committee for Artificial Intelligence (ECCAI); Italian Association of Artificial Intelligence, Aug 2006, Riva del Garda, Italy. pp.801-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315684v1</w:t>
+                <w:t xml:space="preserve">hal-03361589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imprecise regression and regression on fuzzy data A preliminary discussion</w:t>
               </w:r>
@@ -6279,226 +6279,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy inductive logic programming: learning fuzzy rules with their implication</w:t>
+                <w:t xml:space="preserve">Possibilistic inductive logic programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Fuzzy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th European conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Barcelone, Spain. pp.675-686</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367394v1</w:t>
+                <w:t xml:space="preserve">hal-03367398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilistic inductive logic programming</w:t>
+                <w:t xml:space="preserve">Fuzzy inductive logic programming: learning fuzzy rules with their implication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sudkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Reno, Nevada, United States. pp.613-618, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2005.1452464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367398v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichir la programmation logique inductive avec des prédicats flous</w:t>
               </w:r>
@@ -6983,579 +6983,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning first order fuzzy logic rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage du type de règle floue le plus pertinent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lavalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sudkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Fuzzy Systems Association World Congress (IFSA 2003)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Tours, France. pp.81-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373369v1</w:t>
+                <w:t xml:space="preserve">hal-03375240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage du type de règle floue le plus pertinent</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the induction of different kinds of first-order fuzzy rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sudkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Conference on Symbolic and Quantitative Approaches to Reasoning and Uncertainty (ECSQARU 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Aalborg, Denmark. pp.370-381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-45062-7_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375240v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the induction of different kinds of first-order fuzzy rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using simulated annealing in ILP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Symbolic and Quantitative Approaches to Reasoning and Uncertainty (ECSQARU 2003)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Conference on Inductive Logic Programming (ILP 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Szeged, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373364v1</w:t>
+                <w:t xml:space="preserve">hal-03375238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using simulated annealing in ILP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enriching relational learning with fuzzy predicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Inductive Logic Programming (ILP 2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Conference on Principles and Practice of Knowledge Discovery in Databases (PKDD 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Cavtat-Dubrovnik, Croatia. pp.399-410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-39804-2_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375238v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriching relational learning with fuzzy predicates</w:t>
+                <w:t xml:space="preserve">Learning first order fuzzy logic rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Principles and Practice of Knowledge Discovery in Databases (PKDD 2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Fuzzy Systems Association World Congress (IFSA 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Istanbul, Turkey. pp.702--709, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-44967-1_84⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-39804-2_36⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03373379v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratified induction in possibilistic logic</w:t>
               </w:r>
@@ -8912,51 +8912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109206" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900875v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Glaudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pauwels" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ojmo.24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupuy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kivachuk Burd&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Zamo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WAF-D-20-0093.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397244v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.11.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00926435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bounhas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasemi Hamed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mellouli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2013.07.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.01.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-012-0947-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-007-9025-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2007.10.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPWLJ6MB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.20310" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/901DE092FE2599F82F2E6E51EA1E4CF823BC7710/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2007.04.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sudkamp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2006.01.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXWN0GCH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-006-0109-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WCXDQKZ5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936823v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Massena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o And&#233;ol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boissin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Friedrich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883528v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Martin Picard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lafargue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;thune" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prudent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693355v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977272v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Novello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coiffier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3618408.3618504" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872080v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2104.05097" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Sanz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR46437.2021.00057" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Hugo Sanchez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ortner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58542-6_13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01344327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764665" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Bothorel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41939-3_38" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508244.2508252" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171944v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00867875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346981v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31709-5_3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938794v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_18" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938894v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35101-3_51" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346982v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938763v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31718-7_43" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351549v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22152-1_37" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K5LWLN0K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_35" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B36KCFJZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022276v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044369" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007527" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022249v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Alonso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tabart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842993.1843034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15951-0_15" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0XSPH0V7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349430v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14746-3_65" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BEBD4557DB7200D74313F541014CE8FC3757FBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166944v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Neswadba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022164v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629835" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437752v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04125-9_42" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LRSCXRK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Raufaste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02906-6_61" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VFB33BSF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353613v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78915-4_11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358862v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2007.4295605" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364213v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364211v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315684v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364221v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2006.1681908" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367394v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2005.1452464" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367398v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369700v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370920v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2004.1375691" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370918v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370917v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30109-7_22" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CN42XBN0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373369v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44967-1_84" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P5709MPT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375240v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavalley" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373364v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45062-7_30" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SVQQPR98-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375238v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39804-2_36" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377606v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ijcai.org/Proceedings/05/Papers/post-0373.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390446v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05374824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Corbeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claeys" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393092v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892004v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263989v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Bennis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouysset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483979v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253808v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046537v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155046v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerchinovitz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109206" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900875v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Glaudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pauwels" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ojmo.24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupuy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kivachuk Burd&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Zamo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WAF-D-20-0093.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397244v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.11.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00926435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bounhas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasemi Hamed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mellouli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2013.07.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.01.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-012-0947-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-007-9025-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2007.10.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPWLJ6MB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.20310" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/901DE092FE2599F82F2E6E51EA1E4CF823BC7710/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2007.04.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sudkamp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2006.01.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXWN0GCH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-006-0109-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WCXDQKZ5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936823v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Massena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o And&#233;ol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boissin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Friedrich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883528v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Martin Picard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lafargue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;thune" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prudent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693355v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977272v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Novello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coiffier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3618408.3618504" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872080v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2104.05097" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Sanz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR46437.2021.00057" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Hugo Sanchez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ortner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58542-6_13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01344327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764665" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Bothorel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41939-3_38" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078330v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508244.2508252" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00867875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_18" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31709-5_3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938894v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35101-3_51" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346982v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938763v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31718-7_43" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351565v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_35" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B36KCFJZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351549v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22152-1_37" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K5LWLN0K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022276v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044369" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940961v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007527" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349427v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15951-0_15" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0XSPH0V7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349430v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14746-3_65" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BEBD4557DB7200D74313F541014CE8FC3757FBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Alonso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tabart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842993.1843034" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022164v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629835" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04125-9_42" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LRSCXRK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Raufaste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02906-6_61" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VFB33BSF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353613v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166944v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Neswadba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78915-4_11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358862v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2007.4295605" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364213v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361589v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364221v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2006.1681908" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367394v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2005.1452464" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369700v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370920v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2004.1375691" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370918v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370917v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30109-7_22" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CN42XBN0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375240v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavalley" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373364v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45062-7_30" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SVQQPR98-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373379v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39804-2_36" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373369v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44967-1_84" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P5709MPT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377606v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ijcai.org/Proceedings/05/Papers/post-0373.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390446v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05374824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Corbeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claeys" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393092v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892004v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263989v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Bennis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouysset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483979v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253808v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046537v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155046v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerchinovitz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>