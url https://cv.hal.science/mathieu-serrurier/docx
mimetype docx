--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -3727,248 +3727,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possibilistic Rule-Based Classifier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+                <w:t xml:space="preserve">Simultaneous interval regression for K-nearest neighbor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Mellouli</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Catania, Italy. pp.21--31, </w:t>
+              <w:t xml:space="preserve">AI 2012, 25th Australasian Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Sydney, Australia. pp 602-613, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31709-5_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35101-3_51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346981v1</w:t>
+                <w:t xml:space="preserve">hal-00938894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous interval regression for K-nearest neighbor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t>
+                <w:t xml:space="preserve">A Possibilistic Rule-Based Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bounhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Durand</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Mellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI 2012, 25th Australasian Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Sydney, Australia. pp 602-613, </w:t>
+              <w:t xml:space="preserve">14th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Catania, Italy. pp.21--31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35101-3_51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31709-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938894v1</w:t>
+                <w:t xml:space="preserve">hal-03346981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification Based on Possibilistic Likelihood</w:t>
               </w:r>
@@ -4332,368 +4332,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilistic Classifiers for Uncertain Numerical Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+                <w:t xml:space="preserve">Utilisation d'outils de Visual Data Mining pour l'exploration d'un ensemble de règles d'association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Mellouli</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Belfast, Ireland. pp.434-446, </w:t>
+              <w:t xml:space="preserve">IHM 2011, 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.Article N° 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22152-1_37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2044354.2044369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351549v1</w:t>
+                <w:t xml:space="preserve">hal-01022276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'outils de Visual Data Mining pour l'exploration d'un ensemble de règles d'association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Bothorel</w:t>
+                <w:t xml:space="preserve">Ground-based prediction of aircraft climb : point-mass model vs regression methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Alligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ghasemi Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gianazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2011, 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Complex World 2011, 1st Annual Complex World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Seville, Spain. pp xxxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022276v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-based prediction of aircraft climb : point-mass model vs regression methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Gianazza</w:t>
+                <w:t xml:space="preserve">Possibilistic Classifiers for Uncertain Numerical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bounhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Mellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex World 2011, 1st Annual Complex World Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Belfast, Ireland. pp.434-446, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22152-1_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940961v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum-likelihood principle for possibility distributions viewed as families of probabilities</w:t>
               </w:r>
@@ -4764,928 +4764,928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bayesian classifiers to possibilistic classifiers for numerical data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+                <w:t xml:space="preserve">An automatic generation of metro-like maps to display flight routes for air traffic controllers: structure and color optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Scalable Uncertainty Management (SUM 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15951-0_15⟩</w:t>
+              <w:t xml:space="preserve">AVI 2010, International Working Conference on Advanced Visual Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Roma, Italy. pp 233-240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1842993.1843034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349427v1</w:t>
+                <w:t xml:space="preserve">hal-01022249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Imprecise regression: a discussion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Bayesian classifiers to possibilistic classifiers for numerical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bounhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Mellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Soft Methods in Probability and Statistics (SMPS 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14746-3_65⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference on Scalable Uncertainty Management (SUM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Toulouse, France. pp.112-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15951-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03349430v1</w:t>
+                <w:t xml:space="preserve">hal-03349427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic generation of metro-like maps to display flight routes for air traffic controllers: structure and color optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
+                <w:t xml:space="preserve">Why Imprecise regression: a discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVI 2010, International Working Conference on Advanced Visual Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Soft Methods in Probability and Statistics (SMPS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Oviedo and Mieres, Asturias, Spain. pp.527-535, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14746-3_65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1842993.1843034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01022249v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération et placement de couleurs sur une vue de type métro</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increasing Air Traffic Control simulations realism through voice transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Neswadba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2009, 21ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AudioMostly 2009, Conference on Interaction with Sound</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022164v1</w:t>
+                <w:t xml:space="preserve">hal-01166944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elicitation of Sugeno integrals : A version space learning perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rico</w:t>
+                <w:t xml:space="preserve">Génération et placement de couleurs sur une vue de type métro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 18th Int. Symp. on Methodologies for Intelligent Systems, ISMIS'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic, Czech Republic. pp.392-401, </w:t>
+              <w:t xml:space="preserve">IHM 2009, 21ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Grenoble, France. pp 55-58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04125-9_42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1629826.1629835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01437752v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elicitating Sugeno Integrals: Methodology and a Case Study</w:t>
+                <w:t xml:space="preserve">Elicitation of Sugeno integrals : A version space learning perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Raufaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 18th Int. Symp. on Methodologies for Intelligent Systems, ISMIS'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic, Czech Republic. pp.392-401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04125-9_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02906-6_61⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533477v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making regression imprecise for providing a better representation of precise data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elicitating Sugeno Integrals: Methodology and a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Raufaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second workshop of the ERCIM working group on Computing ans Statistics (ERCIM 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Verona, Italy. pp.712-723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02906-6_61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353613v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Air Traffic Control simulations realism through voice transformation</w:t>
+                <w:t xml:space="preserve">Making regression imprecise for providing a better representation of precise data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AudioMostly 2009, Conference on Interaction with Sound</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Second workshop of the ERCIM working group on Computing ans Statistics (ERCIM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166944v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguing and explaining classifications</w:t>
               </w:r>
@@ -6024,481 +6024,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les exceptions en programmation logique inductive multiclasse avec la logique possibiliste</w:t>
+                <w:t xml:space="preserve">Imprecise regression and regression on fuzzy data A preliminary discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2006.1681908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364211v1</w:t>
+                <w:t xml:space="preserve">hal-03364221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Version Space Learning for Possibilistic Hypotheses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gérer les exceptions en programmation logique inductive multiclasse avec la logique possibiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Artificial Intelligence (ECAI 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Coordinating Committee for Artificial Intelligence (ECCAI); Italian Association of Artificial Intelligence, Aug 2006, Riva del Garda, Italy. pp.801-802</w:t>
+              <w:t xml:space="preserve">15ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Tours, France. pp.(en ligne)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361589v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprecise regression and regression on fuzzy data A preliminary discussion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Version Space Learning for Possibilistic Hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE International Conference on Fuzzy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th European Conference on Artificial Intelligence (ECAI 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Coordinating Committee for Artificial Intelligence (ECCAI); Italian Association of Artificial Intelligence, Aug 2006, Riva del Garda, Italy. pp.801-802</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.2006.1681908⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03364221v1</w:t>
+                <w:t xml:space="preserve">hal-03361589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilistic inductive logic programming</w:t>
+                <w:t xml:space="preserve">Fuzzy inductive logic programming: learning fuzzy rules with their implication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sudkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Reno, Nevada, United States. pp.613-618, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2005.1452464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367398v1</w:t>
+                <w:t xml:space="preserve">hal-03367394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy inductive logic programming: learning fuzzy rules with their implication</w:t>
+                <w:t xml:space="preserve">Possibilistic inductive logic programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Fuzzy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th European conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Barcelone, Spain. pp.675-686</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.2005.1452464⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03367394v1</w:t>
+                <w:t xml:space="preserve">hal-03367398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichir la programmation logique inductive avec des prédicats flous</w:t>
               </w:r>
@@ -6983,264 +6983,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage du type de règle floue le plus pertinent</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning first order fuzzy logic rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sudkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Fuzzy Systems Association World Congress (IFSA 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Istanbul, Turkey. pp.702--709, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-44967-1_84⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375240v1</w:t>
+                <w:t xml:space="preserve">hal-03373369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the induction of different kinds of first-order fuzzy rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage du type de règle floue le plus pertinent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lavalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sudkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Symbolic and Quantitative Approaches to Reasoning and Uncertainty (ECSQARU 2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Tours, France. pp.81-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-45062-7_30⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03373364v1</w:t>
+                <w:t xml:space="preserve">hal-03375240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using simulated annealing in ILP</w:t>
               </w:r>
@@ -7315,247 +7315,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriching relational learning with fuzzy predicates</w:t>
+                <w:t xml:space="preserve">On the induction of different kinds of first-order fuzzy rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Principles and Practice of Knowledge Discovery in Databases (PKDD 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Cavtat-Dubrovnik, Croatia. pp.399-410, </w:t>
+              <w:t xml:space="preserve">7th European Conference on Symbolic and Quantitative Approaches to Reasoning and Uncertainty (ECSQARU 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Aalborg, Denmark. pp.370-381, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-39804-2_36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-45062-7_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373379v1</w:t>
+                <w:t xml:space="preserve">hal-03373364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning first order fuzzy logic rules</w:t>
+                <w:t xml:space="preserve">Enriching relational learning with fuzzy predicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Fuzzy Systems Association World Congress (IFSA 2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Conference on Principles and Practice of Knowledge Discovery in Databases (PKDD 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Cavtat-Dubrovnik, Croatia. pp.399-410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-39804-2_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-44967-1_84⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03373369v1</w:t>
+                <w:t xml:space="preserve">hal-03373379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratified induction in possibilistic logic</w:t>
               </w:r>
@@ -8912,51 +8912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109206" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900875v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Glaudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pauwels" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ojmo.24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupuy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kivachuk Burd&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Zamo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WAF-D-20-0093.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397244v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.11.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00926435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bounhas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasemi Hamed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mellouli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2013.07.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.01.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-012-0947-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-007-9025-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2007.10.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPWLJ6MB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.20310" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/901DE092FE2599F82F2E6E51EA1E4CF823BC7710/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2007.04.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sudkamp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2006.01.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXWN0GCH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-006-0109-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WCXDQKZ5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936823v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Massena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o And&#233;ol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boissin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Friedrich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883528v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Martin Picard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lafargue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;thune" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prudent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693355v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977272v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Novello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coiffier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3618408.3618504" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872080v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2104.05097" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Sanz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR46437.2021.00057" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Hugo Sanchez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ortner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58542-6_13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01344327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764665" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Bothorel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41939-3_38" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078330v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508244.2508252" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00867875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_18" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31709-5_3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938894v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35101-3_51" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346982v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938763v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31718-7_43" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351565v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_35" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B36KCFJZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351549v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22152-1_37" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K5LWLN0K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022276v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044369" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940961v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007527" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349427v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15951-0_15" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0XSPH0V7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349430v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14746-3_65" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BEBD4557DB7200D74313F541014CE8FC3757FBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Alonso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tabart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842993.1843034" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022164v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629835" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04125-9_42" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LRSCXRK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Raufaste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02906-6_61" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VFB33BSF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353613v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166944v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Neswadba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78915-4_11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358862v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2007.4295605" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364213v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361589v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364221v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2006.1681908" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367394v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2005.1452464" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369700v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370920v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2004.1375691" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370918v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370917v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30109-7_22" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CN42XBN0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375240v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavalley" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373364v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45062-7_30" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SVQQPR98-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373379v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39804-2_36" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373369v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44967-1_84" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P5709MPT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377606v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ijcai.org/Proceedings/05/Papers/post-0373.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390446v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05374824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Corbeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claeys" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393092v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892004v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263989v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Bennis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouysset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483979v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253808v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046537v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155046v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerchinovitz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109206" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900875v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Glaudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pauwels" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ojmo.24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupuy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kivachuk Burd&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Zamo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WAF-D-20-0093.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397244v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.11.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00926435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bounhas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasemi Hamed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mellouli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2013.07.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.01.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-012-0947-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-007-9025-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2007.10.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPWLJ6MB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.20310" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/901DE092FE2599F82F2E6E51EA1E4CF823BC7710/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2007.04.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sudkamp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2006.01.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXWN0GCH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-006-0109-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WCXDQKZ5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936823v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Massena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o And&#233;ol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boissin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Friedrich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883528v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Martin Picard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lafargue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;thune" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prudent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693355v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977272v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Novello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coiffier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3618408.3618504" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872080v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2104.05097" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Sanz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR46437.2021.00057" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Hugo Sanchez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ortner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58542-6_13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01344327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764665" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Bothorel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41939-3_38" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078330v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508244.2508252" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00867875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_18" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938894v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35101-3_51" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346981v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31709-5_3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346982v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938763v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31718-7_43" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351565v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_35" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B36KCFJZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022276v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044369" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22152-1_37" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K5LWLN0K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007527" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022249v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Alonso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tabart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842993.1843034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15951-0_15" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0XSPH0V7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349430v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14746-3_65" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BEBD4557DB7200D74313F541014CE8FC3757FBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166944v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Neswadba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022164v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629835" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437752v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04125-9_42" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LRSCXRK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Raufaste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02906-6_61" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VFB33BSF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353613v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78915-4_11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358862v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2007.4295605" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364213v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364221v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2006.1681908" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364211v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361589v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367394v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2005.1452464" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367398v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369700v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370920v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2004.1375691" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370918v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370917v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30109-7_22" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CN42XBN0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373369v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44967-1_84" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P5709MPT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375240v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavalley" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373364v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45062-7_30" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SVQQPR98-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39804-2_36" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377606v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ijcai.org/Proceedings/05/Papers/post-0373.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390446v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05374824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Corbeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claeys" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393092v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892004v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263989v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Bennis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouysset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483979v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253808v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046537v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155046v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerchinovitz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>