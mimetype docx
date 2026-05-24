--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -4764,928 +4764,928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic generation of metro-like maps to display flight routes for air traffic controllers: structure and color optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
+                <w:t xml:space="preserve">From Bayesian classifiers to possibilistic classifiers for numerical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bounhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Mellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVI 2010, International Working Conference on Advanced Visual Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1842993.1843034⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference on Scalable Uncertainty Management (SUM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Toulouse, France. pp.112-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15951-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022249v1</w:t>
+                <w:t xml:space="preserve">hal-03349427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bayesian classifiers to possibilistic classifiers for numerical data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why Imprecise regression: a discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Scalable Uncertainty Management (SUM 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15951-0_15⟩</w:t>
+              <w:t xml:space="preserve">5th International Conference on Soft Methods in Probability and Statistics (SMPS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Oviedo and Mieres, Asturias, Spain. pp.527-535, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14746-3_65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349427v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Imprecise regression: a discussion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+                <w:t xml:space="preserve">An automatic generation of metro-like maps to display flight routes for air traffic controllers: structure and color optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Soft Methods in Probability and Statistics (SMPS 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14746-3_65⟩</w:t>
+              <w:t xml:space="preserve">AVI 2010, International Working Conference on Advanced Visual Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Roma, Italy. pp 233-240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1842993.1843034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03349430v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Air Traffic Control simulations realism through voice transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génération et placement de couleurs sur une vue de type métro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AudioMostly 2009, Conference on Interaction with Sound</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM 2009, 21ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Grenoble, France. pp 55-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1629826.1629835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166944v1</w:t>
+                <w:t xml:space="preserve">hal-01022164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération et placement de couleurs sur une vue de type métro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
+                <w:t xml:space="preserve">Elicitation of Sugeno integrals : A version space learning perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2009, 21ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Grenoble, France. pp 55-58, </w:t>
+              <w:t xml:space="preserve">Proc. 18th Int. Symp. on Methodologies for Intelligent Systems, ISMIS'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic, Czech Republic. pp.392-401, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1629826.1629835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04125-9_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022164v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elicitation of Sugeno integrals : A version space learning perspective</w:t>
+                <w:t xml:space="preserve">Elicitating Sugeno Integrals: Methodology and a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Raufaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 18th Int. Symp. on Methodologies for Intelligent Systems, ISMIS'09</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04125-9_42⟩</w:t>
+              <w:t xml:space="preserve">10th European Conference Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Verona, Italy. pp.712-723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02906-6_61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437752v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elicitating Sugeno Integrals: Methodology and a Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making regression imprecise for providing a better representation of precise data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Raufaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second workshop of the ERCIM working group on Computing ans Statistics (ERCIM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Limassol, Cyprus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00533477v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making regression imprecise for providing a better representation of precise data</w:t>
+                <w:t xml:space="preserve">Increasing Air Traffic Control simulations realism through voice transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Neswadba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second workshop of the ERCIM working group on Computing ans Statistics (ERCIM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">AudioMostly 2009, Conference on Interaction with Sound</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353613v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguing and explaining classifications</w:t>
               </w:r>
@@ -6983,579 +6983,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning first order fuzzy logic rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage du type de règle floue le plus pertinent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lavalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sudkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Fuzzy Systems Association World Congress (IFSA 2003)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Tours, France. pp.81-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373369v1</w:t>
+                <w:t xml:space="preserve">hal-03375240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage du type de règle floue le plus pertinent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lavalley</w:t>
+                <w:t xml:space="preserve">Using simulated annealing in ILP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sudkamp</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Tours, France. pp.81-88</w:t>
+              <w:t xml:space="preserve">13th International Conference on Inductive Logic Programming (ILP 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375240v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using simulated annealing in ILP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the induction of different kinds of first-order fuzzy rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Inductive Logic Programming (ILP 2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Conference on Symbolic and Quantitative Approaches to Reasoning and Uncertainty (ECSQARU 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Aalborg, Denmark. pp.370-381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-45062-7_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375238v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the induction of different kinds of first-order fuzzy rules</w:t>
+                <w:t xml:space="preserve">Enriching relational learning with fuzzy predicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Symbolic and Quantitative Approaches to Reasoning and Uncertainty (ECSQARU 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Aalborg, Denmark. pp.370-381, </w:t>
+              <w:t xml:space="preserve">7th European Conference on Principles and Practice of Knowledge Discovery in Databases (PKDD 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Cavtat-Dubrovnik, Croatia. pp.399-410, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-45062-7_30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-39804-2_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373364v1</w:t>
+                <w:t xml:space="preserve">hal-03373379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriching relational learning with fuzzy predicates</w:t>
+                <w:t xml:space="preserve">Learning first order fuzzy logic rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Principles and Practice of Knowledge Discovery in Databases (PKDD 2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Fuzzy Systems Association World Congress (IFSA 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Istanbul, Turkey. pp.702--709, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-44967-1_84⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-39804-2_36⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03373379v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratified induction in possibilistic logic</w:t>
               </w:r>
@@ -7768,777 +7768,865 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo-Muon: Accelerating Orthogonality-Based Optimization with Pre-Conditioning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From SGD to Muon: Adaptive Optimization via Schatten-p Norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Massena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Mamalet</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390446v1</w:t>
+                <w:t xml:space="preserve">hal-05626222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Heterogeneous Multi-dimensional Data : A Comparative Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Claeys</w:t>
+                <w:t xml:space="preserve">Turbo-Muon: Accelerating Orthogonality-Based Optimization with Pre-Conditioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Massena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mamalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374824v1</w:t>
+                <w:t xml:space="preserve">hal-05390446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Flexible Robustness Certificates for Semantic Segmentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Mamalet</w:t>
+                <w:t xml:space="preserve">Generating Heterogeneous Multi-dimensional Data : A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Zaraté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05393092v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual Information Measure for Image Segmentation Using Few Labels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Hugo Sanchez</w:t>
+                <w:t xml:space="preserve">Fast and Flexible Robustness Certificates for Semantic Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Massena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mamalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892004v1</w:t>
+                <w:t xml:space="preserve">hal-05393092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DPWTE: A Deep Learning Approach to Time-to-Event Analysis using a Sparse Weibull Mixture Layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mouysset</w:t>
+                <w:t xml:space="preserve">Mutual Information Measure for Image Segmentation Using Few Labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Hugo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Ortner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263989v1</w:t>
+                <w:t xml:space="preserve">hal-02892004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of conditional mixture Weibull distribution with right-censored data using neural network for time-to-event analysis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DPWTE: A Deep Learning Approach to Time-to-Event Analysis using a Sparse Weibull Mixture Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mouysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Bennis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02483979v1</w:t>
+                <w:t xml:space="preserve">hal-03263989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Shallow to Deep Interactions Between Knowledge Representation, Reasoning and Machine Learning (Kay R. Amel group)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+                <w:t xml:space="preserve">Estimation of conditional mixture Weibull distribution with right-censored data using neural network for time-to-event analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mouysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253808v1</w:t>
+                <w:t xml:space="preserve">hal-02483979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From Shallow to Deep Interactions Between Knowledge Representation, Reasoning and Machine Learning (Kay R. Amel group)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denœux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Learning Disentangled Representations of Satellite Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Hugo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8553,51 +8641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Ortner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8607,165 +8695,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on CIMI Thematic Trimester: Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergos Afantenos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Garivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gerchinovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Loubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche en Informatique de Toulouse. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8912,51 +9000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109206" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900875v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Glaudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pauwels" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ojmo.24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupuy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kivachuk Burd&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Zamo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WAF-D-20-0093.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397244v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.11.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00926435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bounhas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasemi Hamed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mellouli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2013.07.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.01.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-012-0947-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-007-9025-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2007.10.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPWLJ6MB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.20310" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/901DE092FE2599F82F2E6E51EA1E4CF823BC7710/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2007.04.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sudkamp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2006.01.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXWN0GCH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-006-0109-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WCXDQKZ5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936823v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Massena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o And&#233;ol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boissin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Friedrich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883528v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Martin Picard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lafargue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;thune" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prudent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693355v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977272v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Novello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coiffier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3618408.3618504" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872080v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2104.05097" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Sanz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR46437.2021.00057" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Hugo Sanchez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ortner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58542-6_13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01344327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764665" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Bothorel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41939-3_38" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078330v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508244.2508252" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00867875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_18" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938894v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35101-3_51" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346981v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31709-5_3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346982v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938763v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31718-7_43" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351565v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_35" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B36KCFJZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022276v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044369" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22152-1_37" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K5LWLN0K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007527" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022249v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Alonso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tabart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842993.1843034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15951-0_15" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0XSPH0V7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349430v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14746-3_65" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BEBD4557DB7200D74313F541014CE8FC3757FBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166944v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Neswadba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022164v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629835" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437752v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04125-9_42" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LRSCXRK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Raufaste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02906-6_61" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VFB33BSF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353613v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78915-4_11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358862v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2007.4295605" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364213v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364221v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2006.1681908" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364211v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361589v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367394v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2005.1452464" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367398v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369700v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370920v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2004.1375691" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370918v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370917v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30109-7_22" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CN42XBN0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373369v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44967-1_84" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P5709MPT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375240v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavalley" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373364v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45062-7_30" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SVQQPR98-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39804-2_36" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377606v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ijcai.org/Proceedings/05/Papers/post-0373.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390446v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05374824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Corbeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claeys" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393092v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892004v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263989v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Bennis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouysset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483979v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253808v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046537v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155046v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerchinovitz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109206" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900875v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Glaudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pauwels" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ojmo.24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupuy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kivachuk Burd&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Zamo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WAF-D-20-0093.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397244v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.11.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00926435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bounhas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasemi Hamed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mellouli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2013.07.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.01.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-012-0947-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-007-9025-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2007.10.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPWLJ6MB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.20310" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/901DE092FE2599F82F2E6E51EA1E4CF823BC7710/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2007.04.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sudkamp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2006.01.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXWN0GCH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-006-0109-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WCXDQKZ5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936823v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Massena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o And&#233;ol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boissin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Friedrich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883528v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Martin Picard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lafargue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;thune" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prudent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693355v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977272v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Novello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coiffier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3618408.3618504" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872080v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2104.05097" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Sanz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR46437.2021.00057" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Hugo Sanchez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ortner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58542-6_13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01344327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764665" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Bothorel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41939-3_38" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078330v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508244.2508252" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00867875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_18" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938894v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35101-3_51" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346981v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31709-5_3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346982v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938763v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31718-7_43" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351565v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_35" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B36KCFJZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022276v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044369" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22152-1_37" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K5LWLN0K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007527" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349427v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15951-0_15" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0XSPH0V7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349430v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14746-3_65" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BEBD4557DB7200D74313F541014CE8FC3757FBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Alonso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tabart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842993.1843034" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022164v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629835" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04125-9_42" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LRSCXRK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Raufaste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02906-6_61" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VFB33BSF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353613v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166944v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Neswadba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78915-4_11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358862v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2007.4295605" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364213v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364221v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2006.1681908" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364211v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361589v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367394v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2005.1452464" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367398v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369700v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370920v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2004.1375691" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370918v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370917v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30109-7_22" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CN42XBN0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375240v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavalley" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375238v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45062-7_30" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SVQQPR98-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373379v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39804-2_36" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373369v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44967-1_84" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P5709MPT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377606v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ijcai.org/Proceedings/05/Papers/post-0373.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626222v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390446v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05374824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Corbeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claeys" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393092v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892004v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263989v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Bennis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouysset" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483979v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253808v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046537v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155046v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerchinovitz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>