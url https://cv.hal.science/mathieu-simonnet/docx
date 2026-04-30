--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.447916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Simonnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathieu-simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7228-8961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">138790582</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Feasibility of Supervision of Stretching Exercises by a Humanoid Robot Coach for Chronic Low Back Pain: The R-COOL Randomized Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2022/5667223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Map Augmented: Exploring and Learning Maritime Audio-Tactile Maps without Vision: The Issue of Finger or Marker Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (8), pp.66. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti6080066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Applications of Mobile Health Wearable-Based Sleep Monitoring: Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guillodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Baca-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR mHealth and uHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (4), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/10733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Interaction Techniques to Help Blind People Explore Maps on Small Tactile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.27. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti3020027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent home Sensors/Actuators layer for Health &Well-being services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI endorsed transactions on pervasive health and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (11), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.18-7-2017.152900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note théorique : Influences des activités du sujet et des caractéristiques environnementales sur la nature de l’encodage spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (2), pp.227 - 254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration cartographique non visuelle sur tablette tactile multitouch : &amp;quot; la stratégie du piano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Felipe Maximiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Sailors' Spatial Representation Using an On-Board Force Feedback Arm: Two Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eamon Ryall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.6. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/163718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and coordination of spatial frames of reference during the exploration of virtual maps: interest for orientation and mobility of blind people?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vieilledent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/835246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeaTouch: A haptic and auditory maritime environment for non visual cognitive mapping of blind sailors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5756, pp.212-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing tactile maps and haptic digital representations of a maritime environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Jacobson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Impairment and Blindness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (4), pp.222-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand challenges in WaterHCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jane Pell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Oppermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Blythe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '24: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Honolulu HI, United States. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3613904.3642052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides à la navigation pour les marins déficients visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sciences2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPCI Paris, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind sailors & Open-Sea-Marks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the map 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile Fixations: A Behavioral Marker on How People with Visual Impairments Explore Raised-line Graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2021: Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, May 2021, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411764.3445578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour un robot dans la relation médecin-patient ? Valeur perçue d’un robot coach en rééducation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile Human Drone Interface for End-Users and Qualified Pilots Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Human-Drone Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale de l'Aviation Civile [ENAC], May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime Buoyage on 3D-Printed Tactile Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducruix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 20th International ACM SIGACCESS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Galway, Ireland. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234695.3241007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité des objets connectés pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gourvennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDS 2016 : Extraction, Modélisation, Gestion de Connaissance dans le domaine de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Alès, France. pp.978-2-35671-514-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suicide Sleep Monitoring (SSleeM): a feasibility and acceptability study of a wearable sleep tracking monitoring device in suicide attempters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guillodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Berrouiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSSB 2016 : 16th European Symposium on Suicide and Suicidal behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oviedo, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected heart rate sensors to monitor sleep quality: Electrodes, Chestbelt and smartwatch users acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gourvennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHASE 2016 : IEEE First Conference on Connected Health: Applications, Systems and Engineering Technologies, IEEE Computer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, Dc, États-Unis. pp.344 - 345, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CHASE.2016.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heart rate sensors acceptability: data reliability vs. ease of use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gourvennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Body Sensor Networks Conference (BSN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, CA, United States. pp.94 - 98, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BSN.2016.7516239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward E-Health Applications for Suicide Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Berrouiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Baca-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHASE 2016 : IEEE First Conference on Connected Health: Applications, Systems and Engineering Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, United States. pp.346 - 347, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CHASE.2016.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les cartes nous mènent à bon port : Du papier au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPEA 2015 : 51 ème journée pédagogique : Education Connectée et déficience visuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'exploration interactives non visuelles pour les cartes géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoTablet, une application cartographique pour les personnes déficientes visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Felipe Maximiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'interaction non-visuelles sur tablettes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSHEA INTERNATIONAL CONFERENCE Sensory issues and Disability - Touch to learn, touch to communicate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'interaction non-visuelles sur tablettes numériques : impact sur l'exploration haptique et la mémorisation (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensorialité et Handicap : Toucher pour apprendre, toucher pour communiquer (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité des objets connectés pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gourvennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Dray et Sylvie Ranwez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction, modélisation, gestion de connaissances dans le domaine de la santé et du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2018, 9782356715142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative D-Skills Training Models for Higher and Vocational Education &amp; Training Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhal Alnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 2, IMT ATLANTIQUE; Lab-STICC. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reinforcing Decision Making Skills of Higher and Vocational Education and Training Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alnasser Manhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cook Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flannagan Bryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Katie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 1, IMT Atlantique; Lab-STICC. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la réalité virtuelle pour la coordination des référentiels spatiaux chez les aveugles : SeaTouch, un logiciel de navigation haptique et auditif pour la préparation d'itinéraire à la voile par les marins non-voyants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Bretagne occidentale - Brest, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00437301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.447916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Simonnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathieu-simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7228-8961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">138790582</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Feasibility of Supervision of Stretching Exercises by a Humanoid Robot Coach for Chronic Low Back Pain: The R-COOL Randomized Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2022/5667223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Map Augmented: Exploring and Learning Maritime Audio-Tactile Maps without Vision: The Issue of Finger or Marker Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (8), pp.66. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti6080066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Applications of Mobile Health Wearable-Based Sleep Monitoring: Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guillodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Baca-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR mHealth and uHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (4), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/10733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Interaction Techniques to Help Blind People Explore Maps on Small Tactile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.27. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti3020027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent home Sensors/Actuators layer for Health &Well-being services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI endorsed transactions on pervasive health and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (11), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.18-7-2017.152900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note théorique : Influences des activités du sujet et des caractéristiques environnementales sur la nature de l’encodage spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (2), pp.227 - 254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Sailors' Spatial Representation Using an On-Board Force Feedback Arm: Two Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eamon Ryall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.6. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/163718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration cartographique non visuelle sur tablette tactile multitouch : &amp;quot; la stratégie du piano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Felipe Maximiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and coordination of spatial frames of reference during the exploration of virtual maps: interest for orientation and mobility of blind people?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vieilledent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/835246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeaTouch: A haptic and auditory maritime environment for non visual cognitive mapping of blind sailors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5756, pp.212-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing tactile maps and haptic digital representations of a maritime environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Jacobson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Impairment and Blindness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (4), pp.222-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand challenges in WaterHCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jane Pell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Oppermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Blythe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '24: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Honolulu HI, United States. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3613904.3642052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides à la navigation pour les marins déficients visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sciences2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPCI Paris, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind sailors & Open-Sea-Marks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the map 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile Fixations: A Behavioral Marker on How People with Visual Impairments Explore Raised-line Graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2021: Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, May 2021, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411764.3445578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour un robot dans la relation médecin-patient ? Valeur perçue d’un robot coach en rééducation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile Human Drone Interface for End-Users and Qualified Pilots Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Human-Drone Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale de l'Aviation Civile [ENAC], May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime Buoyage on 3D-Printed Tactile Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducruix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 20th International ACM SIGACCESS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Galway, Ireland. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234695.3241007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité des objets connectés pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gourvennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDS 2016 : Extraction, Modélisation, Gestion de Connaissance dans le domaine de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Alès, France. pp.978-2-35671-514-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suicide Sleep Monitoring (SSleeM): a feasibility and acceptability study of a wearable sleep tracking monitoring device in suicide attempters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guillodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Berrouiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSSB 2016 : 16th European Symposium on Suicide and Suicidal behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oviedo, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected heart rate sensors to monitor sleep quality: Electrodes, Chestbelt and smartwatch users acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gourvennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHASE 2016 : IEEE First Conference on Connected Health: Applications, Systems and Engineering Technologies, IEEE Computer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, Dc, États-Unis. pp.344 - 345, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CHASE.2016.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heart rate sensors acceptability: data reliability vs. ease of use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gourvennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Body Sensor Networks Conference (BSN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, CA, United States. pp.94 - 98, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BSN.2016.7516239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward E-Health Applications for Suicide Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Berrouiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Baca-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHASE 2016 : IEEE First Conference on Connected Health: Applications, Systems and Engineering Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, United States. pp.346 - 347, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CHASE.2016.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les cartes nous mènent à bon port : Du papier au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPEA 2015 : 51 ème journée pédagogique : Education Connectée et déficience visuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'exploration interactives non visuelles pour les cartes géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoTablet, une application cartographique pour les personnes déficientes visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Felipe Maximiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'interaction non-visuelles sur tablettes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSHEA INTERNATIONAL CONFERENCE Sensory issues and Disability - Touch to learn, touch to communicate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'interaction non-visuelles sur tablettes numériques : impact sur l'exploration haptique et la mémorisation (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensorialité et Handicap : Toucher pour apprendre, toucher pour communiquer (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité des objets connectés pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gourvennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Dray et Sylvie Ranwez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction, modélisation, gestion de connaissances dans le domaine de la santé et du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2018, 9782356715142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative D-Skills Training Models for Higher and Vocational Education &amp; Training Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhal Alnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 2, IMT ATLANTIQUE; Lab-STICC. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reinforcing Decision Making Skills of Higher and Vocational Education and Training Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alnasser Manhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cook Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flannagan Bryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Katie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 1, IMT Atlantique; Lab-STICC. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la réalité virtuelle pour la coordination des référentiels spatiaux chez les aveugles : SeaTouch, un logiciel de navigation haptique et auditif pour la préparation d'itinéraire à la voile par les marins non-voyants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Bretagne occidentale - Brest, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00437301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD116204"/>
+    <w:nsid w:val="31B10092"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-simonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7228-8961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138790582" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/5667223" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti6080066" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02534445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillodo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baca-Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10733" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02106469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3020027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.18-7-2017.152900" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vieilledent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Maximiano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamon Ryall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/163718" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732470v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/835246" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Jacobson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05485970v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montoya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Pell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Oppermann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blythe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03691675v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixing Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bardot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445578" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Legras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01907640v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morvan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducruix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grancher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234695.3241007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gourvennec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359229v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2016.38" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359076v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BSN.2016.7516239" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355330v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2016.37" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370019v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jonin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302385v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159053v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnasser Manhal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cook Sandra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flannagan Bryan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Katie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00437301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-simonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7228-8961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138790582" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/5667223" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti6080066" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02534445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillodo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baca-Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10733" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02106469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3020027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.18-7-2017.152900" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vieilledent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamon Ryall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/163718" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807550v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Maximiano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732470v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/835246" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Jacobson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05485970v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montoya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Pell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Oppermann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blythe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03691675v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixing Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bardot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445578" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Legras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01907640v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morvan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducruix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grancher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234695.3241007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gourvennec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359229v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2016.38" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359076v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BSN.2016.7516239" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355330v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2016.37" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370019v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jonin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302385v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159053v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnasser Manhal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cook Sandra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flannagan Bryan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Katie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00437301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>