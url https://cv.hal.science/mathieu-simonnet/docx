--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.447916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Simonnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathieu-simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7228-8961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">138790582</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Feasibility of Supervision of Stretching Exercises by a Humanoid Robot Coach for Chronic Low Back Pain: The R-COOL Randomized Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2022/5667223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Map Augmented: Exploring and Learning Maritime Audio-Tactile Maps without Vision: The Issue of Finger or Marker Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (8), pp.66. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti6080066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Applications of Mobile Health Wearable-Based Sleep Monitoring: Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guillodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Baca-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR mHealth and uHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (4), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/10733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Interaction Techniques to Help Blind People Explore Maps on Small Tactile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.27. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti3020027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent home Sensors/Actuators layer for Health &Well-being services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI endorsed transactions on pervasive health and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (11), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.18-7-2017.152900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note théorique : Influences des activités du sujet et des caractéristiques environnementales sur la nature de l’encodage spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (2), pp.227 - 254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Sailors' Spatial Representation Using an On-Board Force Feedback Arm: Two Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eamon Ryall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.6. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/163718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration cartographique non visuelle sur tablette tactile multitouch : &amp;quot; la stratégie du piano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Felipe Maximiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and coordination of spatial frames of reference during the exploration of virtual maps: interest for orientation and mobility of blind people?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vieilledent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/835246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeaTouch: A haptic and auditory maritime environment for non visual cognitive mapping of blind sailors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5756, pp.212-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing tactile maps and haptic digital representations of a maritime environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Jacobson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Impairment and Blindness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (4), pp.222-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand challenges in WaterHCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jane Pell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Oppermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Blythe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '24: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Honolulu HI, United States. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3613904.3642052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides à la navigation pour les marins déficients visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sciences2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPCI Paris, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind sailors & Open-Sea-Marks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the map 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile Fixations: A Behavioral Marker on How People with Visual Impairments Explore Raised-line Graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2021: Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, May 2021, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411764.3445578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour un robot dans la relation médecin-patient ? Valeur perçue d’un robot coach en rééducation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile Human Drone Interface for End-Users and Qualified Pilots Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Human-Drone Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale de l'Aviation Civile [ENAC], May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime Buoyage on 3D-Printed Tactile Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducruix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 20th International ACM SIGACCESS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Galway, Ireland. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234695.3241007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité des objets connectés pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gourvennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDS 2016 : Extraction, Modélisation, Gestion de Connaissance dans le domaine de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Alès, France. pp.978-2-35671-514-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suicide Sleep Monitoring (SSleeM): a feasibility and acceptability study of a wearable sleep tracking monitoring device in suicide attempters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guillodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Berrouiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSSB 2016 : 16th European Symposium on Suicide and Suicidal behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oviedo, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected heart rate sensors to monitor sleep quality: Electrodes, Chestbelt and smartwatch users acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gourvennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHASE 2016 : IEEE First Conference on Connected Health: Applications, Systems and Engineering Technologies, IEEE Computer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, Dc, États-Unis. pp.344 - 345, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CHASE.2016.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heart rate sensors acceptability: data reliability vs. ease of use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gourvennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Body Sensor Networks Conference (BSN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, CA, United States. pp.94 - 98, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BSN.2016.7516239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward E-Health Applications for Suicide Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Berrouiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Baca-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHASE 2016 : IEEE First Conference on Connected Health: Applications, Systems and Engineering Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, United States. pp.346 - 347, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CHASE.2016.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les cartes nous mènent à bon port : Du papier au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPEA 2015 : 51 ème journée pédagogique : Education Connectée et déficience visuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'exploration interactives non visuelles pour les cartes géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoTablet, une application cartographique pour les personnes déficientes visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Felipe Maximiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'interaction non-visuelles sur tablettes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSHEA INTERNATIONAL CONFERENCE Sensory issues and Disability - Touch to learn, touch to communicate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'interaction non-visuelles sur tablettes numériques : impact sur l'exploration haptique et la mémorisation (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensorialité et Handicap : Toucher pour apprendre, toucher pour communiquer (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité des objets connectés pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gourvennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Dray et Sylvie Ranwez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction, modélisation, gestion de connaissances dans le domaine de la santé et du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2018, 9782356715142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative D-Skills Training Models for Higher and Vocational Education &amp; Training Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhal Alnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 2, IMT ATLANTIQUE; Lab-STICC. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reinforcing Decision Making Skills of Higher and Vocational Education and Training Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alnasser Manhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cook Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flannagan Bryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Katie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 1, IMT Atlantique; Lab-STICC. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la réalité virtuelle pour la coordination des référentiels spatiaux chez les aveugles : SeaTouch, un logiciel de navigation haptique et auditif pour la préparation d'itinéraire à la voile par les marins non-voyants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Bretagne occidentale - Brest, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00437301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.447916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Simonnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathieu-simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7228-8961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">138790582</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Feasibility of Supervision of Stretching Exercises by a Humanoid Robot Coach for Chronic Low Back Pain: The R-COOL Randomized Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2022/5667223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Map Augmented: Exploring and Learning Maritime Audio-Tactile Maps without Vision: The Issue of Finger or Marker Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (8), pp.66. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti6080066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Applications of Mobile Health Wearable-Based Sleep Monitoring: Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guillodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Baca-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR mHealth and uHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (4), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/10733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Interaction Techniques to Help Blind People Explore Maps on Small Tactile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.27. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti3020027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent home Sensors/Actuators layer for Health &Well-being services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kerdreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI endorsed transactions on pervasive health and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (11), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.18-7-2017.152900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note théorique : Influences des activités du sujet et des caractéristiques environnementales sur la nature de l’encodage spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (2), pp.227 - 254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration cartographique non visuelle sur tablette tactile multitouch : &amp;quot; la stratégie du piano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Felipe Maximiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Sailors' Spatial Representation Using an On-Board Force Feedback Arm: Two Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eamon Ryall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.6. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/163718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and coordination of spatial frames of reference during the exploration of virtual maps: interest for orientation and mobility of blind people?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vieilledent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/835246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeaTouch: A haptic and auditory maritime environment for non visual cognitive mapping of blind sailors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5756, pp.212-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing tactile maps and haptic digital representations of a maritime environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Jacobson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Impairment and Blindness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (4), pp.222-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand challenges in WaterHCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jane Pell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Oppermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Blythe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '24: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Honolulu HI, United States. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3613904.3642052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides à la navigation pour les marins déficients visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sciences2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPCI Paris, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind sailors & Open-Sea-Marks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the map 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile Fixations: A Behavioral Marker on How People with Visual Impairments Explore Raised-line Graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2021: Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, May 2021, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411764.3445578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour un robot dans la relation médecin-patient ? Valeur perçue d’un robot coach en rééducation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile Human Drone Interface for End-Users and Qualified Pilots Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Human-Drone Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale de l'Aviation Civile [ENAC], May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime Buoyage on 3D-Printed Tactile Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducruix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 20th International ACM SIGACCESS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Galway, Ireland. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234695.3241007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité des objets connectés pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gourvennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDS 2016 : Extraction, Modélisation, Gestion de Connaissance dans le domaine de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Alès, France. pp.978-2-35671-514-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suicide Sleep Monitoring (SSleeM): a feasibility and acceptability study of a wearable sleep tracking monitoring device in suicide attempters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Guillodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Berrouiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSSB 2016 : 16th European Symposium on Suicide and Suicidal behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oviedo, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heart rate sensors acceptability: data reliability vs. ease of use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gourvennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Body Sensor Networks Conference (BSN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, CA, United States. pp.94 - 98, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BSN.2016.7516239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected heart rate sensors to monitor sleep quality: Electrodes, Chestbelt and smartwatch users acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gourvennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHASE 2016 : IEEE First Conference on Connected Health: Applications, Systems and Engineering Technologies, IEEE Computer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, Dc, États-Unis. pp.344 - 345, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CHASE.2016.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward E-Health Applications for Suicide Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Berrouiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Baca-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHASE 2016 : IEEE First Conference on Connected Health: Applications, Systems and Engineering Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, United States. pp.346 - 347, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CHASE.2016.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les cartes nous mènent à bon port : Du papier au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPEA 2015 : 51 ème journée pédagogique : Education Connectée et déficience visuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'exploration interactives non visuelles pour les cartes géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoTablet, une application cartographique pour les personnes déficientes visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Felipe Maximiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'interaction non-visuelles sur tablettes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSHEA INTERNATIONAL CONFERENCE Sensory issues and Disability - Touch to learn, touch to communicate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'interaction non-visuelles sur tablettes numériques : impact sur l'exploration haptique et la mémorisation (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensorialité et Handicap : Toucher pour apprendre, toucher pour communiquer (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité des objets connectés pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gourvennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Dray et Sylvie Ranwez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction, modélisation, gestion de connaissances dans le domaine de la santé et du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2018, 9782356715142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative D-Skills Training Models for Higher and Vocational Education &amp; Training Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhal Alnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaultier Lebris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 2, IMT ATLANTIQUE; Lab-STICC. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reinforcing Decision Making Skills of Higher and Vocational Education and Training Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Rouvrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alnasser Manhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cook Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flannagan Bryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Katie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Output 1, IMT Atlantique; Lab-STICC. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la réalité virtuelle pour la coordination des référentiels spatiaux chez les aveugles : SeaTouch, un logiciel de navigation haptique et auditif pour la préparation d'itinéraire à la voile par les marins non-voyants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Bretagne occidentale - Brest, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00437301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31B10092"/>
+    <w:nsid w:val="9C2207C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-simonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7228-8961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138790582" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/5667223" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti6080066" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02534445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillodo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baca-Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10733" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02106469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3020027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.18-7-2017.152900" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vieilledent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamon Ryall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/163718" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807550v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Maximiano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732470v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/835246" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Jacobson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05485970v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montoya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Pell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Oppermann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blythe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03691675v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixing Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bardot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445578" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Legras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01907640v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morvan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducruix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grancher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234695.3241007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gourvennec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359229v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2016.38" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359076v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BSN.2016.7516239" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355330v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2016.37" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370019v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jonin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302385v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159053v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnasser Manhal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cook Sandra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flannagan Bryan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Katie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00437301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-simonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7228-8961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138790582" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/5667223" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti6080066" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02534445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillodo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baca-Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10733" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02106469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3020027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kerdreux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.18-7-2017.152900" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vieilledent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Maximiano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamon Ryall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/163718" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732470v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/835246" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Jacobson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05485970v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Montoya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Pell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Oppermann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blythe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03691675v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixing Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bardot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445578" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Legras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01907640v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morvan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducruix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grancher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234695.3241007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gourvennec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BSN.2016.7516239" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2016.38" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355330v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2016.37" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370019v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jonin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302385v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159053v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727536v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnasser Manhal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cook Sandra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flannagan Bryan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Katie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00437301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>