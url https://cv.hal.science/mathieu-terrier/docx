--- v0 (2026-03-07)
+++ v1 (2026-04-15)
@@ -66,2143 +66,3789 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Muḥammad des sources shi’ites imâmites, entre historiographie et historiosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mahomet des historiens, dir. Muhammad Ali Amir-Moezzi et John Tolan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cerf, pp.703-742, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les imams et le monde imaginal (‘ālam al-mithāl). Sur un corpus de hadiths imamites anciens et leur usage philosophique tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Orkhan Mir-Kasimov et Mathieu Terrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la lettre à l’esprit. Travaux en hommage à Mohammad Ali Amir-Moezzi / From the Letter to the Spirit: Studies in Honor of Mohammad Ali Amir-Moezzi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.541-568, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abū l-Ḥasan al-ʿĀmilī l-Iṣfahānī</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">George Tamer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qurʾānic Hermeneutics from the 13th to the 19th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.351-366, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111320083-020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La refondation de la science divine dans le shī‘isme imâmite en temps d’occultation de l’imâm. Sur l’œuvre de Ḥaydar Āmulī (m. après 787/1385)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Boulnois, Sylvio De Franceschi et Philippe Hoffmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaître Dieu. Métamorphoses de la théologie comme science dans les religions monothéistes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, 2024, 978-2-503-61198-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahāʾ ad-Dīn al-Lāhījī</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">George Tamer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qurʾānic Hermeneutics from the 13th to the 19th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.319-336, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111320083-018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayyid Ḥaydar al-Āmulī</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">George Tamer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qurʾānic Hermeneutics from the 13th to the 19th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.213-232, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111320083-012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des mauvais et des bons compagnons du prophète Muḥammad dans l’historiographie et l’historiosophie shi’ites duodécimaines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Emmanuel Dupont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orientalia Antiqua et Nova, vol. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, L'Erma di Bretschneider, pp.397-421, 2024, 9788891331731</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Symphonia of Shi’ism, Philosophy and Sufism of the Late Safavid Period: Quṭb al-Dīn Ashkivarī’s Epistle on the Imaginal World (written in 10771667)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Renaissance of Shi’i Islam: facets of thought and practice, éd. J. Esots and F. Daftary, London, Bloomsburry, 2022, p. 341-368.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les origines du Coran entre herméneutique et histoire : aperçu sur cinquante ans de recherches islamologiques au CERL/LEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvio De Franceschi; Daniel-Odon Hurel; Brigitte Tambrun. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dieu un : Problèmes et méthodes d’histoire des monothéismes. Cinquante ans de recherches françaises (1970-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.345-369, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sufi hierarchies of the worlds or levels of existence: Mulk, malakūt, jabarūt, and related concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexander Knysh and Christian Lange (ed.), Sufi Cosmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.277-298, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004392618_015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire meurtrie et discours meurtrier : remarques sur le jihâd et l’apocalypse dans la tradition chiite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Béatrice Turpin, Gabriela Patino-Lakatos et Laurence Aubry (éd.), Les discours meurtriers aujourd’hui (colloque de Cerisy), Bruxelles, Peter Lang, 2022, p. 43-58.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La notion de sagesse (ḥikma) et la figure du sage (ḥakīm) dans la philosophie shi’ite iranienne du XVIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arnaud Pelletier (éd.), Sapience. Des transformations de la sagesse dans la philosophie moderne. Paris, Vrin, coll. Annales de l’institut de philosophie de l’université de Bruxelles, 2021 (parution 2022), p. 127-143.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Prophet Muḥammad in Imāmī Shīʿism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Presence of the Prophet in Early Modern and Contemporary Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, pp.273-298, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004466739_012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03502419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« New Perspectives on Imami Shi'i-Sufi Relations in the Modern and Pre-Modern Periods »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Denis Hermann et Mathieu Terrier (éds.), Shi'i Islam and Sufism. Classical Views and Modern Perspectives, I.B Tauris &amp; Institute of Ismaili Studies (Shi'i Heritage Studies, vol. 7), Londres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-24, 2020, 9780755602315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’ésotérisme shi’ite à la philosophie shi’ite. Mullā Ṣadrā, Mīr Dāmād et la question du badā’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison et quête de la sagesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 188, Brepols Publishers, pp.507-550, 2020, Bibliothèque de l'Ecole des Hautes Etudes, Sciences Religieuses, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.BEHE-EB.5.123378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03502418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence de 'Alî dans la philosophie islamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mohammad Ali Amir-Moezzi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ali, le secret bien gardé.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, 2020, 9782271124975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Defence of Sufism among Twelver Shi‘i Scholars of Early Modern and Modern Times: Topics and Arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D. Hermann et M. Terrier (eds.), Shiʿi Islam and Sufism: Classical Views and Modern Perspectives, I.B.Tauris in association with the Institute of Ismaili Studies, Londres, 2020, p. 27-63.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvement de traduction gréco-arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Houari Touati (dir.), Encyclopédie de l'humanisme méditerranéen, Brill online: https://www.encyclopedie-humanisme.com/?Mouvement-de-traduction-greco-arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Rétribution finale en islam : discussions sur l’imputation des actes et la perpétuité des peines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David HAMIDOVIC, Apolline THROMAS et Matteo SILVESTRINI (dir.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retribution’ in Jewish and Christian Writings: a Concept in Debate,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohr Siebeck, p. 123-148, 2019, Wissenschaftliche Untersuchungen zum Neuen Testament</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Boulluec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roessli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Azria; Danièle Hervieu-Léger; Dominique Iogna-Prat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des faits religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, p. 504-518, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Wisdom of God and the Tragedy of History: the Concept of Appearance (badā’) in Mīr Dāmād’s Lantern of Brightness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saiyad Nizamuddin AHMAD et Sajjad H. RIZVI (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy and the Intellectual Life in Shī‘ah Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 94-134, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérésie et syncrétisme en islam : le spectre des dahriyya (« les partisans du temps illimité ») et ses avatars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orientalia Antiqua et Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.447-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1875-3922_q3_eqsim_00189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amour de l'imām dans le shi'isme duodécimain : une voie de salut non sans péril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religiologiques : sciences humaines et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44, pp.165-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04311036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néoplatonisme et gnose shî'ite imamite: l'Intellect premier et l'Âme universelle chez Sayyid Haydar Âmulî (VIIIème-XIVème siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia graeco-arabica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, L’influence du néoplatonisme sur les trois monothéismes au Moyen Âge, 12, pp.157-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12871/978883339747410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie shiʿite face au problème du mal : essais de théodicée chez Mīr Dāmād (m. 1040/1631) et deux de ses élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oriens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (3-4), pp.269-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18778372-12340006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03502414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles recherches interdisciplinaires sur la ziyāra, doctrines et pratiques. Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Islamica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116 (2), pp.237-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19585705-12341447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03502417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Challenge of Evil in Islamic Thought: A Brief Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajjad Rizvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oriens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (3-4), pp.173-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18778372-12340009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03502415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense philosophique de la prière votive (duʿāʾ) et de la visite pieuse (ziyāra), d’Ibn Sīnā à la renaissance safavide (XIe/XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Islamica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116 (2), pp.304-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19585705-12341443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03502416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu: Mohammad Ali Amir-Moezzi, La preuve de Dieu. La mystique shiʿite à travers l’œuvre d’al-Kulaynî, IXe-Xe siècle, Les éditions du Cerf (« Islam – Nouvelles approches »), Paris, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Islamica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu: Pierre Lory, La dignité de l’homme, face aux anges, aux animaux et aux djinns, Paris, Albin Michel, 2018.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Islamica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tombe comme isthme (barzakh) entre les vivants et les morts : points de vue croisés du soufisme et du shī‘isme imāmite (al-Ghazālī et al-Fayḍ al-Kāshānī)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146(2-2019), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.13421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02585982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cimetières et tombes dans les mondes musulmans à la croisée des enjeux religieux, politiques et mémoriels : une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Parsapajouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146(2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.13404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure de Pythagore comme maître d’ésotérisme et de théologie monothéiste dans la philosophie islamique du XIe/XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.10218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tombe comme isthme (barzakh) entre les vivants et les morts :points de vue croisés du soufisme et du shī‘isme imāmite (al-Ghazālī et al-Fayḍ al-Kāshānī)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.13421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des juifs et des chrétiens dans l’historiosophie du šī‘isme imamite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIDEO - Mélanges de l'Institut Dominicain d'Etudes Orientales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.181-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noms divins et hommes divins dans la gnose shî'ite imâmite (VIIIe/XIVe - XIe/XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de théologie et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences politiques, écritures canoniques et évolutions doctrinales en islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jerusalem Studies in Arabic and Islam (JSAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Âmilî, Abû l-Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'interprétation. Dictionnaire des auteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.27-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydar Âmulî</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'interprétation. Dictionnaire des auteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.187-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corbin, Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'interprétation. Dictionnaire des auteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.102-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Parsapajouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.483-491</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthologie bilingue de la philosophie en Islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fârès Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le guide du monde imaginal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols. Brepols Publishers, 198, 2023, Bibliothèque de l'Ecole des Hautes Etudes, Sciences Religieuses, Mohammad ali Amir-Moezzi, 9782503606439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.BEHE-EB.5.133876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04337745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(éds.), Shi'i Islam and Sufism. Classical Views and Modern Perspectives, Londres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I.B. Tauris &amp; Institute of Ismaili Studies (Shi'i Heritage Series, vol. 7),. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666978v1</w:t>
-              </w:r>
-[...1556 lines deleted...]
-                <w:t xml:space="preserve">hal-02532754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle des conférences de l'IISMM : L'écologie en Islam : traditions séculaires et défis contemporains - « L'animal dans les textes arabes médiévaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meyssa Ben Saâd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle des conférences de l'IISMM : La langue arabe, entre sacré et profane - « La diglossie arabe-persan dans la philosophie islamique, d'Avicenne à l'école d'Ispahan »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ruscio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle des conférences publiques de l'IISMM : &amp;quot;Les contre-pouvoirs dans les régimes à référence musulmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ruscio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2212,1812 +3858,524 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necessity of divine grace and powerlessness of the Imam: a Shi’i-Mu‘tazili apology for Imam ‘Alī by Sayyid Ḥaydar Āmulī</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shi’i Encounters with the Mu‘tazila</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maria De Cillis (IISL); Daniel De Smet (CNRS); Gurdofarid Miskinzoda (IISL), Nov 2023, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04320476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles approches du hadith shi'ite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles approches du hadith shi'ite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mathieu Terrier, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04342789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The revival of Twelver Shi‘i Tafsīr in early modern and modern times : three case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Islamic History and Thought Lecture Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fârès Gillon (Institute of Ismaili Studies), Nov 2020, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04320462v1</w:t>
-              </w:r>
-[...1172 lines deleted...]
-                <w:t xml:space="preserve">hal-01526928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Problem of Evil in Islamic Thought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajjad Rizvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oriens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3-4 (49), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04343755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles recherches interdisciplinaires sur la ziyāra, doctrines et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Islamica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (116), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04343751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cimetières et tombes dans les mondes musulmans : à la croisée des enjeux religieux, politiques et mémoriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Parsapajouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 146(2-2019), 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remmm.12590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695938v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-04336024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4164,51 +4522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#226;r&#232;s Gillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Terrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04337745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.133876" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02666978v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hermann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860099v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111320083-018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860096v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111320083-012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111320083-020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311068v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092969v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004392618_015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915233v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504888v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502419v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004466739_012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088816v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926156v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02667053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.123378" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Boulluec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roessli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte S&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532754v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04905246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyssa Ben Sa&#226;d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04645757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03457919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04342789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12871/978883339747410" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502414v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18778372-12340006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19585705-12341447" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502415v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Rizvi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18778372-12340009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19585705-12341443" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.13421" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696158v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Parsapajouh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.13404" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10218" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512768v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02695938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.12590" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Terrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542939v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111320083-020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860080v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860099v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111320083-018" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111320083-012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004392618_015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504888v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004466739_012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02667053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hermann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.123378" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532928v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Boulluec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roessli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte S&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1875-3922_q3_eqsim_00189" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12871/978883339747410" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18778372-12340006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19585705-12341447" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502415v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Rizvi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18778372-12340009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19585705-12341443" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088821v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.13421" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Parsapajouh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.13404" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586016v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10218" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543150v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#226;r&#232;s Gillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04337745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.133876" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02666978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04905246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyssa Ben Sa&#226;d" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04645757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03457919v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04342789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343751v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02695938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.12590" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>