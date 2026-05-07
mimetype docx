--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -242,639 +242,639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abū l-Ḥasan al-ʿĀmilī l-Iṣfahānī</w:t>
+                <w:t xml:space="preserve">La refondation de la science divine dans le shī‘isme imâmite en temps d’occultation de l’imâm. Sur l’œuvre de Ḥaydar Āmulī (m. après 787/1385)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Boulnois, Sylvio De Franceschi et Philippe Hoffmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaître Dieu. Métamorphoses de la théologie comme science dans les religions monothéistes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, 2024, 978-2-503-61198-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahāʾ ad-Dīn al-Lāhījī</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">George Tamer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qurʾānic Hermeneutics from the 13th to the 19th Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Gruyter, pp.351-366, 2024, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, De Gruyter, pp.319-336, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111320083-018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783111320083-020⟩</w:t>
-[...91 lines deleted...]
-                <w:t xml:space="preserve">halshs-04860080v1</w:t>
+                <w:t xml:space="preserve">halshs-04860099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahāʾ ad-Dīn al-Lāhījī</w:t>
+                <w:t xml:space="preserve">Sayyid Ḥaydar al-Āmulī</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">George Tamer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qurʾānic Hermeneutics from the 13th to the 19th Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Gruyter, pp.319-336, 2024, </w:t>
+              <w:t xml:space="preserve">, De Gruyter, pp.213-232, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783111320083-018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/9783111320083-012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04860099v1</w:t>
+                <w:t xml:space="preserve">halshs-04860096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayyid Ḥaydar al-Āmulī</w:t>
+                <w:t xml:space="preserve">« Des mauvais et des bons compagnons du prophète Muḥammad dans l’historiographie et l’historiosophie shi’ites duodécimaines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Emmanuel Dupont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orientalia Antiqua et Nova, vol. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, L'Erma di Bretschneider, pp.397-421, 2024, 9788891331731</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abū l-Ḥasan al-ʿĀmilī l-Iṣfahānī</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">George Tamer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qurʾānic Hermeneutics from the 13th to the 19th Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Gruyter, pp.213-232, 2024, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, De Gruyter, pp.351-366, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111320083-020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783111320083-012⟩</w:t>
-[...63 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-04860100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sufi hierarchies of the worlds or levels of existence: Mulk, malakūt, jabarūt, and related concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orientalia Antiqua et Nova, vol. 1</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alexander Knysh and Christian Lange (ed.), Sufi Cosmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.277-298, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004392618_015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les origines du Coran entre herméneutique et histoire : aperçu sur cinquante ans de recherches islamologiques au CERL/LEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvio De Franceschi; Daniel-Odon Hurel; Brigitte Tambrun. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dieu un : Problèmes et méthodes d’histoire des monothéismes. Cinquante ans de recherches françaises (1970-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.345-369, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Symphonia of Shi’ism, Philosophy and Sufism of the Late Safavid Period: Quṭb al-Dīn Ashkivarī’s Epistle on the Imaginal World (written in 10771667)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Renaissance of Shi’i Islam: facets of thought and practice, éd. J. Esots and F. Daftary, London, Bloomsburry, 2022, p. 341-368.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928540v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-03092969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire meurtrie et discours meurtrier : remarques sur le jihâd et l’apocalypse dans la tradition chiite</w:t>
               </w:r>
@@ -1070,583 +1070,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03502419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La présence de 'Alî dans la philosophie islamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mohammad Ali Amir-Moezzi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ali, le secret bien gardé.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, 2020, 9782271124975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Defence of Sufism among Twelver Shi‘i Scholars of Early Modern and Modern Times: Topics and Arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D. Hermann et M. Terrier (eds.), Shiʿi Islam and Sufism: Classical Views and Modern Perspectives, I.B.Tauris in association with the Institute of Ismaili Studies, Londres, 2020, p. 27-63.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvement de traduction gréco-arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Houari Touati (dir.), Encyclopédie de l'humanisme méditerranéen, Brill online: https://www.encyclopedie-humanisme.com/?Mouvement-de-traduction-greco-arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« New Perspectives on Imami Shi'i-Sufi Relations in the Modern and Pre-Modern Periods »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Denis Hermann et Mathieu Terrier (éds.), Shi'i Islam and Sufism. Classical Views and Modern Perspectives, I.B Tauris &amp; Institute of Ismaili Studies (Shi'i Heritage Studies, vol. 7), Londres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-24, 2020, 9780755602315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’ésotérisme shi’ite à la philosophie shi’ite. Mullā Ṣadrā, Mīr Dāmād et la question du badā’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison et quête de la sagesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 188, Brepols Publishers, pp.507-550, 2020, Bibliothèque de l'Ecole des Hautes Etudes, Sciences Religieuses, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.BEHE-EB.5.123378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03502418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Mohammad Ali Amir-Moezzi. </w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Boulluec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roessli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Azria; Danièle Hervieu-Léger; Dominique Iogna-Prat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ali, le secret bien gardé.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, 2020, 9782271124975</w:t>
+              <w:t xml:space="preserve">Dictionnaire des faits religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, p. 504-518, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Rétribution finale en islam : discussions sur l’imputation des actes et la perpétuité des peines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David HAMIDOVIC, Apolline THROMAS et Matteo SILVESTRINI (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retribution’ in Jewish and Christian Writings: a Concept in Debate,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mohr Siebeck, p. 123-148, 2019, Wissenschaftliche Untersuchungen zum Neuen Testament</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532928v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-02926210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Wisdom of God and the Tragedy of History: the Concept of Appearance (badā’) in Mīr Dāmād’s Lantern of Brightness</w:t>
               </w:r>
@@ -2744,165 +2744,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03092563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Noms divins et hommes divins dans la gnose shî'ite imâmite (VIIIe/XIVe - XIe/XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de théologie et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle des juifs et des chrétiens dans l’historiosophie du šī‘isme imamite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIDEO - Mélanges de l'Institut Dominicain d'Etudes Orientales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33, pp.181-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512768v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03088809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences politiques, écritures canoniques et évolutions doctrinales en islam</w:t>
               </w:r>
@@ -3456,51 +3456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(éds.), Shi'i Islam and Sufism. Classical Views and Modern Perspectives, Londres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4522,51 +4522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Terrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542939v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111320083-020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860080v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860099v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111320083-018" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111320083-012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004392618_015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504888v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004466739_012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02667053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hermann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.123378" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532928v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Boulluec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roessli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte S&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1875-3922_q3_eqsim_00189" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12871/978883339747410" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18778372-12340006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19585705-12341447" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502415v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Rizvi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18778372-12340009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19585705-12341443" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088821v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.13421" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Parsapajouh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.13404" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586016v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10218" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543150v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#226;r&#232;s Gillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04337745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.133876" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02666978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04905246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyssa Ben Sa&#226;d" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04645757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03457919v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04342789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343751v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02695938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.12590" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Terrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542939v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860080v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111320083-018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860096v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111320083-012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860088v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111320083-020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092969v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004392618_015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504888v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004466739_012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02667053v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hermann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.123378" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Boulluec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roessli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte S&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532928v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1875-3922_q3_eqsim_00189" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12871/978883339747410" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18778372-12340006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19585705-12341447" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502415v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Rizvi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18778372-12340009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19585705-12341443" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088821v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.13421" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Parsapajouh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.13404" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586016v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10218" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512768v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543150v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#226;r&#232;s Gillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04337745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.133876" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02666978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04905246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyssa Ben Sa&#226;d" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04645757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03457919v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04342789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343751v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02695938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.12590" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>