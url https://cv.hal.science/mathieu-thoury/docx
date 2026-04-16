--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -106,429 +106,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clade-specific elemental signatures across an Early Triassic marine fauna pave the way for deciphering the affinities of unidentifiable fossils.</w:t>
+                <w:t xml:space="preserve">Nanoscale Probing of the Organic Binder in Artists' Paint Layers: Organic Phases and Chemical Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher P.A. Smith</w:t>
+                <w:t xml:space="preserve">Rafaella Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+                <w:t xml:space="preserve">Jeremie Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Schöder</w:t>
+                <w:t xml:space="preserve">Celia Duce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+                <w:t xml:space="preserve">Patrick Dietemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0329498. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c16430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230457v1</w:t>
+                <w:t xml:space="preserve">hal-05059181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced X-ray techniques to study the alteration of pigments in paintings</w:t>
+                <w:t xml:space="preserve">Clade-specific elemental signatures across an Early Triassic marine fauna pave the way for deciphering the affinities of unidentifiable fossils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letizia Monico</w:t>
+                <w:t xml:space="preserve">Christopher P.A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koen Janssens</w:t>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Cotte</w:t>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Webb</w:t>
+                <w:t xml:space="preserve">Sebastian Schöder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Vanmeert</w:t>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Rivista del Nuovo Cimento</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48 (6), pp.315-434. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0329498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40766-025-00070-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385645v1</w:t>
+                <w:t xml:space="preserve">hal-05230457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Probing of the Organic Binder in Artists' Paint Layers: Organic Phases and Chemical Heterogeneity</w:t>
+                <w:t xml:space="preserve">Advanced X-ray techniques to study the alteration of pigments in paintings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaella Georgiou</w:t>
+                <w:t xml:space="preserve">Letizia Monico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
+                <w:t xml:space="preserve">Koen Janssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Mathurin</w:t>
+                <w:t xml:space="preserve">Marine Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Duce</w:t>
+                <w:t xml:space="preserve">Samuel Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dietemann</w:t>
+                <w:t xml:space="preserve">Frederik Vanmeert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">La Rivista del Nuovo Cimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (6), pp.315-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c16430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40766-025-00070-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059181v1</w:t>
+                <w:t xml:space="preserve">hal-05385645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Chemical Mapping and Analytical Pyrolysis for Tracking the Evolution of Street Art Material</w:t>
               </w:r>
@@ -687,51 +687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lutet-Toti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Basuyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Albéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -968,51 +968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rouquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 130 (11), pp.848. </w:t>
@@ -1044,2388 +1044,2388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766397v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Early Triassic crinoid from Nevada questions the origin and palaeobiogeographical history of dadocrinids</w:t>
+                <w:t xml:space="preserve">Fur glowing under ultraviolet: in situ analysis of porphyrin accumulation in the skin appendages of mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Saucède</w:t>
+                <w:t xml:space="preserve">Séverine L.D. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Smith</w:t>
+                <w:t xml:space="preserve">Jasper Ponstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Durlet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+                <w:t xml:space="preserve">Daniela C. Kalthoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 68 (1), pp.155-166. </w:t>
+              <w:t xml:space="preserve">Integrative Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.15-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4202/app.01042.2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1749-4877.12655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095689v1</w:t>
+                <w:t xml:space="preserve">hal-04122302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical advances towards safer analysis of heritage samples and objects</w:t>
+                <w:t xml:space="preserve">Evidence of artefacts made of giant sloth bones in central Brazil around the last glacial maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Schöder</w:t>
+                <w:t xml:space="preserve">Thais Pansani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ineke Joosten</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Briana Pobiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2023.117078⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290 (2002), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090778v1</w:t>
+                <w:t xml:space="preserve">hal-04161508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fur glowing under ultraviolet: in situ analysis of porphyrin accumulation in the skin appendages of mammals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new Early Triassic crinoid from Nevada questions the origin and palaeobiogeographical history of dadocrinids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasper Ponstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Métivier</w:t>
+                <w:t xml:space="preserve">Christopher Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela C. Kalthoff</w:t>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1749-4877.12655⟩</w:t>
+              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (1), pp.155-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4202/app.01042.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122302v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of artefacts made of giant sloth bones in central Brazil around the last glacial maximum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Practical advances towards safer analysis of heritage samples and objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Briana Pobiner</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schöder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ineke Joosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 290 (2002), </w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, pp.117078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2023.117078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161508v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray irradiation effects on Egyptian blue and green pigments</w:t>
+                <w:t xml:space="preserve">Degradation of historical paper induced by synchrotron X-ray technical examination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Godet</w:t>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schöder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Binet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2JA00020B⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (8), pp.4347-4364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-022-04552-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680005v1</w:t>
+                <w:t xml:space="preserve">hal-03772595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro to Nano: Multiscale IR Analyses Reveal Zinc Soap Heterogeneity in a 19th-Century Painting by Corot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray irradiation effects on Egyptian blue and green pigments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Ma</w:t>
+                <w:t xml:space="preserve">Sébastian Schöder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Pavlidis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey J. Schwartz</w:t>
+                <w:t xml:space="preserve">Lucile Brunel-Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c04182⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (6), pp.1265-1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2JA00020B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625842v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of historical paper induced by synchrotron X-ray technical examination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro to Nano: Multiscale IR Analyses Reveal Zinc Soap Heterogeneity in a 19th-Century Painting by Corot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Pavlidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoghan P. Dillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gimat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+                <w:t xml:space="preserve">Victoria Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laurence Dupont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeffrey J. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (8), pp.4347-4364. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (7), pp.3103-3110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-022-04552-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c04182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772595v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing Raman spectroscopy over the edge: purported signatures of organic molecules in fossil animals are instrumental artefacts</w:t>
+                <w:t xml:space="preserve">Combining X-ray excited optical luminescence and X-ray absorption spectroscopy for correlative imaging on the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Alleon</w:t>
+                <w:t xml:space="preserve">Selwin Hageraats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Montagnac</w:t>
+                <w:t xml:space="preserve">Katrien Keune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Reynard</w:t>
+                <w:t xml:space="preserve">Stefan Stanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Brulé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+                <w:t xml:space="preserve">Jean Michel Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Fresquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bies.202000295⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.1858-1864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577521009450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546178v1</w:t>
+                <w:t xml:space="preserve">hal-03434914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft X-ray nanospectroscopy for quantification of X-ray linear dichroism on powders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Short- and long-term effect of radiation damage in cotton paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schoeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katrien Keune</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SOLEIL Highlights 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329889v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel markers to early detect degradation on cellulose nitrate-based heritage at the submicrometer level using synchrotron UV-VIS multispectral luminescence</w:t>
+                <w:t xml:space="preserve">Pushing Raman spectroscopy over the edge: purported signatures of organic molecules in fossil animals are instrumental artefacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Neves</w:t>
+                <w:t xml:space="preserve">Julien Alleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Maria Ramos</w:t>
+                <w:t xml:space="preserve">Gilles Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Elvira Callapez</w:t>
+                <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Friedel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
+                <w:t xml:space="preserve">Thibault Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-99058-6⟩</w:t>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (4), pp.2000295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bies.202000295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374977v1</w:t>
+                <w:t xml:space="preserve">hal-03546178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Chemistry of Cultural Heritage: Targeting Material Properties by Coupling Spectral Imaging with Image Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Soft X-ray nanospectroscopy for quantification of X-ray linear dichroism on powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selwin Hageraats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Stanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien Keune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.1c00063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.1090-1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577521004021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329879v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and long-term effect of radiation damage in cotton paper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel markers to early detect degradation on cellulose nitrate-based heritage at the submicrometer level using synchrotron UV-VIS multispectral luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elvira Callapez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Gimat</w:t>
+                <w:t xml:space="preserve">Robert Friedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Schoeder</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLEIL Highlights 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-99058-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423765v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining X-ray excited optical luminescence and X-ray absorption spectroscopy for correlative imaging on the nanoscale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Stanescu</w:t>
+                <w:t xml:space="preserve">Deciphering the Chemistry of Cultural Heritage: Targeting Material Properties by Coupling Spectral Imaging with Image Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Laurent</w:t>
+                <w:t xml:space="preserve">Étienne Anheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Fresquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28, pp.1858-1864. </w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (13), pp.2823-2832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600577521009450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.1c00063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434914v1</w:t>
+                <w:t xml:space="preserve">hal-03329879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naviguer dans la toile : imagerie 3D de textiles minéralisés du site de Nausharo (première moitié du IIIe millénaire av. J.-C.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short- and Long-Term Effects of X-ray Synchrotron Radiation on Cotton Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schöder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiayi Li</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luc Robbiola</w:t>
+                <w:t xml:space="preserve">Mauro Missori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technè</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/techne.7931⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (7), pp.2795-2807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c00512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251107v1</w:t>
+                <w:t xml:space="preserve">hal-02927526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and Long-Term Effects of X-ray Synchrotron Radiation on Cotton Paper</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Naviguer dans la toile : imagerie 3D de textiles minéralisés du site de Nausharo (première moitié du IIIe millénaire av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moulherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Missori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
+                <w:t xml:space="preserve">Luc Robbiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (7), pp.2795-2807. </w:t>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Fondation des Sciences du Patrimoine : recherches interdisciplinaires, 50, pp.72-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c00512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/techne.7931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927526v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The issue of eosin fading: A combined spectroscopic and mass spectrometric approach applied to historical lakes</w:t>
+                <w:t xml:space="preserve">The shell matrix of the european thorny oyster, Spondylus gaederopus: microstructural and molecular characterization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Sabatini</w:t>
+                <w:t xml:space="preserve">Jorune Sakalauskaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Eis</w:t>
+                <w:t xml:space="preserve">Laurent Plasseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Degano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jérôme Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alberic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Bonaduce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 180, </w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 211 (1), pp.107497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.108436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2020.107497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032350v1</w:t>
+                <w:t xml:space="preserve">hal-02906399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Nanospectroscopy Reveals Binary Defect Populations in Sub-micrometric ZnO Crystallites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The issue of eosin fading: A combined spectroscopic and mass spectrometric approach applied to historical lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slavica Stankic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Stanescu</w:t>
+                <w:t xml:space="preserve">Francesca Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moniek Tromp</w:t>
+                <w:t xml:space="preserve">Eva Eis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Degano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Bonaduce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c03381⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.108436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414387v1</w:t>
+                <w:t xml:space="preserve">hal-03032350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shell matrix of the european thorny oyster, Spondylus gaederopus: microstructural and molecular characterization.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Plasseraud</w:t>
+                <w:t xml:space="preserve">X-ray Nanospectroscopy Reveals Binary Defect Populations in Sub-micrometric ZnO Crystallites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selwin Hageraats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien Keune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Thomas</w:t>
+                <w:t xml:space="preserve">Slavica Stankic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Stanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Alberic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+                <w:t xml:space="preserve">Moniek Tromp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 211 (1), pp.107497. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (23), pp.12596-12605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2020.107497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c03381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906399v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 3D positioner for the analytical mapping of non-flat objects under accelerator beams</w:t>
               </w:r>
@@ -3558,64 +3558,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-place molecular preservation of cellulose in 5,000-year-old archaeological textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3692,51 +3692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microchemical analysis of Leonardo da Vinci’s lead white paints reveals knowledge and control over pigment scattering properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selwin Hageraats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Wallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3865,51 +3865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54, pp.55-61. </w:t>
@@ -3941,827 +3941,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense bone fluorescence reveals hidden patterns in pumpkin toadlets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IPANEMA, un laboratoire dédié à l'étude des matériaux anciens et patrimoniaux par méthodes synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Goutte</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schoeder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-41959-8⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201963021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096329v1</w:t>
+                <w:t xml:space="preserve">hal-02377530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A late-surviving Triassic protomonaxonid sponge from the Paris Biota (Bear Lake County, Idaho, USA).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph P. Botting</w:t>
+                <w:t xml:space="preserve">New thylacocephalans from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 54, pp.5-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.006⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 54, pp.37-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168369v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the exceptional preservation of the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intense bone fluorescence reveals hidden patterns in pumpkin toadlets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta M Antoniazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Jared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Iniesto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kevin G. Bylund</w:t>
+                <w:t xml:space="preserve">Didier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.5388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-41959-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168504v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new holocrinid (Articulata) from the Paris Biota (Bear Lake County, Idaho, USA) highlights the high diversity of Early Triassic crinoids.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A late-surviving Triassic protomonaxonid sponge from the Paris Biota (Bear Lake County, Idaho, USA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph P. Botting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin G. Bylund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 54, pp.45-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.003⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 54, pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168450v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPANEMA, un laboratoire dédié à l'étude des matériaux anciens et patrimoniaux par méthodes synchrotron</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+                <w:t xml:space="preserve">Deciphering the exceptional preservation of the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Iniesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie David</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin G. Bylund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63, pp.21. </w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, pp.81-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/201963021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377530v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New thylacocephalans from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new holocrinid (Articulata) from the Paris Biota (Bear Lake County, Idaho, USA) highlights the high diversity of Early Triassic crinoids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 54, pp.37-43. </w:t>
+              <w:t xml:space="preserve">, 2019, 54, pp.45-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168426v1</w:t>
+                <w:t xml:space="preserve">hal-02168450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonoids and nautiloids from the earliest Spathian Paris Biota and other early Spathian localities in southeastern Idaho, USA.</w:t>
               </w:r>
@@ -4799,51 +4799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54, pp.13-36. </w:t>
@@ -4907,51 +4907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5015,103 +5015,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron-Based Phase Mapping in Corroded Metals: Insights from Early Copper-Base Artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robbiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91 (3), pp.1815-1825. </w:t>
@@ -5283,103 +5283,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l'origine de la fonte à la cire perdue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robbiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 550, pp.13</w:t>
@@ -5402,680 +5402,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spatial dynamics-photoluminescence imaging reveals the metallurgy of the earliest lost-wax cast object</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Emerging Approaches in Synchrotron Studies of Materials from Cultural and Natural History Collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Marone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matthieu M. Refregiers</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms13356⟩</w:t>
+              <w:t xml:space="preserve">Topics in current chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 374 (1), pp.1-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41061-015-0003-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487174v1</w:t>
+                <w:t xml:space="preserve">hal-01388790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiatives européennes d’IPANEMA et du synchrotron SOLEIL pour l’étude des matériaux anciens</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">High spatial dynamics-photoluminescence imaging reveals the metallurgy of the earliest lost-wax cast object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robbiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Refregiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technè</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.13356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms13356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080337v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Approaches in Synchrotron Studies of Materials from Cultural and Natural History Collections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Initiatives européennes d’IPANEMA et du synchrotron SOLEIL pour l’étude des matériaux anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schoeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in current chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, pp.75-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41061-015-0003-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01388790v1</w:t>
+                <w:t xml:space="preserve">hal-02080337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-imagerie de matériaux anciens complexes (I)</w:t>
+                <w:t xml:space="preserve">Radiation damages during synchrotron X-ray micro-analyses of Prussian blue and zinc white historic paintings: detection, mitigation and integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Anheim</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Claire Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Réguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de synthèse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11873-014-0249-8⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 121 (3), pp.949-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-015-9462-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136069v1</w:t>
+                <w:t xml:space="preserve">hal-03545996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation damages during synchrotron X-ray micro-analyses of Prussian blue and zinc white historic paintings: detection, mitigation and integration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Micro-imagerie de matériaux anciens complexes (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Anheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Mass</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 121 (3), pp.949-955. </w:t>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136 (3), pp.329-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-015-9462-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11873-014-0249-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545996v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron DUV luminescence micro-imaging to identify and map historical organic coatings on wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Echard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara H. Berrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6152,77 +6152,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Synchrotron Approach to Study Ancient Materials: UV/Visible Photoluminescence Micro-Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Refregiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (S3), pp.2022-2023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6256,103 +6256,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscalar photoluminescence approach to discriminate among semiconducting historical zinc white pigments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu M. Refregiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara H. Berrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Echard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 138, pp.4463-4469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6386,77 +6386,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient materials specificities for their synchrotron examination and insights into their epistemological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Anheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14, pp.277-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6475,375 +6475,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and trends in synchrotron studies of ancient and historical materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Cultural heritage and archaeology materials studied by synchrotron spectroscopy and imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Cotte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federica Marone</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 519 (2), pp.51-96. </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106 (2), pp.377-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2012.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-011-6686-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130576v1</w:t>
+                <w:t xml:space="preserve">hal-02130649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural heritage and archaeology materials studied by synchrotron spectroscopy and imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Development and trends in synchrotron studies of ancient and historical materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Robinet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marco Stampanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Marone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 106 (2), pp.377-396. </w:t>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 519 (2), pp.51-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-011-6686-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130649v1</w:t>
+                <w:t xml:space="preserve">hal-02130576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron UV−Visible Multispectral Luminescence Microimaging of Historical Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Echard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu M. Refregiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara H Berrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6907,51 +6907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive varnish identification by UV fluorescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mady Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7015,51 +7015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nondestructive varnish identification by ultraviolet fluorescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mady Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7164,51 +7164,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gonzalez, Pauline Hélou de La Grandière, Steven De Meyer, Letizia Monico, Francesca Gabrieli, Roald Tagle, Chloë Coustet, Mathieu Hébert, Lionel Simonot, Serge Cohen, Maxime Megel, Koen Janssens and Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalez Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7283,416 +7283,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une recherche en restauration interdisciplinaire à travers l'exemple du doctorat NOIRœS</w:t>
+                <w:t xml:space="preserve">Wide-field gloss scanner designed to assess appearance and condition of modern paintings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Helou-de la Grandière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mathieu Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hélou-de la Grandière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Restauration : histoires, pratiques et perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">London Imaging Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IS&amp;T, Jun 2023, London, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/lim.2023.4.1.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290293v1</w:t>
+                <w:t xml:space="preserve">hal-04144765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive synchrotron-based technical analysis of the practice of Pierre Soulages at the end of the 1950s and screening of markers of alteration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Développement d'une recherche en restauration interdisciplinaire à travers l'exemple du doctorat NOIRœS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Helou-de la Grandière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SR2A 2023 - 10th International Conference on Synchrotron Radiation and Neutrons in Art and Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Recherche et Restauration : histoires, pratiques et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France. p. 113-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319938v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-field gloss scanner designed to assess appearance and condition of modern paintings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Comprehensive synchrotron-based technical analysis of the practice of Pierre Soulages at the end of the 1950s and screening of markers of alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Coustet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hélou-de la Grandière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schoeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">London Imaging Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SR2A 2023 - 10th International Conference on Synchrotron Radiation and Neutrons in Art and Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2352/lim.2023.4.1.23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04144765v1</w:t>
+                <w:t xml:space="preserve">hal-04319938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IAEA Collaborating Center Atoms for Heritage at Université Paris-Saclay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7872,64 +7872,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DILUVIAN : Deciphering hidden Information with LUminescence of Vetigrastropoda using new Imaging ANalytical methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Moreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Jeunes chercheurs du DIM Matériaux anciens et patrimoniaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7967,64 +7967,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering hidden Information with Luminescence of Vetigrastropoda using new Imaging Analytical methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Moreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8049,103 +8049,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de la chaîne-opératoire de fabrication du premier artefact produit par fonte à la cire perdue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI° Colloque du GMPCA : Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR6566 CReAAH, Apr 2017, Rennes, France</w:t>
@@ -8174,51 +8174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">, Identification non invasive des vernis des œuvres d'art par fluorescence UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mady Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8327,64 +8327,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique avancée des collections des sciences de la terre à IPANEMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Hairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des collections en sciences de la terre (2e édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8403,303 +8403,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux outils d'apprentissage statistiques pour l'imputation et le pronostic en conservation</w:t>
+                <w:t xml:space="preserve">Micro-to sub-microscale investigation of fossilization in amber using IR spectro-imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadé ALAO AFOLABI</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Antoine Vite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Perruchini</w:t>
+                <w:t xml:space="preserve">Jérémie Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Le Pennec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Dazzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Palass 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05203788v1</w:t>
+                <w:t xml:space="preserve">hal-04924063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-to sub-microscale investigation of fossilization in amber using IR spectro-imaging</w:t>
+                <w:t xml:space="preserve">Nouveaux outils d'apprentissage statistiques pour l'imputation et le pronostic en conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vite</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Shadé ALAO AFOLABI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hélou-de la Grandière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Mathurin</w:t>
+                <w:t xml:space="preserve">Elsa Perruchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dazzi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palass 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">PhD Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924063v1</w:t>
+                <w:t xml:space="preserve">hal-05203788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloss mapping for the evaluation of surface conditions of paintings -case study on the paintings of Pierre Soulages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Helou-de la Grandière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8707,51 +8707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on Innovation in Art Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, PARIS, France. 2023</w:t>
@@ -8780,103 +8780,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOIRoeS project: Total study of the historical and technical background of Soulages' paintings to define the conservation strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Helou-de la Grandière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadé ALAO AFOLABI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Ben Jelloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on Innovation in Art Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
@@ -9062,103 +9062,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microchemical Imaging of Oil Paint Composition and Degradation: State-of-the-Art and Future Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selwin Hageraats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Janssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry for the Study of Paintings and the Detection of Forgeries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.359-418, 2022, Cultural Heritage Science, </w:t>
@@ -9355,103 +9355,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Effects of Synchrotron Irradiation on Ancient Egyptian Pigments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schoeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Brunel-Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron SOLEIL Highlights 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.34-35</w:t>
@@ -9480,64 +9480,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIRMA Nano-imagerie Infrarouge pour les Matériaux Anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9555,103 +9555,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron UV/visible imaging discriminates historical pigments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara H Berrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Échard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron SOLEIL highlights 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9708,103 +9708,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux outils d’apprentissage statistiques pour l’imputation et le pronostic en conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadé ALAO AFOLABI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hélou-de la Grandière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloë Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Perruchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9839,77 +9839,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fur glowing under UV: a widespread consequence of porphyrin accumulation in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasper Ponstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Kalthoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9944,90 +9944,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Paper Degradation State and Constituents on Its Behavior During and After X-ray Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schoeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10195,77 +10195,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First edition of the web directory of IPERION CH instruments and databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Holowati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10349,51 +10349,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification non-destructive des vernis des oeuvres d'art par fluorescence UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique des Hautes Energies - Expérience [hep-ex]. Université Pierre et Marie Curie - Paris VI, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10589,51 +10589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Monico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Janssens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Webb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Vanmeert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40766-025-00070-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059181v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Georgiou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mathurin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Duce" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dietemann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c16430" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo La Nasa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pizzimenti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Nacci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Coustet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lorenzetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500130" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05384818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lutet-Toti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alb&#233;ric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70176" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Becker-Kerber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Brocks" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Archilha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Rodella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Petkov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw7879" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766397v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sch&#246;der" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rouqui&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-08026-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04095689v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01042.2022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Joosten" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117078" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine L.D. Toussaint" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Ponstein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela C. Kalthoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12655" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Pansani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briana Pobiner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0316" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680005v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brunel-Duverger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2JA00020B" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pavlidis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan P. Dillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Beltran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J. Schwartz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c04182" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Dupont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04552-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546178v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202000295" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329889v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwin Hageraats" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Keune" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521004021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374977v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Neves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Ramos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elvira Callapez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Friedel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99058-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329879v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00063" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423765v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Paris-Lacombe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Laurent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fresquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521009450" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7931" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Missori" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00512" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032350v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sabatini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bonaduce" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108436" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414387v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stankic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moniek Tromp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03381" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906399v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorune Sakalauskaite" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alberic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107497" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433370v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.01.028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915782v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reynaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004139117" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gonzalez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78623-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Thuy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Bylund" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02096329v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Goutte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mason" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M Antoniazzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jared" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41959-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168369v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Botting" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168504v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Iniesto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168450v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377530v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963021" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168426v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168391v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Jenks" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168490v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;riau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546072v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bellato" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02744" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168478v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Argyriou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel J. Krumenacker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612152v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin-Fabiani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487174v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13356" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080337v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388790v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marone" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-015-0003-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136069v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-014-0249-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545996v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mass" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-015-9462-z" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442860v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Echard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H. Berrie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vichi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5AN00483G" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129560v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Refregiers" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614011842" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572682v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AN36874B" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136065v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130576v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stampanoni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2012.03.003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07TX2GPG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130649v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6686-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C8PV9R7B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707689v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H Berrie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Nevin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac102986h" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429936v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Elias" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barthou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281560v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Frigerio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/000370207783292064" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495212v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalez Victor" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandi&#232;re Pauline H&#233;lou de La" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Steven De" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monico Letizia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290293v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Helou-de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319938v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline H&#233;lou-de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144765v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pozzi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/lim.2023.4.1.23" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924484v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993195v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Donnici" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292699v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Moreuil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969853v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985649v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430252v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874218v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hairie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203788v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shad&#233; ALAO AFOLABI" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perruchini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924063v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vite" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dazzi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222448v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hebert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294449v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Ben Jelloul" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289465v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pages-Camagna" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779631v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86865-9_12" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468687v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;lou-de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thoury" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caffy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2025.10135" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322756v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458902v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139650v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe &#201;chard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347417v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523245v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Toussaint" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Kalthoff" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523184v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485501v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138440v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Holowati" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00164825v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Georgiou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mathurin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Duce" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dietemann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c16430" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329498" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385645v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Monico" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Janssens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Webb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Vanmeert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40766-025-00070-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo La Nasa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pizzimenti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Nacci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Coustet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lorenzetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500130" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05384818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lutet-Toti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alb&#233;ric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70176" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Becker-Kerber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Brocks" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Archilha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Rodella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Petkov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw7879" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766397v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sch&#246;der" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rouqui&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-08026-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122302v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine L.D. Toussaint" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Ponstein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela C. Kalthoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12655" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Pansani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briana Pobiner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0316" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04095689v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01042.2022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Joosten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117078" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Dupont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04552-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brunel-Duverger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2JA00020B" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pavlidis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan P. Dillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Beltran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J. Schwartz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c04182" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434914v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwin Hageraats" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Keune" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fresquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521009450" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Paris-Lacombe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202000295" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329889v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521004021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374977v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Neves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Ramos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elvira Callapez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Friedel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99058-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00063" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Missori" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00512" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7931" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906399v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorune Sakalauskaite" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alberic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107497" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032350v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sabatini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bonaduce" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108436" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414387v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stankic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moniek Tromp" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03381" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433370v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.01.028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915782v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reynaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004139117" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gonzalez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78623-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Thuy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Bylund" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377530v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168426v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02096329v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Goutte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mason" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M Antoniazzi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jared" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41959-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168369v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Botting" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168504v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Iniesto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168450v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168391v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Jenks" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168490v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;riau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546072v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bellato" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02744" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168478v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Argyriou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel J. Krumenacker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612152v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin-Fabiani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388790v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marone" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-015-0003-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487174v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13356" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080337v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545996v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mass" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-015-9462-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136069v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-014-0249-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442860v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Echard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H. Berrie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vichi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5AN00483G" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129560v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Refregiers" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614011842" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572682v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AN36874B" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136065v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130649v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6686-4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C8PV9R7B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130576v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stampanoni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2012.03.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07TX2GPG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707689v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H Berrie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Nevin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac102986h" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429936v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Elias" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barthou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281560v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Frigerio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/000370207783292064" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495212v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalez Victor" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandi&#232;re Pauline H&#233;lou de La" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Steven De" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monico Letizia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144765v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline H&#233;lou-de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pozzi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/lim.2023.4.1.23" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290293v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Helou-de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319938v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924484v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993195v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Donnici" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292699v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Moreuil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969853v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985649v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430252v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874218v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hairie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924063v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vite" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dazzi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203788v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shad&#233; ALAO AFOLABI" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perruchini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222448v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hebert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294449v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Ben Jelloul" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289465v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pages-Camagna" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779631v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86865-9_12" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468687v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;lou-de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thoury" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caffy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2025.10135" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322756v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458902v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139650v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe &#201;chard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347417v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523245v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Toussaint" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Kalthoff" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523184v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485501v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138440v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Holowati" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00164825v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>