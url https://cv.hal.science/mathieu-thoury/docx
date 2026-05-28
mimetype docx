--- v1 (2026-04-16)
+++ v2 (2026-05-28)
@@ -72,1652 +72,1665 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Probing of the Organic Binder in Artists' Paint Layers: Organic Phases and Chemical Heterogeneity</w:t>
+                <w:t xml:space="preserve">Infrared characterisation of fossils down to the nanoscale: Insights from an insect in amber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaella Georgiou</w:t>
+                <w:t xml:space="preserve">Antoine Vite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dazzi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 215, pp.105173-105173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c16430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2026.105173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059181v1</w:t>
+                <w:t xml:space="preserve">hal-05614715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clade-specific elemental signatures across an Early Triassic marine fauna pave the way for deciphering the affinities of unidentifiable fossils.</w:t>
+                <w:t xml:space="preserve">Nanoscale Probing of the Organic Binder in Artists' Paint Layers: Organic Phases and Chemical Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher P.A. Smith</w:t>
+                <w:t xml:space="preserve">Rafaella Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+                <w:t xml:space="preserve">Jeremie Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+                <w:t xml:space="preserve">Celia Duce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Schöder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+                <w:t xml:space="preserve">Patrick Dietemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329498⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c16430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230457v1</w:t>
+                <w:t xml:space="preserve">hal-05059181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced X-ray techniques to study the alteration of pigments in paintings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clade-specific elemental signatures across an Early Triassic marine fauna pave the way for deciphering the affinities of unidentifiable fossils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P.A. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letizia Monico</w:t>
+                <w:t xml:space="preserve">Sebastian Schöder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koen Janssens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederik Vanmeert</w:t>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Rivista del Nuovo Cimento</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40766-025-00070-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0329498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385645v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Chemical Mapping and Analytical Pyrolysis for Tracking the Evolution of Street Art Material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced X-ray techniques to study the alteration of pigments in paintings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Monico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo La Nasa</w:t>
+                <w:t xml:space="preserve">Samuel Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Pizzimenti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giulia Lorenzetti</w:t>
+                <w:t xml:space="preserve">Frederik Vanmeert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202500130⟩</w:t>
+              <w:t xml:space="preserve">La Rivista del Nuovo Cimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (6), pp.315-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40766-025-00070-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385652v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling gel electrophoresis with photoluminescence reveals biochrome complexes in modern and fossil shells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated Chemical Mapping and Analytical Pyrolysis for Tracking the Evolution of Street Art Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo La Nasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pizzimenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Nacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Polacchi</w:t>
+                <w:t xml:space="preserve">Chloë Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lutet-Toti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Albéric</w:t>
+                <w:t xml:space="preserve">Giulia Lorenzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.70176⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202500130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384818v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rise of lichens during the colonization of terrestrial environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling gel electrophoresis with photoluminescence reveals biochrome complexes in modern and fossil shells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Polacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lutet-Toti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Becker-Kerber</w:t>
+                <w:t xml:space="preserve">Olivier Basuyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Brocks</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valeri Petkov</w:t>
+                <w:t xml:space="preserve">Marie Albéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adw7879⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (12), pp.2807-2818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.70176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385110v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritage research at the PUMA beamline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The rise of lichens during the colonization of terrestrial environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Becker-Kerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Brocks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Archilha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schöder</w:t>
+                <w:t xml:space="preserve">Cristiane Rodella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Müller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+                <w:t xml:space="preserve">Valeri Petkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-024-08026-0⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (44), pp.eadw7879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adw7879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766397v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fur glowing under ultraviolet: in situ analysis of porphyrin accumulation in the skin appendages of mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heritage research at the PUMA beamline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schöder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine L.D. Toussaint</w:t>
+                <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasper Ponstein</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniela C. Kalthoff</w:t>
+                <w:t xml:space="preserve">Angélique Rouquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1749-4877.12655⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 130 (11), pp.848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-024-08026-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122302v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766397v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of artefacts made of giant sloth bones in central Brazil around the last glacial maximum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new Early Triassic crinoid from Nevada questions the origin and palaeobiogeographical history of dadocrinids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thais Pansani</w:t>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Briana Pobiner</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Christophe Durlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gueriau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0316⟩</w:t>
+              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (1), pp.155-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4202/app.01042.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161508v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Early Triassic crinoid from Nevada questions the origin and palaeobiogeographical history of dadocrinids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical advances towards safer analysis of heritage samples and objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schöder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Saucède</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+                <w:t xml:space="preserve">Ineke Joosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4202/app.01042.2022⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, pp.117078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2023.117078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095689v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical advances towards safer analysis of heritage samples and objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fur glowing under ultraviolet: in situ analysis of porphyrin accumulation in the skin appendages of mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine L.D. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Ponstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Bertrand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+                <w:t xml:space="preserve">Daniela C. Kalthoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2023.117078⟩</w:t>
+              <w:t xml:space="preserve">Integrative Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1749-4877.12655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090778v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of historical paper induced by synchrotron X-ray technical examination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of artefacts made of giant sloth bones in central Brazil around the last glacial maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Pansani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gimat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Briana Pobiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laurence Dupont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (8), pp.4347-4364. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290 (2002), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-022-04552-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772595v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray irradiation effects on Egyptian blue and green pigments</w:t>
               </w:r>
@@ -1755,51 +1768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Schöder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Brunel-Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (6), pp.1265-1272. </w:t>
@@ -1965,4765 +1978,4736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining X-ray excited optical luminescence and X-ray absorption spectroscopy for correlative imaging on the nanoscale</w:t>
+                <w:t xml:space="preserve">Degradation of historical paper induced by synchrotron X-ray technical examination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selwin Hageraats</w:t>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schöder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrien Keune</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577521009450⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (8), pp.4347-4364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-022-04552-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434914v1</w:t>
+                <w:t xml:space="preserve">hal-03772595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and long-term effect of radiation damage in cotton paper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pushing Raman spectroscopy over the edge: purported signatures of organic molecules in fossil animals are instrumental artefacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thibault Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLEIL Highlights 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (4), pp.2000295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bies.202000295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423765v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing Raman spectroscopy over the edge: purported signatures of organic molecules in fossil animals are instrumental artefacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft X-ray nanospectroscopy for quantification of X-ray linear dichroism on powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selwin Hageraats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Alleon</w:t>
+                <w:t xml:space="preserve">Stefan Stanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Montagnac</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katrien Keune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bies.202000295⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.1090-1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577521004021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546178v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft X-ray nanospectroscopy for quantification of X-ray linear dichroism on powders</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Novel markers to early detect degradation on cellulose nitrate-based heritage at the submicrometer level using synchrotron UV-VIS multispectral luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elvira Callapez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Friedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577521004021⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-99058-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329889v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel markers to early detect degradation on cellulose nitrate-based heritage at the submicrometer level using synchrotron UV-VIS multispectral luminescence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Elvira Callapez</w:t>
+                <w:t xml:space="preserve">Deciphering the Chemistry of Cultural Heritage: Targeting Material Properties by Coupling Spectral Imaging with Image Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Friedel</w:t>
+                <w:t xml:space="preserve">Étienne Anheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (13), pp.2823-2832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-99058-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.1c00063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374977v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Chemistry of Cultural Heritage: Targeting Material Properties by Coupling Spectral Imaging with Image Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Short- and long-term effect of radiation damage in cotton paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schoeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SOLEIL Highlights 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329879v1</w:t>
+                <w:t xml:space="preserve">hal-03423765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and Long-Term Effects of X-ray Synchrotron Radiation on Cotton Paper</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+                <w:t xml:space="preserve">Combining X-ray excited optical luminescence and X-ray absorption spectroscopy for correlative imaging on the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selwin Hageraats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien Keune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Stanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Missori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
+                <w:t xml:space="preserve">Jean Michel Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Fresquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c00512⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.1858-1864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577521009450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927526v1</w:t>
+                <w:t xml:space="preserve">hal-03434914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naviguer dans la toile : imagerie 3D de textiles minéralisés du site de Nausharo (première moitié du IIIe millénaire av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robbiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technè</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Fondation des Sciences du Patrimoine : recherches interdisciplinaires, 50, pp.72-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/techne.7931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shell matrix of the european thorny oyster, Spondylus gaederopus: microstructural and molecular characterization.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorune Sakalauskaite</w:t>
+                <w:t xml:space="preserve">Short- and Long-Term Effects of X-ray Synchrotron Radiation on Cotton Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schöder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Plasseraud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+                <w:t xml:space="preserve">Mauro Missori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2020.107497⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (7), pp.2795-2807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c00512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906399v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The issue of eosin fading: A combined spectroscopic and mass spectrometric approach applied to historical lakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The shell matrix of the european thorny oyster, Spondylus gaederopus: microstructural and molecular characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorune Sakalauskaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Plasseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Sabatini</w:t>
+                <w:t xml:space="preserve">Jérôme Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Eis</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Marie Alberic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Bonaduce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.108436⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 211 (1), pp.107497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2020.107497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032350v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Nanospectroscopy Reveals Binary Defect Populations in Sub-micrometric ZnO Crystallites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katrien Keune</w:t>
+                <w:t xml:space="preserve">The issue of eosin fading: A combined spectroscopic and mass spectrometric approach applied to historical lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Eis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slavica Stankic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Stanescu</w:t>
+                <w:t xml:space="preserve">Ilaria Degano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moniek Tromp</w:t>
+                <w:t xml:space="preserve">Ilaria Bonaduce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (23), pp.12596-12605. </w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 180, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c03381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.108436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414387v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new 3D positioner for the analytical mapping of non-flat objects under accelerator beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray Nanospectroscopy Reveals Binary Defect Populations in Sub-micrometric ZnO Crystallites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selwin Hageraats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien Keune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Calligaro</w:t>
+                <w:t xml:space="preserve">Slavica Stankic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Stanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Arean</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
+                <w:t xml:space="preserve">Moniek Tromp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2020.01.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (23), pp.12596-12605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c03381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433370v1</w:t>
+                <w:t xml:space="preserve">hal-03414387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-place molecular preservation of cellulose in 5,000-year-old archaeological textiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new 3D positioner for the analytical mapping of non-flat objects under accelerator beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Calligaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Arean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Reynaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
+                <w:t xml:space="preserve">Quentin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Latour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mario Scheel</w:t>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2004139117⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 467, pp.65-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2020.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915782v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microchemical analysis of Leonardo da Vinci’s lead white paints reveals knowledge and control over pigment scattering properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-place molecular preservation of cellulose in 5,000-year-old archaeological textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Gonzalez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Selwin Hageraats</w:t>
+                <w:t xml:space="preserve">Gael Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Wallez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Ravaud</w:t>
+                <w:t xml:space="preserve">Mario Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78623-5⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (33), pp.19670-19676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2004139117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058994v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new brittle star (Ophiuroidea: Ophiodermatina) from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microchemical analysis of Leonardo da Vinci’s lead white paints reveals knowledge and control over pigment scattering properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selwin Hageraats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Wallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Thuy</w:t>
+                <w:t xml:space="preserve">Myriam Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Escarguel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+                <w:t xml:space="preserve">Elisabeth Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.004⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78623-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168465v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPANEMA, un laboratoire dédié à l'étude des matériaux anciens et patrimoniaux par méthodes synchrotron</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+                <w:t xml:space="preserve">A new brittle star (Ophiuroidea: Ophiodermatina) from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Thuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie David</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin G. Bylund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/201963021⟩</w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377530v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New thylacocephalans from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IPANEMA, un laboratoire dédié à l'étude des matériaux anciens et patrimoniaux par méthodes synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schoeder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.005⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201963021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168426v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense bone fluorescence reveals hidden patterns in pumpkin toadlets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New thylacocephalans from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J Mason</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Merle</w:t>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin G. Bylund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-41959-8⟩</w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, pp.37-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096329v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A late-surviving Triassic protomonaxonid sponge from the Paris Biota (Bear Lake County, Idaho, USA).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intense bone fluorescence reveals hidden patterns in pumpkin toadlets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta M Antoniazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph P. Botting</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+                <w:t xml:space="preserve">Carlos Jared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.5388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-41959-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168369v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the exceptional preservation of the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A late-surviving Triassic protomonaxonid sponge from the Paris Biota (Bear Lake County, Idaho, USA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Thomazo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Joseph P. Botting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin G. Bylund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin G. Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 54, pp.81-93. </w:t>
+              <w:t xml:space="preserve">, 2019, 54, pp.5-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168504v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new holocrinid (Articulata) from the Paris Biota (Bear Lake County, Idaho, USA) highlights the high diversity of Early Triassic crinoids.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the exceptional preservation of the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Miguel Iniesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin G. Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 54, pp.45-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.003⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 54, pp.81-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168450v1</w:t>
+                <w:t xml:space="preserve">hal-02168504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonoids and nautiloids from the earliest Spathian Paris Biota and other early Spathian localities in southeastern Idaho, USA.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">A new holocrinid (Articulata) from the Paris Biota (Bear Lake County, Idaho, USA) highlights the high diversity of Early Triassic crinoids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 54, pp.13-36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.007⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 54, pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168391v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glow in the dark: use of synchrotron μXRF trace elemental mapping and multispectral macro-imaging on fossils from the Paris Biota (Bear Lake County, Idaho, USA).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Ammonoids and nautiloids from the earliest Spathian Paris Biota and other early Spathian localities in southeastern Idaho, USA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Jenks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin G. Bylund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin G. Bylund</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 54, pp.71-79. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.008⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 54, pp.13-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168490v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron-Based Phase Mapping in Corroded Metals: Insights from Early Copper-Base Artifacts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marta Bellato</w:t>
+                <w:t xml:space="preserve">Glow in the dark: use of synchrotron μXRF trace elemental mapping and multispectral macro-imaging on fossils from the Paris Biota (Bear Lake County, Idaho, USA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew King</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Robbiola</w:t>
+                <w:t xml:space="preserve">Pierre Guériau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin G. Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91 (3), pp.1815-1825. </w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, pp.71-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b02744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546072v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chondrichthyan teeth from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchrotron-Based Phase Mapping in Corroded Metals: Insights from Early Copper-Base Artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Romano</w:t>
+                <w:t xml:space="preserve">Marta Bellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thodoris Argyriou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kevin G. Bylund</w:t>
+                <w:t xml:space="preserve">Andrew King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robbiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.001⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (3), pp.1815-1825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b02744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168478v1</w:t>
+                <w:t xml:space="preserve">hal-03546072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A l'origine de la fonte à la cire perdue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+                <w:t xml:space="preserve">Chondrichthyan teeth from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+                <w:t xml:space="preserve">Thodoris Argyriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Mille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Robbiola</w:t>
+                <w:t xml:space="preserve">Laurel J. Krumenacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin G. Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, pp.63-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612152v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Approaches in Synchrotron Studies of Materials from Cultural and Natural History Collections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">A l'origine de la fonte à la cire perdue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ina Reiche</w:t>
+                <w:t xml:space="preserve">Benoit Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robbiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in current chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 550, pp.13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388790v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High spatial dynamics-photoluminescence imaging reveals the metallurgy of the earliest lost-wax cast object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robbiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu M. Refregiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.13356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms13356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiatives européennes d’IPANEMA et du synchrotron SOLEIL pour l’étude des matériaux anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schoeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technè</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43, pp.75-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation damages during synchrotron X-ray micro-analyses of Prussian blue and zinc white historic paintings: detection, mitigation and integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emerging Approaches in Synchrotron Studies of Materials from Cultural and Natural History Collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gervais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Federica Marone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Réguer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ina Reiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-015-9462-z⟩</w:t>
+              <w:t xml:space="preserve">Topics in current chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 374 (1), pp.1-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41061-015-0003-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545996v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-imagerie de matériaux anciens complexes (I)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation damages during synchrotron X-ray micro-analyses of Prussian blue and zinc white historic paintings: detection, mitigation and integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Anheim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+                <w:t xml:space="preserve">Solenn Réguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de synthèse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11873-014-0249-8⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 121 (3), pp.949-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-015-9462-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136069v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron DUV luminescence micro-imaging to identify and map historical organic coatings on wood</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Micro-imagerie de matériaux anciens complexes (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Anheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5AN00483G⟩</w:t>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136 (3), pp.329-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11873-014-0249-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442860v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Synchrotron Approach to Study Ancient Materials: UV/Visible Photoluminescence Micro-Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Synchrotron DUV luminescence micro-imaging to identify and map historical organic coatings on wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Echard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Refregiers</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barbara H. Berrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Vichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927614011842⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140 (15), pp.5344-5353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5AN00483G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129560v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscalar photoluminescence approach to discriminate among semiconducting historical zinc white pigments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">A New Synchrotron Approach to Study Ancient Materials: UV/Visible Photoluminescence Micro-Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Refregiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (S3), pp.2022-2023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927614011842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3AN36874B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01572682v1</w:t>
+                <w:t xml:space="preserve">hal-02129560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient materials specificities for their synchrotron examination and insights into their epistemological implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">A multiscalar photoluminescence approach to discriminate among semiconducting historical zinc white pigments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Refregiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara H. Berrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Echard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Anheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138, pp.4463-4469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3AN36874B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136065v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural heritage and archaeology materials studied by synchrotron spectroscopy and imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Ancient materials specificities for their synchrotron examination and insights into their epistemological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Anheim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.277-289</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02130649v1</w:t>
+                <w:t xml:space="preserve">hal-01136065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and trends in synchrotron studies of ancient and historical materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Stampanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Marone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 519 (2), pp.51-96. </w:t>
@@ -6767,380 +6751,526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron UV−Visible Multispectral Luminescence Microimaging of Historical Samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cultural heritage and archaeology materials studied by synchrotron spectroscopy and imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Austin Nevin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106 (2), pp.377-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-011-6686-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac102986h⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707689v1</w:t>
+                <w:t xml:space="preserve">hal-02130649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive varnish identification by UV fluorescence spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Synchrotron UV−Visible Multispectral Luminescence Microimaging of Historical Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Echard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Refregiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mady Elias</w:t>
+                <w:t xml:space="preserve">Barbara H Berrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Austin Nevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">applied spectrosocpy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (5), pp.1737-1745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac102986h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429936v1</w:t>
+                <w:t xml:space="preserve">hal-01707689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Non-destructive varnish identification by UV fluorescence spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mady Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Barthou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">applied spectrosocpy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61 (12), pp.1275-1282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nondestructive varnish identification by ultraviolet fluorescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mady Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Barthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 61 (12), pp.1275-1282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1366/000370207783292064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7150,1147 +7280,1147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gonzalez, Pauline Hélou de La Grandière, Steven De Meyer, Letizia Monico, Francesca Gabrieli, Roald Tagle, Chloë Coustet, Mathieu Hébert, Lionel Simonot, Serge Cohen, Maxime Megel, Koen Janssens and Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalez Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandière Pauline Hélou de La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meyer Steven De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monico Letizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">nternational Conference on Analytical Techniques for Heritage Studies and Conservation (TECHNART 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNR ISPC (Institute of Heritage Science, Conseil national de la recherche d’Italie) CNR SCITEC (Institute of Chemical Sciences and Technologies) Université de Perugia Nœud italien de E-RIHS (European Research Infrastructure for Heritage Science), May 2025, Perugia - Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-field gloss scanner designed to assess appearance and condition of modern paintings</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Développement d'une recherche en restauration interdisciplinaire à travers l'exemple du doctorat NOIRœS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Helou-de la Grandière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">London Imaging Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche et Restauration : histoires, pratiques et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France. p. 113-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144765v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une recherche en restauration interdisciplinaire à travers l'exemple du doctorat NOIRœS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive synchrotron-based technical analysis of the practice of Pierre Soulages at the end of the 1950s and screening of markers of alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Coustet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Helou-de la Grandière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pauline Hélou-de la Grandière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schoeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Restauration : histoires, pratiques et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France. p. 113-128</w:t>
+              <w:t xml:space="preserve">SR2A 2023 - 10th International Conference on Synchrotron Radiation and Neutrons in Art and Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290293v1</w:t>
+                <w:t xml:space="preserve">hal-04319938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive synchrotron-based technical analysis of the practice of Pierre Soulages at the end of the 1950s and screening of markers of alteration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Wide-field gloss scanner designed to assess appearance and condition of modern paintings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hélou-de la Grandière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SR2A 2023 - 10th International Conference on Synchrotron Radiation and Neutrons in Art and Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">London Imaging Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IS&amp;T, Jun 2023, London, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/lim.2023.4.1.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319938v1</w:t>
+                <w:t xml:space="preserve">hal-04144765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IAEA Collaborating Center Atoms for Heritage at Université Paris-Saclay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAEA Workshop on Innovative Approaches of Accelerator Science and Technology for Sustainable Heritage Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAEA, Jun 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of green copper-based organometallic pigments: influence of the organic matrix on the chromatic modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Alter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Solenn Le Hô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Donnici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DILUVIAN : Deciphering hidden Information with LUminescence of Vetigrastropoda using new Imaging ANalytical methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Moreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Jeunes chercheurs du DIM Matériaux anciens et patrimoniaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering hidden Information with Luminescence of Vetigrastropoda using new Imaging Analytical methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Moreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de la chaîne-opératoire de fabrication du premier artefact produit par fonte à la cire perdue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI° Colloque du GMPCA : Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR6566 CReAAH, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02985649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">, Identification non invasive des vernis des œuvres d'art par fluorescence UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mady Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Barthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">de la peinture de chevalet à l'instrument de musique : vernis, liants et couleurs » vernis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Paris, France. pp.66-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8300,745 +8430,745 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique avancée des collections des sciences de la terre à IPANEMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Hairie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des collections en sciences de la terre (2e édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-to sub-microscale investigation of fossilization in amber using IR spectro-imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palass 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux outils d'apprentissage statistiques pour l'imputation et le pronostic en conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadé ALAO AFOLABI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hélou-de la Grandière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Perruchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloss mapping for the evaluation of surface conditions of paintings -case study on the paintings of Pierre Soulages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Helou-de la Grandière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on Innovation in Art Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, PARIS, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOIRoeS project: Total study of the historical and technical background of Soulages' paintings to define the conservation strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Helou-de la Grandière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadé ALAO AFOLABI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Ben Jelloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on Innovation in Art Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation and alteration of painting pigments: the case of green copper-based organometallic pigments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Alter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Solenn Le Hô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pages-Camagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metal Soaps in Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9048,163 +9178,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microchemical Imaging of Oil Paint Composition and Degradation: State-of-the-Art and Future Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selwin Hageraats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Janssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry for the Study of Paintings and the Detection of Forgeries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.359-418, 2022, Cultural Heritage Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86865-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9214,477 +9344,477 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing the &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt; C bomb peak in Pierre Soulages’ artworks to improve radiocarbon dating of 20th century paintings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hélou-de la Grandière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coustet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Caffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/rdc.2025.10135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Effects of Synchrotron Irradiation on Ancient Egyptian Pigments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schoeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Brunel-Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron SOLEIL Highlights 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIRMA Nano-imagerie Infrarouge pour les Matériaux Anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron UV/visible imaging discriminates historical pigments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara H Berrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Échard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron SOLEIL highlights 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9694,484 +9824,484 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux outils d’apprentissage statistiques pour l’imputation et le pronostic en conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadé ALAO AFOLABI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hélou-de la Grandière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloë Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Perruchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fur glowing under UV: a widespread consequence of porphyrin accumulation in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasper Ponstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Kalthoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Paper Degradation State and Constituents on Its Behavior During and After X-ray Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schoeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 3D positioner for the analytical mapping of non-flat objects under accelerator beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Calligaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Arean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10181,151 +10311,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First edition of the web directory of IPERION CH instruments and databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Holowati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] D.2.3, IPANEMA. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10335,114 +10465,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification non-destructive des vernis des oeuvres d'art par fluorescence UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique des Hautes Energies - Expérience [hep-ex]. Université Pierre et Marie Curie - Paris VI, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00164825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId330"/>
+      <w:footerReference w:type="default" r:id="rId332"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10589,51 +10719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Georgiou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mathurin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Duce" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dietemann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c16430" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329498" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385645v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Monico" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Janssens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Webb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Vanmeert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40766-025-00070-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo La Nasa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pizzimenti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Nacci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Coustet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lorenzetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500130" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05384818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lutet-Toti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alb&#233;ric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70176" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Becker-Kerber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Brocks" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Archilha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Rodella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Petkov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw7879" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766397v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sch&#246;der" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rouqui&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-08026-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122302v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine L.D. Toussaint" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Ponstein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela C. Kalthoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12655" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Pansani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briana Pobiner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0316" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04095689v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01042.2022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Joosten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117078" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Dupont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04552-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brunel-Duverger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2JA00020B" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pavlidis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan P. Dillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Beltran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J. Schwartz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c04182" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434914v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwin Hageraats" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Keune" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fresquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521009450" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Paris-Lacombe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202000295" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329889v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521004021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374977v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Neves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Ramos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elvira Callapez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Friedel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99058-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00063" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Missori" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00512" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7931" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906399v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorune Sakalauskaite" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alberic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107497" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032350v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sabatini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bonaduce" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108436" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414387v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stankic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moniek Tromp" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03381" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433370v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.01.028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915782v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reynaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004139117" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gonzalez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78623-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Thuy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Bylund" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377530v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168426v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02096329v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Goutte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mason" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M Antoniazzi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jared" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41959-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168369v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Botting" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168504v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Iniesto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168450v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168391v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Jenks" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168490v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;riau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546072v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bellato" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02744" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168478v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Argyriou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel J. Krumenacker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612152v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin-Fabiani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388790v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marone" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-015-0003-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487174v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13356" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080337v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545996v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mass" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-015-9462-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136069v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-014-0249-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442860v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Echard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H. Berrie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vichi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5AN00483G" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129560v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Refregiers" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614011842" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572682v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AN36874B" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136065v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130649v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6686-4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C8PV9R7B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130576v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stampanoni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2012.03.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07TX2GPG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707689v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H Berrie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Nevin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac102986h" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429936v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Elias" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barthou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281560v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Frigerio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/000370207783292064" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495212v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalez Victor" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandi&#232;re Pauline H&#233;lou de La" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Steven De" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monico Letizia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144765v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline H&#233;lou-de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pozzi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/lim.2023.4.1.23" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290293v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Helou-de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319938v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924484v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993195v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Donnici" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292699v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Moreuil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969853v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985649v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430252v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874218v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hairie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924063v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vite" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dazzi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203788v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shad&#233; ALAO AFOLABI" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perruchini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222448v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hebert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294449v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Ben Jelloul" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289465v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pages-Camagna" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779631v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86865-9_12" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468687v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;lou-de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thoury" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caffy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2025.10135" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322756v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458902v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139650v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe &#201;chard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347417v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523245v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Toussaint" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Kalthoff" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523184v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485501v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138440v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Holowati" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00164825v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105173" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Georgiou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mathurin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Duce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dietemann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c16430" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230457v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329498" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Monico" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Janssens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Webb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Vanmeert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40766-025-00070-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo La Nasa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pizzimenti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Nacci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Coustet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lorenzetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500130" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05384818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lutet-Toti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alb&#233;ric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70176" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Becker-Kerber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Brocks" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Archilha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Rodella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Petkov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw7879" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766397v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sch&#246;der" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rouqui&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-08026-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04095689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01042.2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Joosten" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117078" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine L.D. Toussaint" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Ponstein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela C. Kalthoff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12655" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Pansani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briana Pobiner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0316" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brunel-Duverger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2JA00020B" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pavlidis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan P. Dillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Beltran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J. Schwartz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c04182" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Dupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04552-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546178v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202000295" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329889v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwin Hageraats" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Keune" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521004021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374977v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Neves" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Ramos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elvira Callapez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Friedel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99058-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329879v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.1c00063" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423765v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Paris-Lacombe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fresquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521009450" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7931" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927526v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Missori" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00512" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906399v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorune Sakalauskaite" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alberic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107497" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sabatini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bonaduce" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108436" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stankic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moniek Tromp" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03381" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.01.028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915782v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reynaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004139117" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058994v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gonzalez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78623-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168465v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Thuy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Bylund" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377530v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168426v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02096329v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Goutte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mason" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M Antoniazzi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jared" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41959-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168369v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Botting" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168504v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Iniesto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168450v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168391v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Jenks" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168490v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;riau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546072v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bellato" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02744" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168478v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Argyriou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel J. Krumenacker" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612152v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin-Fabiani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487174v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13356" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080337v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388790v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marone" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-015-0003-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545996v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mass" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-015-9462-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136069v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-014-0249-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442860v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Echard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H. Berrie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vichi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5AN00483G" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129560v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Refregiers" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614011842" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572682v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AN36874B" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136065v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130576v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stampanoni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2012.03.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07TX2GPG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130649v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6686-4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C8PV9R7B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707689v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H Berrie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Nevin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac102986h" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429936v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Elias" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barthou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281560v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Frigerio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/000370207783292064" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495212v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalez Victor" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandi&#232;re Pauline H&#233;lou de La" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Steven De" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monico Letizia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290293v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Helou-de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline H&#233;lou-de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144765v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pozzi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/lim.2023.4.1.23" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924484v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993195v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alter" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Donnici" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292699v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Moreuil" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969853v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985649v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430252v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874218v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hairie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924063v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dazzi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203788v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shad&#233; ALAO AFOLABI" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perruchini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222448v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hebert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kim" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294449v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Ben Jelloul" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289465v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pages-Camagna" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779631v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86865-9_12" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468687v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;lou-de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thoury" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caffy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2025.10135" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322756v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458902v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139650v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe &#201;chard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347417v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523245v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Toussaint" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Kalthoff" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523184v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485501v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138440v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Holowati" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00164825v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>