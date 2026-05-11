--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -1630,51 +1630,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1789,254 +1789,379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RESALT: Résistance génétique comme levier de lutte contre l’altise d’hiver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the impact of genome editing in a perennial species breeding program through simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabi Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bartholomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tiret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptacol2 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Evreux, France</w:t>
+              <w:t xml:space="preserve">XIXth EUCARPIA Biometrics in Plant Breeding Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Edimbourg, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806906v1</w:t>
+                <w:t xml:space="preserve">hal-05601338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique quantitative de la Résistance aux Bioagresseurs − Brassica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE BAP Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Verneuil-sur-Avre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">RESALT: Résistance génétique comme levier de lutte contre l’altise d’hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Tiret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adaptacol2 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Evreux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Centre de Ressources Biologiques BrACySol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques BAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Verneuil sur Avre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2046,51 +2171,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warnings/Cautions when collecting Brassica diversity along a large climatic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2142,51 +2267,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2196,147 +2321,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives chimiques et non chimiques existantes à l’usage des néonicotinoïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025, 154p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2346,114 +2471,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multilocus du génome dans les modèles de génétique des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique animale. Université Paris Saclay (COmUE), 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018SACLA002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02050977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2600,51 +2725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Tarantino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15258/sst.2025.53.3.03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tiret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chenel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Salcedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huirun R. Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plac011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972770v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Olsson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grahn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Karlsson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13519" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347727v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13300" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02299" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28234-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hospital" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187416" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Blandin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rollandez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thouzeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803883v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02050977v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLA002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Tarantino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15258/sst.2025.53.3.03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tiret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chenel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Salcedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huirun R. Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plac011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972770v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Olsson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grahn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Karlsson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13519" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347727v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13300" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02299" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28234-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hospital" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187416" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Blandin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rollandez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thouzeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461523v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02050977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLA002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>