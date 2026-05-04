--- v0 (2026-03-05)
+++ v1 (2026-05-04)
@@ -2185,178 +2185,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ontology and politics of information in the first cybernetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybernetics for the 21th century : vol. 1 epistemological reconstruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanart Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-84, 2024, 97-988-70268-0-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04625744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Immersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Triclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des sciences du jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Érès, pp.195-201, 2024, 978-2-7492-8019-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04625770v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04625744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Game et Play</w:t>
               </w:r>
@@ -4241,1627 +4241,1627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La constitution de la notion d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire centre d'Alembert, Orsay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux vidéo sont-ils des jeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que disent les jeux vidéo à la théorie ? Journée ENS-LSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cybernétique et complexité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée IXXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La cybernétique et la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Triclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starting from scratch : 1945-1949</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Orsay, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art cybernétique de Nicolas Schöffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Congrès de la Société Française d’Histoire des Sciences et des Techniques(SFHST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Lyon, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information society before information society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the International Association for Computing and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montpellier, France. pp.2008 - 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information et entropie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire EHESS, CAMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation du concept scientifique d’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire INCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de neurosciences cognitives de la Méditerranée, Oct 2008, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept d'information chez Shannon et Wiener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Séminaire science, légitimité, médiation équipe Maaticah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que la cybernétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Triclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...47 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'information en cybernétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux de la cryptologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Montpellier, France. pp.2008 - 2014</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les colloques scientifiques à Cerisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cerisy 1968-1986 : un basculement idéologique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science et ses valeurs : les engagements de Norbert Wiener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "les valeurs de la science", centre Gaston Bachelard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de neurosciences cognitives de la Méditerranée, Oct 2008, Marseille, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie de l'information et cybernétique : enjeux en neurosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire INCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Wiener's politics and the history of cybernetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference of the European Society for the History of Science: "The Global and the local : The history of science and the cultural integration of Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Cracovie, Poland. pp.763-766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cybernétique ou le projet d'une unification des sciences autour de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Triclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e congrès de la société de philosophie des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où passe le lien entre science et politique ? Le cas de la cybernétique américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Triclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie politique de la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01628933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels modèles pour penser l'interaction entre science et politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études GREPH-CERPHI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matière et information dans la cybernétique : une lecture critique de Katherine Hayles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée EDIIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediis, Lyon 1, Jun 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Dijon, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Penser c’est calculer » : éléments pour une préhistoire de l’informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études EDIIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDIIS, Lyon 1, Feb 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Marseille, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cybernétique à l'aune des sciences cognitives : une erreur scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "qu'est-ce qu'une erreur scientifique ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 3 Jean Moulin, May 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Cracovie, Poland. pp.763-766</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les automates : de l'âge classique à la cybernétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "nature, science et philosophie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 3 Jean Moulin, Jun 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Lyon, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d'information dans la cybernétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée "histoire et didactique des sciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lirdhist, Lyon 1, Dec 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526661v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01526640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6207,51 +6207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aleph.land/@mtriclot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590726v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03957752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Triclot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn-Olav Dozo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Ammouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagnon Guillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genvo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/mathieu-triclot-le-moment-cybernetique/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036614v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053716v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barnab&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1749" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652334v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rochat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768616652329" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.223" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342816v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/hsps.2007.37.2.479" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514052v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526612v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hanart.press/cybernetics-for-the-21st-century-vol-1/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625761v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-enquetes_en_technosciences_reflexions_libanaises_et_francaises_odette_barbero_mohamad_salhab_jean_claude_beaune-9782140308192-75997.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/lire-les-magazines-de-jeux-video/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.25817" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fypeditions.com/prendre-soin-de-linformatique-et-des-generations-hommage-a-bernard-stiegler/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892176v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fypeditions.com/le-nouveau-genie-urbain-de-bernard-stiegler-et-saskia-sassen/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/jeu-video-et-adolescence" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094804v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374911v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514058v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674415v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630273v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chamayou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917630v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256342v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514083v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514082v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ligier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514069v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628933v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514063v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514070v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514062v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514068v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526670v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526640v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Crevoisier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morisset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18791-2.p.0085" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aleph.land/@mtriclot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590726v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03957752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Triclot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn-Olav Dozo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Ammouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagnon Guillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genvo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/mathieu-triclot-le-moment-cybernetique/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036614v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053716v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barnab&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1749" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652334v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rochat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768616652329" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.223" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342816v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/hsps.2007.37.2.479" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514052v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526612v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hanart.press/cybernetics-for-the-21st-century-vol-1/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625761v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-enquetes_en_technosciences_reflexions_libanaises_et_francaises_odette_barbero_mohamad_salhab_jean_claude_beaune-9782140308192-75997.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/lire-les-magazines-de-jeux-video/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.25817" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fypeditions.com/prendre-soin-de-linformatique-et-des-generations-hommage-a-bernard-stiegler/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892176v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fypeditions.com/le-nouveau-genie-urbain-de-bernard-stiegler-et-saskia-sassen/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/jeu-video-et-adolescence" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094804v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374911v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514058v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674415v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630273v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chamayou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917630v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256342v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514082v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ligier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514065v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514087v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514074v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514071v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514070v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628933v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514068v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526670v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526649v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526640v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526661v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Crevoisier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morisset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18791-2.p.0085" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>