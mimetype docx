--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1000,187 +1000,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02053716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Science-fiction et jeu vidéo : entretien avec Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/resf.1749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01963878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeu, calcul, jeu vidéo : ce que le calcul fait au jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Triclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880200v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-01963878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux de personnages de science-fiction</w:t>
               </w:r>
@@ -2185,178 +2185,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Immersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des sciences du jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès, pp.195-201, 2024, 978-2-7492-8019-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04625770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ontology and politics of information in the first cybernetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Triclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybernetics for the 21th century : vol. 1 epistemological reconstruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanart Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-84, 2024, 97-988-70268-0-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanart Press</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04625744v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04625770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Game et Play</w:t>
               </w:r>
@@ -4379,316 +4379,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La cybernétique et la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Starting from scratch : 1945-1949</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cybernétique et complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Triclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée IXXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Lyon, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information society before information society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the International Association for Computing and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montpellier, France. pp.2008 - 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art cybernétique de Nicolas Schöffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Congrès de la Société Française d’Histoire des Sciences et des Techniques(SFHST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Ligier</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00514077v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00514065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information et entropie</w:t>
               </w:r>
@@ -6207,51 +6207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aleph.land/@mtriclot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590726v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03957752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Triclot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn-Olav Dozo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Ammouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagnon Guillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genvo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/mathieu-triclot-le-moment-cybernetique/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036614v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053716v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barnab&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1749" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652334v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rochat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768616652329" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.223" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342816v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/hsps.2007.37.2.479" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514052v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526612v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hanart.press/cybernetics-for-the-21st-century-vol-1/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625761v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-enquetes_en_technosciences_reflexions_libanaises_et_francaises_odette_barbero_mohamad_salhab_jean_claude_beaune-9782140308192-75997.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/lire-les-magazines-de-jeux-video/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.25817" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fypeditions.com/prendre-soin-de-linformatique-et-des-generations-hommage-a-bernard-stiegler/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892176v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fypeditions.com/le-nouveau-genie-urbain-de-bernard-stiegler-et-saskia-sassen/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/jeu-video-et-adolescence" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094804v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374911v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514058v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674415v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630273v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chamayou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917630v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256342v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514082v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ligier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514065v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514087v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514074v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514071v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514070v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628933v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514068v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526670v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526649v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526640v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526661v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Crevoisier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morisset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18791-2.p.0085" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aleph.land/@mtriclot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590726v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03957752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Triclot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn-Olav Dozo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Ammouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagnon Guillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genvo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/mathieu-triclot-le-moment-cybernetique/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036614v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053716v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barnab&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1749" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652334v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rochat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768616652329" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.223" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342816v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/hsps.2007.37.2.479" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514052v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526612v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hanart.press/cybernetics-for-the-21st-century-vol-1/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625761v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-enquetes_en_technosciences_reflexions_libanaises_et_francaises_odette_barbero_mohamad_salhab_jean_claude_beaune-9782140308192-75997.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/lire-les-magazines-de-jeux-video/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.25817" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fypeditions.com/prendre-soin-de-linformatique-et-des-generations-hommage-a-bernard-stiegler/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892176v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fypeditions.com/le-nouveau-genie-urbain-de-bernard-stiegler-et-saskia-sassen/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/jeu-video-et-adolescence" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094804v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374911v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514058v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674415v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630273v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chamayou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917630v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256342v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514082v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514066v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514065v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ligier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514087v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514074v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514071v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514070v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628933v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514068v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526670v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526649v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526640v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526661v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Crevoisier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morisset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18791-2.p.0085" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>