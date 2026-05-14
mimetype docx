--- v0 (2026-03-28)
+++ v1 (2026-05-14)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model predictive control of solar-coupled innovative heat pump: a comparison of economic and environmental optimizations in Latvia</w:t>
+                <w:t xml:space="preserve">Generation and evaluation of a synthetic dataset to improve fault detection in district heating and cooling systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Roure</w:t>
+                <w:t xml:space="preserve">Mathieu Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Chèze</w:t>
+                <w:t xml:space="preserve">Thibaut Wissocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vallée</w:t>
+                <w:t xml:space="preserve">Yacine Gaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.14992.2⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 283, pp.128387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2023.128387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03957347v2</w:t>
+                <w:t xml:space="preserve">cea-04205395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and evaluation of a synthetic dataset to improve fault detection in district heating and cooling systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model predictive control of solar-coupled innovative heat pump: a comparison of economic and environmental optimizations in Latvia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Wissocq</w:t>
+                <w:t xml:space="preserve">Robin Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Gaoua</w:t>
+                <w:t xml:space="preserve">David Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lamaison</w:t>
+                <w:t xml:space="preserve">Mathieu Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 283, pp.128387. </w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2023.128387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.14992.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04205395v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03957347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of district heating versus electricity-driven energy system at district level: A multi-objective optimization study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Fitó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -457,51 +457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection and diagnosis for large solar thermal systems: A review of fault types and applicable methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -555,317 +555,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of faults on the efficiency curve of flat plate solar collectors: a numerical analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Storage influence in a combined biomass and power-to-heat district heating production plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tuan Quoc Tran</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bavière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.05.122⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 186, pp.115714 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487167v1</w:t>
+                <w:t xml:space="preserve">hal-03488249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage influence in a combined biomass and power-to-heat district heating production plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of faults on the efficiency curve of flat plate solar collectors: a numerical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lamaison</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Bavière</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Quoc Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 186, pp.115714 -. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 231, pp.794 - 804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.07.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.05.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488249v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and flexible predictive control of building space-heating demand in district heating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bavière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -938,51 +938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Representation for Self-Configuration and Monitoring in Agent-Based Flexible Automation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Kaindl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edin Arnautovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1055,51 +1055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Lepuschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alois Zoitl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munir Merdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1159,51 +1159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and diagnostics of industrial systems using automation agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munir Merdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Lepuschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1263,51 +1263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Reconfiguration of a Flexible Transportation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munir Merdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1406,1496 +1406,1496 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities for Hybrid Modeling Approaches in Energy Systems optimization</w:t>
+                <w:t xml:space="preserve">Incremental learning for load forecasting in energy networks and buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+                <w:t xml:space="preserve">Yaiza Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t>
+                <w:t xml:space="preserve">Mohammed Ali Jallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marina Reyboz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2025: 38th international conference on Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">ECOS 2025 - The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. Paper ID: 7614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397875v1</w:t>
+                <w:t xml:space="preserve">cea-05330429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental learning for load forecasting in energy networks and buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opportunities for Hybrid Modeling Approaches in Energy Systems optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shri Balaji Padmanabhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaiza Bermudez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vallée</w:t>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Ali Jallal</w:t>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Reyboz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sacha Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2025 - The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France. Paper ID: 7614</w:t>
+              <w:t xml:space="preserve">ECOS 2025: 38th international conference on Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05330429v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing optimization of multi-vector energy systems: Studying the influence of model level of detail on the control strategy</w:t>
+                <w:t xml:space="preserve">Impact of the levels of modelling detail on the sizing of a local energy system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallee</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Siao Leu Phouratsamay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADeF 2024, 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">ECOS - 37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801026v1</w:t>
+                <w:t xml:space="preserve">hal-04801019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the levels of modelling detail on the sizing of a local energy system</w:t>
+                <w:t xml:space="preserve">Sizing optimization of multi-vector energy systems: Studying the influence of model level of detail on the control strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Piguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vallee</w:t>
+                <w:t xml:space="preserve">Siao Leu Phouratsamay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS - 37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">ROADeF 2024, 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801019v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for Building's Thermal Flexibility in a Multi Energy Vector District</w:t>
+                <w:t xml:space="preserve">DISTRICTLAB-H: A new tool to optimize the design and operation of district heating and cooling networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Brugeron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vallée</w:t>
+                <w:t xml:space="preserve">Roland Baviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+                <w:t xml:space="preserve">Stéphanie Crevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Leconte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Brun</w:t>
+                <w:t xml:space="preserve">Nicolas Vasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DHC Symposium 2023 - The 18th International Symposium on District Heating and Cooling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Beijing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575416v1</w:t>
+                <w:t xml:space="preserve">cea-04247969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISTRICTLAB-H: A new tool to optimize the design and operation of district heating and cooling networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method for Building's Thermal Flexibility in a Multi Energy Vector District</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Baviere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vallee</w:t>
+                <w:t xml:space="preserve">Antoine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Crevon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamaison</w:t>
+                <w:t xml:space="preserve">Adrien Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHC Symposium 2023 - The 18th International Symposium on District Heating and Cooling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Las Palmas De Gran Canaria, Spain. pp.2798-2809, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52202/069564-0251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04247969v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the robustness of a Model Predictive Controller on Flexible Building Heat Demand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessment of varying coupling levels between electric and thermal networks at district level using Co-simulation and model-predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Rava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Wantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2022: The 35th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">ECOS 2022 - Efficiency, Cost, Optimization and Simulation of energy conversion systems and processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Copenhague, Denmark. pp.919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981716v1</w:t>
+                <w:t xml:space="preserve">cea-04090550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of varying coupling levels between electric and thermal networks at district level using Co-simulation and model-predictive Control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessing the robustness of a Model Predictive Controller on Flexible Building Heat Demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamaison</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2022 - Efficiency, Cost, Optimization and Simulation of energy conversion systems and processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Copenhague, Denmark. pp.919</w:t>
+              <w:t xml:space="preserve">ECOS 2022: The 35th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04090550v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient co-simulation and control approach to tackle complex multi-domain energetic systems: concepts and applications of the PEGASE platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dynamic Simulation of Residential Buildings Supporting the Development of Flexible Control in District Heating Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Baviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sandou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Modelica Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Regensburg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3384/ecp19157129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05115966v1</w:t>
+                <w:t xml:space="preserve">hal-02068479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and assessment of a reduced-order building model designed for model predictive control of space-heating demand in district heating systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Operational Control of a Multi-energy District Heating System: Comparison of Model-Predictive Control and Rule-Based Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nikhil Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sandou</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Baviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861004v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05115977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational Control of a Multi-energy District Heating System: Comparison of Model-Predictive Control and Rule-Based Control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Development and assessment of a reduced-order building model designed for model predictive control of space-heating demand in district heating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bavière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Baviere</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05115977v1</w:t>
+                <w:t xml:space="preserve">hal-02861004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Simulation of Residential Buildings Supporting the Development of Flexible Control in District Heating Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">An efficient co-simulation and control approach to tackle complex multi-domain energetic systems: concepts and applications of the PEGASE platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Baviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Modelica Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068479v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05115966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load shifting of space-heating demand in district heating systems based on a reduced-order building model identifiable at substation level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Baviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2946,64 +2946,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sensitivity analysis to support the modelling of space heating demand in view of developing a load shedding algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Baviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3320,122 +3320,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Agent System for Dynamic Service Composition in Ambient Intelligence Environments</w:t>
+                <w:t xml:space="preserve">Flexible Composition of Smart Device Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ramparany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vercouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral Colloquium - Pervasive 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Munich, Germany</w:t>
+              <w:t xml:space="preserve">The 2005 International Conference on Pervasive Systems and Computing (PSC'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Las Vegas, United States. pp.165-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405551v1</w:t>
+                <w:t xml:space="preserve">hal-00405561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition Flexible de Services d'Objets Communicants</w:t>
               </w:r>
@@ -3510,122 +3510,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Composition of Smart Device Services</w:t>
+                <w:t xml:space="preserve">A Multi-Agent System for Dynamic Service Composition in Ambient Intelligence Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ramparany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vercouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2005 International Conference on Pervasive Systems and Computing (PSC'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Las Vegas, United States. pp.165-171</w:t>
+              <w:t xml:space="preserve">Doctoral Colloquium - Pervasive 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405561v1</w:t>
+                <w:t xml:space="preserve">hal-00405551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3656,64 +3656,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of modeling details and forecast uncertainties on the optimal sizing of local multi-energy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Eleuthèriane Gerrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sareni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3822,51 +3822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3937,51 +3937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Temperature Control of Large Scale District Heating Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bavière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on District Heating and Cooling, DHC2018, 9–12 September 2018, Hamburg, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -4071,51 +4071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Layered Manufacturing System Architecture Supported with Semantic Agent Capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munir Merdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4219,51 +4219,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition et adaptation contextuelle de services pour la communication ambiante : un état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fano Ramparany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4339,51 +4339,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un intergiciel multi-agent pour la composition flexible d'applications en intelligence ambiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie logiciel [cs.SE]. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009EMSE0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4579,51 +4579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03957347v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Roure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ch&#232;ze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vall&#233;e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.14992.2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04205395v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wissocq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Gaoua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.128387" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segy.2022.100073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575423v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Faure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paulus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Quoc Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.01.027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.05.122" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bavi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.07.044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02861035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aurousseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04584040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Kaindl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Arnautovic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2192922" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04584044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lepuschitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Zoitl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munir Merdan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2010.2059012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04584042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.526368" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04584041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Koppensteiner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2011.2158839" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Balaji Padmanabhan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05330429v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Bermudez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ali Jallal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Reyboz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugeron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leconte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0251" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04247969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Baviere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crevon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vasset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04090550v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rava" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Wantier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05115966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seguin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Vuillerme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02861004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05115977v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nikhil Descamps" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02068479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp19157129" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02068575v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667941v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramparany" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405551v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405561v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05398023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Eleuth&#232;riane Gerrer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04584037v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Descamps" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leoncini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paulus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.08.203" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04584035v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bavi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.08.170" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04584045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Biffl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18308-9_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8J2WNW5F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680264v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00785390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009EMSE0004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04205395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wissocq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Gaoua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.128387" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03957347v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Roure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ch&#232;ze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vall&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.14992.2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segy.2022.100073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575423v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Faure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paulus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Quoc Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.01.027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488249v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bavi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.07.044" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487167v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.05.122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02861035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aurousseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04584040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Kaindl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Arnautovic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2192922" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04584044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lepuschitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Zoitl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munir Merdan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2010.2059012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04584042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.526368" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04584041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Koppensteiner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2011.2158839" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05330429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Bermudez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ali Jallal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Reyboz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Balaji Padmanabhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04247969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Baviere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crevon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vasset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugeron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leconte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0251" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04090550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rava" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Wantier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02068479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp19157129" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05115977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nikhil Descamps" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02861004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05115966v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seguin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Vuillerme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02068575v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667941v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramparany" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405561v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405551v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05398023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Eleuth&#232;riane Gerrer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04584037v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Descamps" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leoncini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paulus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.08.203" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04584035v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bavi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.08.170" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04584045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Biffl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18308-9_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8J2WNW5F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680264v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00785390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009EMSE0004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>