--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -2534,256 +2534,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RLG Model et RLG kit : un modèle et un kit de conception de Role Learning Game</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Guigon</w:t>
+                <w:t xml:space="preserve">La pédagogie par projet agile abat ses cartes : une métaphore ludique au service de la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.316-319</w:t>
+              <w:t xml:space="preserve">11ème Conférence Environnements Informatiques pour l’Apprentissage Humain (EIAH 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138594v1</w:t>
+                <w:t xml:space="preserve">hal-04148574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pédagogie par projet agile abat ses cartes : une métaphore ludique au service de la pratique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Pinot</w:t>
+                <w:t xml:space="preserve">RLG Model et RLG kit : un modèle et un kit de conception de Role Learning Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence Environnements Informatiques pour l’Apprentissage Humain (EIAH 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.316-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148574v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un outil d'accompagnement pour l'hybridation de situations pédagogiques</w:t>
               </w:r>
@@ -4628,51 +4628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Serpaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Pinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque Questions de Pédagogie dans l'Enseignement Supérieur (QPES 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5045,226 +5045,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronicle of a scenario graph: from expected to observed learning path</w:t>
+                <w:t xml:space="preserve">DISCO, a Formal Model of Serious Games to Help Teachers at the Design Stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Doctoral Consortium CSEDU 2016 (DCCSEDU 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.3-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322571v1</w:t>
+                <w:t xml:space="preserve">hal-01313851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISCO, a Formal Model of Serious Games to Help Teachers at the Design Stage</w:t>
+                <w:t xml:space="preserve">Chronicle of a scenario graph: from expected to observed learning path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral Consortium CSEDU 2016 (DCCSEDU 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.321-330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313851v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES A.L.P.E.S. : APPROCHES AGILES POUR L’ENSEIGNEMENT SUPERIEUR</w:t>
               </w:r>
@@ -6532,51 +6532,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AACAFA4"/>
+    <w:nsid w:val="6CF16046"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6763,51 +6763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01871048v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Pinos Ullauri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B. Karami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-025-00463-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.30.2.5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1281465" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296931v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-023-00376-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Prior" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-022-10993-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir-Beatrice Karami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci11060267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3434" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guigon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.1.7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Plantec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2017.06.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179211v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassaing-Monjou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Karami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van den Noortgate" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3102/2008368" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138594v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delaporte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deleau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pinot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quelennec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_54" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292785v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8_26" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345360v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007796405560561" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marescot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Portillo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_66" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744860v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006665501910197" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465377v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pizette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Achour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514106v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.41" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503723v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serpaggi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514111v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503763v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322650v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_24" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167290v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169404v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narce" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125622v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hariri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demouveau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#307;a Slavkovik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04662-9_12" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459341v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3399" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01871048v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Pinos Ullauri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B. Karami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-025-00463-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.30.2.5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1281465" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296931v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-023-00376-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Prior" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-022-10993-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir-Beatrice Karami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci11060267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3434" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guigon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.1.7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Plantec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2017.06.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179211v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassaing-Monjou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Karami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van den Noortgate" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3102/2008368" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148574v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delaporte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pinot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Quelennec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_54" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292785v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8_26" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345360v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007796405560561" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marescot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Portillo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_66" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744860v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006665501910197" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465377v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pizette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Achour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514106v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.41" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503723v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serpaggi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514111v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503763v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322650v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322571v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_24" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167290v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169404v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narce" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125622v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hariri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demouveau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lujak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#307;a Slavkovik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04662-9_12" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459341v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3399" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>