--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -2697,178 +2697,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00573265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le bassin de Castres-Mazamet : d'un bassin traditionnel au développement par les tic ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Juillet (3), pp.477-498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marseille, future capitale méditerranéenne des TIC ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 70 (2), pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855909v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04855918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Systèmes Productifs Locaux : entre consensus et interrogations</w:t>
               </w:r>
@@ -3087,1342 +3087,1342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le profil des étudiants de l'albigeois, Étude réalisée pour la Communauté d'agglomération de l'albigeois (C2A)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Navereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INU Champollion. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux du DDRS au sein de l’INU Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Navereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INU Champollion. 2025, 72p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de l’IA en milieu universitaire : enquête au sein de l’INU Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INU Champollion. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le profil des étudiants de l'albigeois, Étude réalisée pour la Communauté d'agglomération de l'albigeois (C2A)</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet de désimperméabilisation de la place centrale de Saliès. Étude pour la mairie de Saliès (Tarn)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INU Champollion. 2025</w:t>
+              <w:t xml:space="preserve">INU Champollion. 2024, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les enjeux du DDRS au sein de l’INU Champollion</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tarn, Terre de Sport(s), Étude pour le Conseil départemental du Tarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INU Champollion. 2025, 72p</w:t>
+              <w:t xml:space="preserve">INU Champollion. 2024, 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Le projet de désimperméabilisation de la place centrale de Saliès. Étude pour la mairie de Saliès (Tarn)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux du département tarnais pour les 20 prochaines années, Étude réalisée pour l'Association des Maires et des Élus du Tarn (ADM 81)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INU Champollion. 2024, 42 p</w:t>
+              <w:t xml:space="preserve">INU Champollion. 2023, 94 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">INU Champollion. 2024, 57 p</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final projet Ville Région Occitanie. CAPARI Du Campus Partagé à la Région Intelligente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Haouès-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LISST-CIEU - Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Toulouse; IRIT : Institut de Recherche en Informatique de Toulouse; Grupo Transmisión y Distribución de Energía Eléctrica, Universidad Pontificia Bolivariana. 2021, 155 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un modèle français des villes intelligentes partagées - Rapport à Monsieur le Ministre des Affaires étrangères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akim Oural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Durand-Tornare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Association Villes Internet; LISST-CIEU. 2018, pp.219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations des habitants sur leur territoire vécu. Étude réalisée pour le Pôle territorial de l’Albigeois et des bastides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] INU-Champollion. 2017, pp.72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">INU Champollion. 2023, 94 p</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Marketplace dans l'Albigeois - Perspectives de développement du commerce local par le numérique. Enquête-Ecole du Master 2 TICS de l'INU Champollion pour le compte de l'agglomération du Grand Albigeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] INU-Champollion; Agglomération du Grand Albigeois. 2017, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coût de la vie étudiante dans l'albigeois. Étude réalisée pour le compte de la Communauté d'agglomération de l'albigeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INU Champollion. 2015, 140p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">POPSU 2 : Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Balti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béringuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Escaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] LISST-CIEU - Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Toulouse; IRIT : Institut de Recherche en Informatique de Toulouse; Grupo Transmisión y Distribución de Energía Eléctrica, Universidad Pontificia Bolivariana. 2021, 155 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Toulouse 2 Le Mirail; LISST-CIEU; CNRS. 2014, pp.248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00965679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques spatiales des étudiants de l'albigeois. Étude pour le compte de la Communauté d'Agglomération de l'Albigeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INU Champollion. 2014, 154p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIC et tourisme dans le Grand Montauban, Étude pour l'Office de Tourisme de Montauban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INU Champollion. 2013, 82p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'innovation dans les territoires de l'Arc atlantique français : de la société de l'information à la société de la connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Association Villes Internet; LISST-CIEU. 2018, pp.219</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UTM/(CNRS)LISST-CIEU. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...555 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017414v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04855530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville d’Albi face à ses mobilités : pour une nouvelle politique de déplacements (Synthèse), Étude réalisée pour la Mairie d'Albi</w:t>
               </w:r>
@@ -4854,50 +4854,1090 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Éducation pour la Transition (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabrique de l'interdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet FEF - Campus des Transitions, Nov 2025, Mexico CIty, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #103 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le mille-feuille administratif français : une impossible simplification ? Présentation par Arnaud BRENNETOT, Professeur des Universités en géographie politique et aménagement à l’Université Rouen Normandie / UMR CNRS 6266 IDEES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Nov 2025, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #99 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le film : outil de géographe ? Présentation par Laura Corsi, Maîtresse de conférences en Géographie à l'Université de Bordeaux Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Feb 2025, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique comme levier d’amélioration du service public malgré les contraintes budgétaires (Animation de Laboratoire à destination d'élus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Haÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Congrès national des élus au numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Villes internet, Feb 2025, Saint-Raphaël, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fracture numérique, non-usages et perte de productivité ou d’efficacité : pour une approche citoyenne et politique du numérique (Table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Congrès national des élus au numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Villes Internet, Feb 2025, Saint-Raphaël, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #100 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retiens la nuit : quels enjeux pour la lutte contre la pollution lumineuse ? Présentation par Samuel Challéat, Chargé de recherche CNRS en géographie de l’environnement à l’UMR GEODE de l’Université Toulouse 2 Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Mar 2025, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l’IA en milieu universitaire : enquête au sein de l’INU Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Navereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La couverture numérique des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire annuel du GIS Marsouin, May 2025, Perros Guirec, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #98 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lotissements ont-ils toujours un avenir ? Présentation par Lionel Rougé, Maître de conférences à l'Université de Toulouse 2 Jean Jaurès et chercheur au LISST-CIEU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Jan 2025, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes de l’Habiter en mutation : enjeux contemporains et perspectives (Organisation et Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche Pluridisciplinaire TEHM, INU Champollion / LISST-Cieu / CAUE81 / DDT81, Oct 2025, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #102 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligence artificielle et territoires : quels enjeux pour les services publics ? Présentation par Mathieu VIDAL, Maître de conférences en Aménagement et Urbanisme à l’INU Champollion / LISST-Cieu, Université de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Oct 2025, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #101 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Arctique: de moins en moins épargné, de plus en plus convoité ? Présentation par Camille Escudé, Professeure agrégée de Géographie, docteure associée au Centre d’études internationales de Sciences Po Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Apr 2025, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation de deux expositions, en partenariat avec le CAUE81 et la DDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exposition 1 : “Des solutions sur mesure pour s’adapter à la rareté des ressources et bien vivre dans nos territoires” (exposition itinérante sur la Sobriété foncière portée par les ministères chargés de l’Aménagement des Territoires et de la Transition écologique) Exposition 2 : Réenchanter le pavillon en ville (1950-1970) (Exposition itinérante faisant suite au projet de Recherche Leroy Merlin Source dirigé par Viviane Hamon et Lionel Rougé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion (Hall du Bâtiment Multimédia), Oct 2025, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation humain - non humain dans l’agroalimentaire (co-organisation et animation de table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avec Jazmín Abraham (Centre for Advanced Microscopy – Cambridge, Grande-Bretagne), Mikael Akimowich (Université d’Aix-Marseille, France), María González (Mines Albi, France) et Fabiola Jaimes Miranda (Instituto Potosino de Investigación Científica y Tecnológica – IPICYT, Mexique). École thématique franco-mexicaine 2025 de la Muframex sur les transitions agricole et alimentaire pour des territoires plus résilients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion et MUFRAMEX, Oct 2025, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Café géo albigeois #104 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4906,14414 +5946,13374 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer les modes de vie en transition : entre continuités et germes de changement ? Présentation par Ninon Barreau (Docteure en Géographie, LISST-Cieu, Université Jean Jaurès)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Dec 2025, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Association Villes Internet, Feb 2025, Saint-Raphaël, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #95 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Japon: un pays en transitions ? Présentation par Rémi Scoccimarro, Maître de conférences en langue et civilisation japonaises à l’université Toulouse 2 Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar le Shamrock, Oct 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #100 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment rendre des services publics innovants ? Perspectives (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Services publics, Services aux publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Troisième session territoriale du Parlement rural français, INU Champollion, Apr 2024, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La généralisation des délégations municipales au numérique : symbole de la pleine prise en compte des enjeux numériques par les collectivités locales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les impacts du numérique dans la transformation des usages, des outils et des organisations dans la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire du GIP Marsouin, May 2024, Redon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité de vie et Vitalité commerciale : même combat ? - l’exemple d’Albi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire du Commerce et de la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence d'Urbanisme de Toulouse (AUAT), Jul 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #94 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retiens la nuit : quels enjeux pour la lutte contre la pollution lumineuse ? Présentation par Samuel Challéat, Chargé de recherche CNRS en géographie de l’environnement à l’UMR GEODE de l’Université Toulouse 2 Jean Jaurès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Mar 2025, Albi, France</w:t>
+              <w:t xml:space="preserve">La revanche du train ? Présentation par Pierre Messulam, ancien Directeur de la Stratégie Ferroviaire, de la Recherche et de la Régulation de la SNCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Apr 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #98 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #97 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les lotissements ont-ils toujours un avenir ? Présentation par Lionel Rougé, Maître de conférences à l'Université de Toulouse 2 Jean Jaurès et chercheur au LISST-CIEU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Jan 2025, Albi, France</w:t>
+              <w:t xml:space="preserve">Les Roms: au-delà des clichés, quelles réalités économiques et sociales ? Présentation par Samuel DELEPINE, Maître de conférences en géographie sociale à l'Université d'Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Dec 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire annuel du GIS Marsouin, May 2025, Perros Guirec, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tiers lieux, atouts pour les territoires ? (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Siino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Salon des solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Rosée, ANCT Tour Occitanie, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Projet FEF - Campus des Transitions, Nov 2025, Mexico CIty, Mexico</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #93 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville à l’épreuve du handicap ? Présentation par Noémie Rapegno, Enseignante-chercheuse en géographie à l’Ecole des hautes études en santé publique (EHESP), Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Mar 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #103 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des services publics locaux de la donnée ? (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39ème Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FNCCR, Jun 2024, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #96 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le mille-feuille administratif français : une impossible simplification ? Présentation par Arnaud BRENNETOT, Professeur des Universités en géographie politique et aménagement à l’Université Rouen Normandie / UMR CNRS 6266 IDEES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Nov 2025, Albi, France</w:t>
+              <w:t xml:space="preserve">Les réfugiés climatiques : nouveaux migrants du XXIe siècle ?, présentation par Étienne Piguet, professeur de géographie à l'Université de Neuchâtel (Suisse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Nov 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Association Villes internet, Feb 2025, Saint-Raphaël, France</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel rôle des tiers lieux dans la mobilité décarbonée et la re-caractérisation des territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Siino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilités, Gouvernances et Transitions socio-écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres du réseau international de recherche Habiter les Villes du Futur REHVIF 2024, Oct 2024, Grand-Bassam, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #99 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #91 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le film : outil de géographe ? Présentation par Laura Corsi, Maîtresse de conférences en Géographie à l'Université de Bordeaux Montaigne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Feb 2025, Albi, France</w:t>
+              <w:t xml:space="preserve">Le surtourisme : une réalité géographique ? Présentation par Philippe Duhamel, Professeur de géographie à l'Université d’Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Jan 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #102 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #92 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence artificielle et territoires : quels enjeux pour les services publics ? Présentation par Mathieu VIDAL, Maître de conférences en Aménagement et Urbanisme à l’INU Champollion / LISST-Cieu, Université de Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Oct 2025, Albi, France</w:t>
+              <w:t xml:space="preserve">Technologie et Transhumanisme: une remise en question(s) du corps ? Présentation par David Doat, maître de conférences en Philosophie à l’Université Catholique de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Feb 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaurès, un discours de vérité toujours d'actualité ?&amp;quot; (animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde à l'occasion du centenaire de la panthéonisation de J.Jaurès, avec Raphaël Glucksmann (député européen), Christophe Ramond (président du CD81) et Carole Delga (présidente de la Région Occitanie) puis échanges avec des étudiants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par le Conseil départemental du Tarn, à l'INU Champollion, Nov 2024, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information publique : l'impératif de fiabilité (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Vivencia - Vivre ensemble"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35ème édition du Forum Cap'Com, Dec 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #85 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 000 km à pied de frontière à frontière : la traversée des États-Unis par le Pacific Crest Trail. Présentation par Jérôme Monnet Professeur d’aménagement et urbanisme à l’Université Gustave Eiffel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Mar 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque international sur l'IA et les Institutions publiques - Introduction au colloque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Intelligence artificielle et institutions publiques : enjeux, controverses et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international organisé par Cynthia Boyer et Mathieu Vidal, INU Champollion, Oct 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #86 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le phénomène contemporain des chemins de Saint- Jacques sous l’œil du géographe ? Présentation par Sébastien Rayssac, maître de conférences en Géographie (Université Toulouse 2 Jean Jaurès)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Apr 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Campus universitaires, laboratoires de la prise en compte des enjeux environnementaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque “Gestion du patrimoine immobilier public et transition écologique”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche pluridisciplinaire EDG, INU Champollion, Oct 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les villes peuvent-elles innover et soutenir leurs commerces ? (Table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17èmes Assises nationales du centre-ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre-ville en mouvement, Jun 2023, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #87 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La géographie appliquée en bureau d'études : mieux accompagner les territoires dans leurs transitions ? Présentation par Brice Navereau (Géographe, Directeur de bureau d'études, Chercheur associé au Laboratoire LISST-CIEU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Oct 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #88 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartographie et observation de la terre : nouveaux métiers, nouveaux usages ? Présentation par Michaël Tonon (responsable de l’équipe « Satellite Data Science » chez Airbus Défense et Espace) et Frédéric Martorell (Responsable de l’Observatoire des territoires du Tarn à la DDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Nov 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #89 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un pays en temps de guerre : regard de géographes ukrainiens. Présentation par Sergiy Kostrikov et Kateryna Kravchenko, enseignants-chercheurs à l’Université Karazin de Kharkiv (Ukraine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Dec 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élus municipaux en charge du numérique : nouveaux acteurs de la fabrique urbaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Groupe de Recherche Pluridisciplinaire TEHM, INU Champollion / LISST-Cieu / CAUE81 / DDT81, Oct 2025, Albi, France</w:t>
+              <w:t xml:space="preserve">, Séminaire "Technologies urbaines et numériques : nouveaux objets, nouveaux modèles ?" (Université Paris Cité, Cessma / UTC, Avenues / CNRS-Prodig), Jun 2023, Paris Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #101 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #83 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Arctique: de moins en moins épargné, de plus en plus convoité ? Présentation par Camille Escudé, Professeure agrégée de Géographie, docteure associée au Centre d’études internationales de Sciences Po Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Apr 2025, Albi, France</w:t>
+              <w:t xml:space="preserve">Le retour du vélo en ville ? Présentation par Frédéric Héran, économiste des transports et urbaniste à l’Université de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Jan 2023, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion (Hall du Bâtiment Multimédia), Oct 2025, Albi, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #84 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Européens vivant en France : quels usages de leur citoyenneté ? Présentation par Thibault Courcelle et David Gouard, Maîtres de conférences respectivement en Géographie (INU Champollion d'Albi - LISST-Cieu) et en Science politique (Université Toulouse II Jean Jaurès – CERTOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Feb 2023, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La relation humain - non humain dans l’agroalimentaire (co-organisation et animation de table-ronde)</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #90 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeux olympiques et aménagement urbain : des stades à la Cité ? Présentation par Raphaël Languillon-Aussel, Chercheur à l'Institut français de recherche sur le Japon à la Maison franco-japonaise (UMIFRE 19 MEAE-CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Dec 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déploiement des politiques publiques numériques en France : retour d’expérience(s) d’une recherche impliquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et acteurs du déploiement des technologies numériques dans la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire du LISST-Cieu, May 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collaboration entre les collectivités et l’Etat pour la transformation numérique des territoires (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38ème Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FNCCR, Sep 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #76 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’espace : de nouveaux enjeux géographiques et géopolitiques ? Présentation par Isabelle Sourbès-Verger Directrice de recherche au CNRS, Centre Alexandre Koyré, campus Condorcet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Feb 2022, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #80 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires migratoires du Brésil au Tarn : du choc culturel à l'acclimatation ? « Ponteiras - Pontes e fronteiras », documentaire réalisé par Frédéric PAREDES, Guide touristique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au Cube, Oct 2022, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #82 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre après une crue : quelle résilience pour les territoires inondés ? Présentation par Anne Peltier, Maître de conférences en Géographie (Laboratoire GEODE) à l'Université de Toulouse II Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Dec 2022, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élus municipaux en charge du numérique : acteurs de premier rang de la transition numérique de nos villes et territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Les villes face à la transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRN (CNRS) Habiter les Villes du futur, Oct 2022, Mexico, Mexique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #78 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La bière peut-elle être l’expression d’un territoire ? Présentation par Fabrizio Bucella, physicien, Professeur des universités à l'Université libre de Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, May 2022, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Tiers-Lieux : outils d’animation des territoires au service d’une réduction des inégalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion et MUFRAMEX, Oct 2025, Albi, France</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Siino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Les villes face à la transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRN (CNRS) Habiter les Villes du futur, Oct 2022, Mexico, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisée par le Conseil départemental du Tarn, à l'INU Champollion, Nov 2024, Albi, France</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde merveilleux de la ville connectée ? Regard distancié sur des enjeux néanmoins cruciaux de la ville de demain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Village des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fête de la Science, Région Occitanie, Oct 2022, Graulhet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FNCCR, Jun 2024, Besançon, France</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #81 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le zéro artificialisation nette (ZAN) : quels enjeux en matière d’aménagement du territoire ? Présentation par Amir Strkonjic, Responsable du service planification urbaine à la Communauté d’agglomération de l’albigeois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Nov 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quel rôle des tiers lieux dans la mobilité décarbonée et la re-caractérisation des territoires ?</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectivités et Numérique : de nouvelles méthodes de médiation pour des territoires apprenants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretiens de l’Innovation Territoriale (EIT) - Management du Développement territorial : comment concilier numérique et proximité pour créer de la valeur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Optima, May 2022, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de proximité en ville moyenne française : un projet politique et éducatif à contre-courant mais porteur. Le cas de l’Institut national universitaire Champollion d’Albi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rôle et la mission des universités de petites tailles au sein de la francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque du Réseau de la recherche sur la francophonie canadienne, Nov 2022, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élus locaux et santé numérique - Enjeux, risques et opportunités (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude de l'Association Élus, santé publique et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #79 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afghanistan : la faillite d’un Etat ? Présentation par Gilles Dorronsoro Professeur de sciences politiques à l'Université de Paris 1-Panthéon-Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, May 2022, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #77 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Omniprésence numérique : Une sobriété nécessaire et atteignable ? Présentation par Vincent Courboulay, maître de conférences en Informatique à l’Université de La Rochelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Mar 2022, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #75 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement : infléchir les dérèglements climatiques, ou s’en accommoder ? Présentation par Frédéric Durand, maître de conférences en Géographie à l’Université de Toulouse Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Dec 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #74 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La science-fiction : nouveau territoire géographique ? Présentation par Guy Thuillier, maître de conférences en géographie à l’Université de Toulouse Jean-Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au Cube, Nov 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment mettre fin à l'exclusion numérique ? Enjeux et leviers pour relever le défi ! (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innopolis - Repenser la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cité épiscopale d’Albi : un centre-ville hautement touristique... restant néanmoins un centre à vivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La cité épiscopale d'Albi - Des enjeux de la revalorisation du centre historique aux exigences du patrimoine mondial de l'UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDG, INU Champollion, Oct 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #68 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AirBnB : manne ou malédiction pour les villes ? Présentation par Victor Piganiol, doctorant à l’Université Bordeaux Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Jan 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #71 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ville durable et écoquartiers : une transformation des manières de produire et habiter la ville ?, Présentation par François Valegeas, Maître de conférences en Urbanisme et Aménagement de l'Espace à l'Université Paul-Valéry Montpellier 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Apr 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #72 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Grèce dix ans après la crise, où en est-on ? Présentation par Michel Sivignon, Professeur émérite de géographie à la Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Nov 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #69 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’opendata : l'indispensable enjeu de la participation citoyenne ? Présentation par Francoise Paquienseguy, professeur de Sciences de l'information et de la communication à l'IEP de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Feb 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #73 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Quai d’Orsay sert-il encore à quelque chose ? Présentation par Henry Jacolin, Géographe et ancien Ambassadeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Nov 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #70 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement : éviter l'effondrement ? Présentation par Rémi Benos, Maitre de Conférences en Géographie à l’INU Champollion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Mar 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles expériences de la participation citoyenne locale : les plateformes de budget participatif (Animation de table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Ville Intelligente » du LISST-Cieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Toulouse (En ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et représentations de la destination touristique « campagne » chez les jeunes. D’une sociabilité urbaine connectée à une représentation lyrique de la nature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Quelles dynamiques touristiques pour les territoires hors métropole ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, Mar 2020, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #65 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les villes et territoires intelligents : entre concepts et réalités quotidiennes ? Présentation par Jean DANIÉLOU, doctorant à Mines ParisTech - Engie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion - en visio en raison des conditions sanitaires, Apr 2020, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #66 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Etats-Unis : des clivages communautaires enracinés géographiquement ? Présentation par Charlotte Recoquillon, géographe, Institut français de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Nov 2020, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des “Smart-Cities”, l’enjeu du numérique pour les villes et territoires connectés (conférence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues de la Recherche : l'application du concept "smart" aux territoires ruraux et péri-urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFPT - Institut national spécialisé d'études territoriales (INSET), en visioconférence du fait des conditions sanitaires, Mar 2020, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #62 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le développement de la métropole toulousaine : entre forces et fragilités ? Présentation par Fabrice ESCAFFRE, maître de conférences à l’Université Toulouse 2 Jean Jaurès, LISST-Cieu (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Jan 2020, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #63 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexualité des villes, sexualité des champs ? Présentation par Marianne BLIDON-ESNAULT, maîtresse de conférences à l’Université Paris I Panthéon Sorbonne, centre de recherche de l’Institut de démographie de l’Université Paris I (UR 134)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Feb 2020, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #64 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ancienne mine d’or de Salsigne : chronique d’une catastrophe environnementale annoncée ? Présentation par Frédéric OGÉ, juriste, géographe et ancien chargé de recherche au CNRS (UMR PRODIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Mar 2020, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #67 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Bosnie, un pays fragmenté aux portes de l'UE ? Présentation par Roland Gilles, Général d'Armée (2S), Ancien ambassadeur de France à Sarajevo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Dec 2020, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #59 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sécurité au Mexique : une affaire publique ? Présentation par Claudia C. ZAMORANO VILLAREAL, professeure au CIESAS (Centro de Investigaciones y Estudios Superiores en Antropología Social) de Mexico, et Guénola CAPRON, chercheure au CEMCA (Centro de Estudios Mexicanos y Centro Americanos) de la Universidad Autónoma Metropolitana-Azcapotzalco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, May 2019, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des élus dans le déserts, l’oasis est-elle encore loin ? » (Table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des déserts médicaux et numériques, Sep 2019, Auzon, Lucenay-lès-Aix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les collectivités face à la transition numérique (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RuraliTic, Le Smart Village</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aurillac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #60 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Egypte : carrefour ou impasse migratoire ? Présentation par Julie PICARD, maîtresse de conférences à l’Institut national supérieur du professorat et de l’éducation de Bordeaux, laboratoire PASSAGES (UMR 5319 CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Nov 2019, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #55 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'émotion : nouvel objet d'étude de la Géographie ? Présentation par Pauline GUINARD, maîtresse de conférence à l’ENS Paris, laboratoire LAVUE (UMR 7213 CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Jan 2019, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données territoriales et formes d'implications habitantes (Animation de table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude croisée Acteurs-Chercheurs - Usages du web et territoires : quels enjeux pour la participation des habitants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, CITERES (CNRS), Jan 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #61 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fresque et art mural : une nouvelle valeur ajoutée pour les villes ? Présentation par Olivier LANDES, urbaniste et directeur artistique à Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Dec 2019, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #58 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le voyageur hypermoderne : une nouvelle manière d'expérimenter le monde ? Présentation par Francis JAUREGUIBERRY, professeur de sociologie à l’Université de Pau et des Pays de l’Adour (UPPA), laboratoire PASSAGES (UMR 5319 CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Apr 2019, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #57 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les jeux d’argent : quels enjeux de géographie politique ? Présentation par Marie REDON, maîtresse de conférences en Géographie à l’université Paris 13, laboratoire Pléiade (UMR 7338)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Mar 2019, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #56 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prison : paradoxes d'un espace d'enfermement et de réinsertion ? Présentation par Olivier MILHAUD, maître de conférences en géographie à l’université Paris-Sorbonne, laboratoire Médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Feb 2019, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déploiement d’AirBnB en villes moyennes : entre opportunités particulières et enjeux communautaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "AirBnb, la ville ubérisée ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture (ENSA), Mar 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #53 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les inégalités de santé en ville : quelles logiques spatiales? Présentation par Julie VALLÉE, chargée de recherche au CNRS Paris, laboratoire Géographie-Cités (UMR 8504)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Nov 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #47 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le changement climatique : quel impact sur les villes ? Présentation par Julia HIDALGO, chargée de recherche CNRS à l’université de Toulouse 2 Jean Jaurès, LISST-Cieu (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Jan 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data et Données, Intelligence artificielle : un nouvel eldorado à encadrer, un humain à accompagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque des Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECOTER (Economie et Territoire), Sep 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #54 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ParcourSup : une nouvelle ségrégation géographique pour les recrutements étudiants à l'université ? Présentation par Leïla FROUILLOU, maîtresse de conférences en sociologie à l’université Paris Nanterre, laboratoire Cresppa (UMR 7217)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Dec 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #52 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mondialisation des pauvres : loin de Wall Street et de Davos ? Présentation par Olivier PLIEZ, directeur de recherche CNRS à l’Université Toulouse 2 Jean Jaurès, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Oct 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #50 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle(s) géographie(s) dans le cyberespace ? Présentation par Alix DESFORGES, doctorante en géographie à l’université Paris 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Mar 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tarn en 2030 - Éléments de prospective (Table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conseil départemental du Tarn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #49 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Hyper-Lieux : une nouvelle approche de la mondialisation ? Présentation par Michel LUSSAULT, professeur de Géographie à l'ENS Lyon, laboratoire Environnement, villes, sociétés (UMR 5600 CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Mar 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #48 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une politique plus égalitaire de l'espace public ? Présentation par Edith MARUEJOULS, Docteure en géographie, Bureau d’études L’ARObE (L’Atelier Recherche OBservatoire Egalité), Chercheuse associée au laboratoire ADESS/CNRS de l’université Bordeaux Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, Feb 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérique et Territoires : quels enjeux pour l'emploi, les entreprises et les citoyens à l'échelon d'un département tel que le Tarn ? (Conférence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Femmes Chefs d'entreprise du Tarn (FCE France), Sep 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #51 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gestion de la prévention des désastres : quels défis ? Présentation par Julien REBOTIER, chargé de recherche CNRS à l'université Toulouse II Jean Jaurès, LISST-Cieu (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Apr 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama et Enjeux du numérique pour les collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes Rencontres territoriales de Midi-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFPT, Oct 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une plateforme électronique de vente locale - Tentative d’intervention publique sur le développement économique d’un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Plateformes et territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire « Villes et numérique » de Sciences Po Paris, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;territoires intelligents&amp;quot; au service de l'amélioration des conditions de vie des citoyens ? (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Territoires intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France en Moldavie, Oct 2018, Chisinau, Moldavie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #46 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps : nouvelle clé du développement urbain ? Présentation par Dominique ROYOUX, professeur de Géographie à l’université de Poitiers, laboratoire RURALITES (UR 13823)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Dec 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact du numérique sur un territoire tel que le Tarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "L’impact sociétal de l’Economie Numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECOTER (Economie et Territoire), Oct 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #44 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnet de géographe : la République Tchèque. Présentation par Bertrand PLEVEN, professeur agrégé à l'IUFM de Paris - Université Paris-IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Apr 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #45 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les transports urbains durables : quelles clés de réussite ? Présentation par Mario CARRIER, professeur des universités à l’Université Laval à Québec, laboratoire CRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Nov 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Smart City Means For A Geographer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Smart Grids and Smart Cities – International Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Economia de Barcelona (IEB) - Interreg SUDOE Tr@nsener, Jun 2017, Barcelona, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #43 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles places de la culture en ville moyenne ? Présentation par Mariette SIBERTIN-BLANC, maitresse de conférences à l’Université Toulouse 2 Jean Jaurès, LISST-Cieu (UMR5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Feb 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #42 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand la géographie s'invite au théâtre : un prétexte sérieux au rire et à la poésie? Présentation par Frédéric FERRER, auteur et metteur en scène indépendant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Jan 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les TIC : gouvernance et production-diffusion des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les travaux du LISST sur l’Amérique latine (Journée d'étude)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST), CNRS, Université Toulouse 2 Jean Jaurès, Nov 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville du futur : éléments de prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences "Cultures numériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Médiathèque Pierre Amalric, Dec 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ville intelligente : une intelligence urbaine à géographie variable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Café Philo toulousain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smarts Cities as the expression of its inhabitants's dynamism » (communication en Anglais - &amp;quot;La « ville intelligente », expression de la dynamique de ses habitants »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Side Event Officiel « Citizens @ the center of Smart Cities », Habitat III - The United Nations Conference on Housing and Sustainable Urban Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONU, Oct 2016, Quito, Équateur</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tiers lieux : Expression spatiale d'une microsociété du numérique ? (Los lugares intermezzos: ¿Expresión espacial de una microsociedad digital?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres du réseau international de recherche Habiter les Villes du Futur REHVIF 2024, Oct 2024, Grand-Bassam, Côte d’Ivoire</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international - Side Event à Habitat III, The United Nations Conference on Housing and Sustainable Urban Development (ONU-Habitat)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FLACSO, Oct 2016, Quito, Équateur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #96 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #37 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les réfugiés climatiques : nouveaux migrants du XXIe siècle ?, présentation par Étienne Piguet, professeur de géographie à l'Université de Neuchâtel (Suisse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Nov 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">Carnet de géographes : des chercheurs français au Kilimandjaro ? Présentation par Rémi BENOS, maître de conférences à l’Institut National Universitaire d’Albi Jean François Champollion, laboratoire GEODE, et Bénard CHARLERY de la MASSELIERE, professeur des universités à l'Université Toulouse 2 Jean Jaurès, Laboratoire LISST Dynamiques rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Feb 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire du GIP Marsouin, May 2024, Redon, France</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #41 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Brexit, quels changements ? Présentation par Mark BAILONI, maître de conférence en géographie à l'Université de Lorraine, centre de recherche LOTTER, et Thibault COURCELLE, maître de conférences à l'Institut national universitaire Champollion d'Albi, LISST-Cieu (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Dec 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #95 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #36 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Japon: un pays en transitions ? Présentation par Rémi Scoccimarro, Maître de conférences en langue et civilisation japonaises à l’université Toulouse 2 Jean Jaurès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar le Shamrock, Oct 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">Quelle géographie dans les séries modernes ? Présentation par Bertrand PLEVEN, professeur agrégé à l'IUFM de Paris - Université Paris-IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Jan 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #94 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cantine numérique toulousaine: pépinière de citadins du futur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque franco-colombien "Villes du futur, le temps des citadins"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Escuela del Hábitat, Facultad de Arquitectura, Universidad Nacional de Colombia sede Medellín / Université de Toulouse Jean Jaurès, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (UMR 5193) et son Centre Interdisciplinaire d’Etudes Urbains (LISST-CIEU), Oct 2016, Medellin, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #40 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revanche du train ? Présentation par Pierre Messulam, ancien Directeur de la Stratégie Ferroviaire, de la Recherche et de la Régulation de la SNCF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Apr 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">Santiago et le reste du territoire chilien : quelles relations ? Présentation par Francisco MATURANA, professeur de géographie à l'Université de Santiago (Chili)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Oct 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Troisième session territoriale du Parlement rural français, INU Champollion, Apr 2024, Albi, France</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #39 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trente ans après son adhésion à l’UE, quel Portugal aujourd’hui ? Présentation par José Alberto RIO FERNANDES, professeur à l’Université de Porto, laboratoire CEGOT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Apr 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Agence d'Urbanisme de Toulouse (AUAT), Jul 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #38 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Francophonie : des enjeux politiques et culturels aux enjeux économiques ? Présentation par Daniel WEISSBERG, professeur des universités à l’Université Toulouse 2 Jean Jaurès, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Mar 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #97 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on parler de Smart Cities pour les Villes petites et moyennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nuit européenne des Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au Grand Théâtre d'Albi, Sep 2016, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence &amp;quot;Innovations plurielles&amp;quot; #7 (Organisation et Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’intelligence économique, un exemple de mise en œuvre dans l’entreprise. Présentation par Florence Piton (Sylob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion et Mines Albi, Nov 2015, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville intelligente : utopie ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Café Géo albigeois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, Feb 2015, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence &amp;quot;Innovations plurielles&amp;quot; #5 (Organisation et Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La résistance aux technologies de l’information et de la communication. Présentations par Francis Jauréguiberry (Professeur de Sociologie à l'Université de Pau et des Pays de l’Adour) et Annabelle Boutet-Dièye (Enseignant-Chercheur en Sociologie à Telecom Bretagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion et Mines Albi, Oct 2015, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence &amp;quot;Innovations plurielles&amp;quot; #4 (Organisation et Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’innovation, une dynamique portée par tous. Présentation par Jean-Charles Guillet (Groupe TOTAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #29 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Roms: au-delà des clichés, quelles réalités économiques et sociales ? Présentation par Samuel DELEPINE, Maître de conférences en géographie sociale à l'Université d'Angers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Dec 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">Ukraine, État islamique.etc., une multiplication de conflits non conventionnels ? Présentation par Béatrice GIBLIN, professeur de Géographie à l’Université de Paris 8, Institut Français de Géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Jan 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, La Rosée, ANCT Tour Occitanie, Jun 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #33 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qui veut la peau des éoliennes en France ? Présentation par Jean PILLEBOUE, maître de conférences émérite à l’ Université Toulouse II Jean Jaurès (UMR Laboratoire Dynamiques Rurales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Apr 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #93 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #32 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La ville à l’épreuve du handicap ? Présentation par Noémie Rapegno, Enseignante-chercheuse en géographie à l’Ecole des hautes études en santé publique (EHESP), Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Mar 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">Croatie/Slovénie : une intégration réussie ? Présentation par Joseph KRULIC, magistrat et professeur associé à l’Université de Paris-Est-Marne-La-Vallée, Laboratoire LIPHA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Apr 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #91 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter la ville intelligente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier franco-mexicain sur les Villes Intelligentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Co-organisé par le LISST-Cieu, l’université Autonome Métropolitaine (UAM) de Mexico, avec le soutien de la Maison Universitaire franco-mexicaine et l’Académie des Sciences du Mexique, Dec 2015, Mexico, Mexique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #34 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le surtourisme : une réalité géographique ? Présentation par Philippe Duhamel, Professeur de géographie à l'Université d’Angers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Jan 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">La carte : un outil pour comprendre l'actualité internationale ? Présentation par Flavie HOLZINGER et Delphine PAPIN, docteures en géopolitique et cartographes au journal Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, May 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #92 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence &amp;quot;Innovations plurielles&amp;quot; #6 (Organisation et Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des réseaux, des territoires et des innovations. Présentations par Olivier Coutard (Socio-économiste, Directeur de recherches à l'École des Ponts - Paris Tech / Université de Paris Est - Marne-la-Vallée) et Yann-Philippe Tastevin (Anthropologue, Chargé de recherches CNRS à l'UMR LISST de l'Université de Toulouse 2 - Jean Jaurès )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion et Mines Albi, Nov 2015, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #30 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et Transhumanisme: une remise en question(s) du corps ? Présentation par David Doat, maître de conférences en Philosophie à l’Université Catholique de Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Feb 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">Les villes intelligentes (smart cities) : utopie ou réalité ? Présentation par Cédric CALVIGNAC et Mathieu VIDAL, maîtres de conférence respectivement en sociologie et en géographie-aménagement à l’Institut National Universitaire Jean-François Champollion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Feb 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire du LISST-Cieu, May 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #35 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les atlas improbables : de nouvelles représentations de la géographie ? Présentation par Olivier MARCHON, écrivain et réalisateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Dec 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #90 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #31 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux olympiques et aménagement urbain : des stades à la Cité ? Présentation par Raphaël Languillon-Aussel, Chercheur à l'Institut français de recherche sur le Japon à la Maison franco-japonaise (UMIFRE 19 MEAE-CNRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Dec 2023, Albi, France</w:t>
+              <w:t xml:space="preserve">Écrivain de polars et Géographe : un double regard sur le monde ? Présentation par Michel BUSSI, professeur de géographie à l’Université de Rouen, laboratoire IDEES (UMR 6266)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Mar 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Colloque international organisé par Cynthia Boyer et Mathieu Vidal, INU Champollion, Oct 2023, Albi, France</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès et diffusion des savoirs et de la culture scientifique à l'ère du numérique : nouvelles pratiques, nouveaux défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Cultures, Sociétés et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’études sur l’intégration et la mondialisation (CEIM) de l’Université du Québec à Montréal (UQAM), Oct 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche pluridisciplinaire EDG, INU Champollion, Oct 2023, Albi, France</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #28 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les gaz de schiste : mise en valeur ou dégradation des campagnes ? Présentation par François TAULELLE, professeur de géographie au Centre univ. Champollion d'Albi, LISST CNRS (UMR 5193) et Sylvain LAPOIX, journaliste politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Nov 2014, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #86 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #27 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le phénomène contemporain des chemins de Saint- Jacques sous l’œil du géographe ? Présentation par Sébastien Rayssac, maître de conférences en Géographie (Université Toulouse 2 Jean Jaurès)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Apr 2023, Albi, France</w:t>
+              <w:t xml:space="preserve">La science de l’eau est-elle la même partout ? Présentation par Gabrielle BOULEAU, ingénieure-chercheuse en sociologie politique au Cemagref-Irstea ADER de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, May 2014, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 35ème édition du Forum Cap'Com, Dec 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #26 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le football, un condensé d’enjeux géopolitiques ? Présentation par Jean-André L'HOPITAULT et Gérard BUONO, professeurs agrégés d'histoire et géographie dans des lycées tarnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Apr 2014, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #85 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence &amp;quot;Innovations plurielles&amp;quot; #2 (Organisation et Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Open Data comme levier d’innovation ? Présentations par Eric LE BRIS-REDE (Délégué aux relations territoriales en Haute-Garonne pour le groupe La Poste), Sandrine MATHON (Chef du service Administration, Direction des Systèmes d’Information Mairie de Toulouse | Toulouse Métropole) et Matthieu NOUCHER (Géographe, Chargé de recherches au CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion et Mines Albi, Nov 2014, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence &amp;quot;Innovations plurielles&amp;quot; #1 (Organisation et Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incitations économiques à l’innovation. Présentations de Rémi FERRIER (Chef du service Développement Industriel Technologique et International à la DIRECCTE Midi-Pyrénées), Michel GROSSETTI (Sociologue à l'Université Toulouse 2 Jean Jaurès), et Fabien NAZARET (Co-fondateur de la société Aurock)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion et Mines Albi, Oct 2014, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #25 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 000 km à pied de frontière à frontière : la traversée des États-Unis par le Pacific Crest Trail. Présentation par Jérôme Monnet Professeur d’aménagement et urbanisme à l’Université Gustave Eiffel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Mar 2023, Albi, France</w:t>
+              <w:t xml:space="preserve">Aura-t-on encore envie de vivre dans la ville de demain ? Présentation par Marie-Christine JAILLET, Directrice de recherches au CNRS à l’Université de Toulouse II Jean Jaurès, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Feb 2014, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #87 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence &amp;quot;Innovations plurielles&amp;quot; #3 (Organisation et Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la domotique à la ville intelligente. Présentations par Eric CAMPO (Professeur des Universités, Chercheur au LAAS), Adrien VAN DEN BOSSCHE (Maître de conférences, chercheur à l’IRIT, IUT de Blagnac) et Emmanuel EVENO (Géographe à l'Université Toulouse 2 Jean Jaurès) et Alain RALLET (Économiste, Professeur émérite à l’Université Paris-Sud)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion et Mines Albi, Dec 2014, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #24 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La géographie appliquée en bureau d'études : mieux accompagner les territoires dans leurs transitions ? Présentation par Brice Navereau (Géographe, Directeur de bureau d'études, Chercheur associé au Laboratoire LISST-CIEU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Oct 2023, Albi, France</w:t>
+              <w:t xml:space="preserve">Nature en ville : quel désir des citadins ? Présentation par Lise BOURDEAU-LEPAGE, Professeure de géographie à l’Université de Lyon 3 (CNRS, UMR 5600)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Jan 2014, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #89 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #19 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un pays en temps de guerre : regard de géographes ukrainiens. Présentation par Sergiy Kostrikov et Kateryna Kravchenko, enseignants-chercheurs à l’Université Karazin de Kharkiv (Ukraine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Dec 2023, Albi, France</w:t>
+              <w:t xml:space="preserve">Carnet de voyage : des chercheurs français dans la pampa ? Présentation par François TAULELLE, professeur de géographie à l'institut national universitaire J-F Champollion d'Albi, LISST (UMR 5193) et Laurence BARTHE, maîtresse de conférences en géographie à l’Université de Toulouse II Jean Jaurès, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Mar 2013, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #88 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation aux TIC et par les TIC pour le développement, état des lieux en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les acteurs locaux africains de la société de l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quatrièmes rencontres e-Atlas Francophone Afrique de l'Ouest, Nov 2013, Ouagadoudou, Burkina Faso</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #21 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartographie et observation de la terre : nouveaux métiers, nouveaux usages ? Présentation par Michaël Tonon (responsable de l’équipe « Satellite Data Science » chez Airbus Défense et Espace) et Frédéric Martorell (Responsable de l’Observatoire des territoires du Tarn à la DDT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Nov 2023, Albi, France</w:t>
+              <w:t xml:space="preserve">Internet et réseaux sociaux : quel rôle dans la géopolitique ? Présentation par Mathieu VIDAL, maître de conférences en géographie au CUFR Champollion d'Albi, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, May 2013, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre-ville en mouvement, Jun 2023, Valenciennes, France</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tarn : un concentré des grands enjeux de l’aménagement de la France du XXIème siècle. Quels défis, quels enjeux à relever pour le territoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier InterScot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Préfecture du Tarn, Jun 2013, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #83 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #18 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le retour du vélo en ville ? Présentation par Frédéric Héran, économiste des transports et urbaniste à l’Université de Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Jan 2023, Albi, France</w:t>
+              <w:t xml:space="preserve">Peut-on encore croire en l’Europe quand on est Grec ? Présentation par Michel SIVIGNON, professeur émérite de géographie de l'Université de Paris X-Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Feb 2013, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire "Technologies urbaines et numériques : nouveaux objets, nouveaux modèles ?" (Université Paris Cité, Cessma / UTC, Avenues / CNRS-Prodig), Jun 2023, Paris Aubervilliers, France</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acteurs locaux et dynamiques territoriales des services publics (introduction et animation de table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "L'aménagement du territoire par les services publics - Quels enjeux pour les villes petites et moyennes ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Axe Politiques Publiques Environnement et Société (PPES) de l'INU Champollion, May 2013, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #84 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #17 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Européens vivant en France : quels usages de leur citoyenneté ? Présentation par Thibault Courcelle et David Gouard, Maîtres de conférences respectivement en Géographie (INU Champollion d'Albi - LISST-Cieu) et en Science politique (Université Toulouse II Jean Jaurès – CERTOP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Feb 2023, Albi, France</w:t>
+              <w:t xml:space="preserve">Transports, frontières : quelles mobilités en Afrique de l'ouest ? Présentation par Olivier NINOT, ingénieur de recherche CNRS, laboratoire PRODIG (UMR 8586)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Jan 2013, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #77 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #20 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omniprésence numérique : Une sobriété nécessaire et atteignable ? Présentation par Vincent Courboulay, maître de conférences en Informatique à l’Université de La Rochelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Mar 2022, Albi, France</w:t>
+              <w:t xml:space="preserve">Après la Françafrique : la Chinafrique ? Présentation par Roland POURTIER, professeur émérite de géographie à l’ Université Paris I Panthéon-Sorbonne, PRODIG (UMR 8586)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Apr 2013, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Albi, France</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sport comme élément de cohésion et d'identité du territoire ? Le cas de la ville d'Albi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Sports, tourismes et territoires. Quelles « imbrications », quelles « résistances » dans les enjeux de développement local ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Co-organisé par l’Institut Royal de Formation des Cadres de la Jeunesse et des Sports du Maroc, l’Université d’Angers (UFR ITBS), et le Laboratoire ESO (« Espaces et sociétés », UMR CNRS 6590), Oct 2013, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #79 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #22 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afghanistan : la faillite d’un Etat ? Présentation par Gilles Dorronsoro Professeur de sciences politiques à l'Université de Paris 1-Panthéon-Sorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, May 2022, Albi, France</w:t>
+              <w:t xml:space="preserve">Les Pyrénées ? Une sacrée frontière ! Présentation par Jean-Paul LABORIE, professeur émérite de géographie à l’ Université de Toulouse II, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Nov 2013, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IRN (CNRS) Habiter les Villes du futur, Oct 2022, Mexico, Mexique</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #23 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La tragédie malienne: comment en est-on arrivé là ? Présentation par Stéphanie LIMA, maîtresse de conférences en géographie au CUFR Champollion d'Albi (UMR 5193) et Patrick GONIN, professeur de géographie à l’Université de Poitiers (UMR 7301)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Dec 2013, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #82 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet et Réseaux sociaux : quel rôle dans la (géo)politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Café Géo albigeois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, May 2013, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #10 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre après une crue : quelle résilience pour les territoires inondés ? Présentation par Anne Peltier, Maître de conférences en Géographie (Laboratoire GEODE) à l'Université de Toulouse II Jean Jaurès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Dec 2022, Albi, France</w:t>
+              <w:t xml:space="preserve">Géographie de l’enfermement : quel contrôle politique et social de l’espace ? Présentation par Bénédicte MICHALON, chargée de recherche CNRS, laboratoire ADES (UMR 7268) et Olivier RAZAC philosophe à l’école Nationale d'Administration Pénitentiaire d'Agen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Jan 2012, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #80 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #13 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires migratoires du Brésil au Tarn : du choc culturel à l'acclimatation ? « Ponteiras - Pontes e fronteiras », documentaire réalisé par Frédéric PAREDES, Guide touristique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au Cube, Oct 2022, Albi, France</w:t>
+              <w:t xml:space="preserve">Le printemps arabe: un an après, quel bilan ? Présentation par Olivier PLIEZ, chercheur au CNRS, laboratoire LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Apr 2012, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FNCCR, Sep 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #16 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syrie : du soulèvement pacifique à la guerre civile ? Présentation par Isabelle FEUERSTOSS, docteur et chercheur postdoctoral à l'Institut Français de Géopolitique à l’Université de Paris VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Dec 2012, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #76 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #15 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’espace : de nouveaux enjeux géographiques et géopolitiques ? Présentation par Isabelle Sourbès-Verger Directrice de recherche au CNRS, Centre Alexandre Koyré, campus Condorcet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Feb 2022, Albi, France</w:t>
+              <w:t xml:space="preserve">Espaces protégés: une nature sous cloche ? Présentation par Lionel LASLAZ, maître de conférences à l’Université de Savoie, Laboratoire EDYTEM (UMR 5204)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Nov 2012, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #78 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #11 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La bière peut-elle être l’expression d’un territoire ? Présentation par Fabrizio Bucella, physicien, Professeur des universités à l'Université libre de Bruxelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, May 2022, Albi, France</w:t>
+              <w:t xml:space="preserve">L'eau, ressource multiple: quels risques sociaux et environnementaux ? Présentation par Bénédicte VEYRAC-BEN HAMED, doctorante au Laboratoire GEODE, et Frédérique BLOT, maîtresse de conférences en géographie à l’Université Champollion d'Albi, Laboratoire GEODE de l'Université Toulouse 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Feb 2012, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fête de la Science, Région Occitanie, Oct 2022, Graulhet, France</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #12 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels déplacements dans la ville de demain ? Présentation par Gabriel DUPUY, professeur d’Aménagement à l’Université Paris 1 Panthéon Sorbonne ainsi qu’à l'École Nationale des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Mar 2012, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, IRN (CNRS) Habiter les Villes du futur, Oct 2022, Mexico, Mexique</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #14 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fukushima – Hiroshima, même combat ? Présentation par Philippe PELLETIER, professeur de géographie à l’Université Lyon 2, Environnement Ville Société (UMR 5600)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, May 2012, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #81 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #04 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le zéro artificialisation nette (ZAN) : quels enjeux en matière d’aménagement du territoire ? Présentation par Amir Strkonjic, Responsable du service planification urbaine à la Communauté d’agglomération de l’albigeois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Nov 2022, Albi, France</w:t>
+              <w:t xml:space="preserve">L’intercommunalité : quelles conséquences sur la vie quotidienne du citoyen ? Présentation par Stéphanie GUIRAUD-CHAUMEIL, vice-Présidente de la Communauté d'agglomération de l'Albigeois et déléguée au projet technopolitain, et Cécile JEBEILI, maîtresse de conférences en Droit Public à l’Université Toulouse II Jean Jaurès, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Feb 2011, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GIS Optima, May 2022, Biarritz, France</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #07 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les systèmes d’information géographiques (SIG) : un nouvel outil indispensable de l’aménagement du territoire ? Présentation par Frédéric MARTORELL, responsable de l'Observatoire du logement à la Direction Départementale de l’Équipement (DDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, May 2011, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Université de proximité en ville moyenne française : un projet politique et éducatif à contre-courant mais porteur. Le cas de l’Institut national universitaire Champollion d’Albi</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #06 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le rôle et la mission des universités de petites tailles au sein de la francophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque du Réseau de la recherche sur la francophonie canadienne, Nov 2022, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Les villes moyennes : l'enjeu clé de l'entre-deux territorial ? Présentation par Philippe BONNECARRERE, maire d’Albi et Daniel BEHAR, géographe et professeur associé à l’Institut d’Urbanisme de Paris, Lab’Urba (EA 3482), coopérative ACADIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #03 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'est-ce que la Géographie aujourd'hui ? Présentation par Robert MARCONIS, professeur émérite à l’Université Toulouse II Jean Jaurès, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Jan 2011, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EDG, INU Champollion, Oct 2021, Albi, France</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #08 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éviter, réduire, réutiliser : quels enjeux territoriaux de la prévention des déchets ? Présentation par Jean-Baptiste BAHERS, doctorant au LISST (UMR 5193) et Daniel VIALELLE, conseiller départementale du Tarn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Nov 2011, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #71 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #05 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ville durable et écoquartiers : une transformation des manières de produire et habiter la ville ?, Présentation par François Valegeas, Maître de conférences en Urbanisme et Aménagement de l'Espace à l'Université Paul-Valéry Montpellier 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Apr 2021, Albi, France</w:t>
+              <w:t xml:space="preserve">Vers une identité et une citoyenneté européennes ? Présentation par Thibault COURCELLE, enseignant-chercheur en Géographie à l’Université Jean-François Champollion d'Albi, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Mar 2011, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #68 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #09 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AirBnB : manne ou malédiction pour les villes ? Présentation par Victor Piganiol, doctorant à l’Université Bordeaux Montaigne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Jan 2021, Albi, France</w:t>
+              <w:t xml:space="preserve">Géographie des Solidarités numériques : de nouvelles formes d’entraide à différentes échelles ? Présentation par Destiny TCHEHOUALI, doctorant au LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Dec 2011, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #72 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trajectoires socio-professionnelles des &amp;quot;travailleurs du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Les collectivités locales et l'appropriation des TIC Pour la gouvernance et le développement local »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Troisièmes rencontres e-Atlas Francophone Afrique de l'Ouest, Oct 2011, Cotonou, Bénin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective et politiques urbaines à l’heure de l’Internet (animation de table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le grand débat sur les villes numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Novela - Festival des Savoirs partagés (1er - 17 octobre 2010), Oct 2010, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #02 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Grèce dix ans après la crise, où en est-on ? Présentation par Michel Sivignon, Professeur émérite de géographie à la Sorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Nov 2021, Albi, France</w:t>
+              <w:t xml:space="preserve">Géopolitique à l’heure du numérique : la Géographie sert-elle (toujours) à faire la guerre ? Présentation par Emmanuel EVENO, professeur de Géographie à l'Université Toulouse II Jean Jaurès, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Dec 2010, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #75 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #01 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement : infléchir les dérèglements climatiques, ou s’en accommoder ? Présentation par Frédéric Durand, maître de conférences en Géographie à l’Université de Toulouse Jean Jaurès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Dec 2021, Albi, France</w:t>
+              <w:t xml:space="preserve">Le redécoupage électoral du Tarn : quels enjeux identitaires et géopolitiques ? Présentation par Gérard BUONO, professeur agrégé de géographie au lycée Soult de Mazamet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Nov 2010, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au Cube, Nov 2021, Albi, France</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les TIC, levier possible du Développement rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxièmes Rencontres numériques de Saint-Juéry (Aveyron)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisé par le Parc naturel régional (PNR) des Grands Causses et le Centre Régional de Documentation Pédagogique (CRDP) de Toulouse, Apr 2009, Saint-Juéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Feb 2021, Albi, France</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux d’accès public à Internet : retour sur dix ans d’expérience française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Accès aux TIC et Service universel en Afrique sub-saharienne - Comparaisons et dynamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDRI Netsuds, Nov 2007, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Nov 2021, Albi, France</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l’informatique au sein de l’aire métropolitaine toulousaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire International du Programme eAtlasudoe : "TIC et Développement local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse 2 le Mirail, Nov 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Mar 2021, Albi, France</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement local par le bais des TIC : le cas du bassin de Castres-Mazamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de transfert n°1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet Interreg IIIB eAtlasudoe, Mar 2006, Huesca, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Jan 2020, Albi, France</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">eAdministration et Sites Web des Collectivités dans l’espace Sudoe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire eAtlasudoe : « Régions européennes et TIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ardesi – Conseil régional, Nov 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNFPT - Institut national spécialisé d'études territoriales (INSET), en visioconférence du fait des conditions sanitaires, Mar 2020, Dunkerque, France</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'introduction des TIC dans le bassin de Castres-Mazamet : quelques pistes pour une évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études sur L'innovation dans les villes moyennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme LSI (Logiques Spatiales de l'Innovation, MSH Aquitaine), Jan 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Toulouse (En ligne), France</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la Maquette eAtlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Rencontres des Réseaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sommet Mondial des Villes et des Pouvoirs Locaux sur la Société de l’information, Dec 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, Mar 2020, Albi, France</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The area of Castres-Mazamet and (Tele)Communication Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifth Biennial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Urban Planners, Apr 2003, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion - en visio en raison des conditions sanitaires, Apr 2020, Albi, France</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La boucle de Castres-Mazamet : un projet de territoire. Quelle place pour les usages et usagers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CEN@</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agglomération de Castres-Mazamet, May 2003, Le Causse, Castres-Mazamet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...8673 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856029v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04856007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et ancrage territorial</w:t>
               </w:r>
@@ -20734,51 +20734,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D8EE709"/>
+    <w:nsid w:val="358AA898"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20965,51 +20965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7452-8623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113047835" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.villes-internet.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-jfc.fr/cafes-geo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Youssef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guibbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destiny Kemeho Tchehouali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594613v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Education-formation-et-lien-social/Identite-s-et-universites-nouvelles-une-question-de-proximite" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/une-trajectoire-metropolitaine-lexemple-de-toulouse.html?CDORIGINE=EDZW301H&amp;amp;utm_campaign=Push-produit-EDZW301H&amp;amp;utm_medium=push&amp;amp;utm_source=editionsdumoniteur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois Loukou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sylla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Buono" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martorell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cordova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Gonz&#225;lez Escobar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena L&#243;pez Rieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/bitacora.v30n3.90146" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806154v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Calvignac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5271" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baratgin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2017.1305388" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01076768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802959v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peltier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855909v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Puel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839278v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839139v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Oural" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durand-Tornare" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085919v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Calvignac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855430v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017414v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855530v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855417v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Fijalkow" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05475664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002368v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04913780v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05080573v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427753v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05384458v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937163v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ha&#255;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937161v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05384455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041002v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427734v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427747v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838959v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838902v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842981v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838919v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843022v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843360v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838922v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854770v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838929v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843375v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843399v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862036v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844192v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838933v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839147v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838969v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853807v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844257v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844209v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844246v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853812v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838942v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853809v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853832v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841968v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853825v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839192v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853815v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853822v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838954v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853834v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853828v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839313v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839185v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853819v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839322v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838947v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839365v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839326v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854153v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854165v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853852v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853840v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853845v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854163v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854157v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854848v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839363v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041003v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857865v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854181v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857859v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857861v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854176v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839355v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839359v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863598v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857840v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839362v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857832v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857842v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857837v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857834v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839334v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853794v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855415v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857826v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855410v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857830v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857828v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857733v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857743v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855420v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855412v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857740v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857748v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854638v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853790v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857709v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855779v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857729v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857717v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854656v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857723v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857712v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857686v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855078v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854671v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857681v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839324v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839295v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854878v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857678v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857705v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857694v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857688v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854109v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857673v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857557v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855698v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grano" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855703v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857546v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855709v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855385v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857568v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857560v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855428v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855707v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857668v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857550v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855688v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855684v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857540v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857534v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857527v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855691v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857523v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857377v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862625v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857352v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857357v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854868v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857363v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855646v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857367v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857365v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854122v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouisset" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857368v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857372v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855539v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857322v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857327v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857336v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857335v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857323v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857330v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857326v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854829v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857317v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857312v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857316v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857310v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857319v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857314v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857320v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877778v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857307v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857308v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855423v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856404v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856411v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857128v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856406v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857129v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856029v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857132v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856007v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856018v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856010v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855939v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165443v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Joffrion" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165575v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Serrano" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165610v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petitgas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165115v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerlau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00115213v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053713v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Crombette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506274v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7452-8623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113047835" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.villes-internet.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-jfc.fr/cafes-geo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Youssef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guibbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destiny Kemeho Tchehouali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594613v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Education-formation-et-lien-social/Identite-s-et-universites-nouvelles-une-question-de-proximite" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/une-trajectoire-metropolitaine-lexemple-de-toulouse.html?CDORIGINE=EDZW301H&amp;amp;utm_campaign=Push-produit-EDZW301H&amp;amp;utm_medium=push&amp;amp;utm_source=editionsdumoniteur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois Loukou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sylla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Buono" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martorell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cordova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Gonz&#225;lez Escobar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena L&#243;pez Rieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/bitacora.v30n3.90146" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806154v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Calvignac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5271" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baratgin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2017.1305388" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01076768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802959v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peltier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Puel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839139v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Oural" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durand-Tornare" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085919v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Calvignac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855430v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855530v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855417v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Fijalkow" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05475664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05384458v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937161v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937163v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ha&#255;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002368v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05080573v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04913780v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05384455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041002v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427740v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843022v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838919v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854770v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843360v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842010v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843375v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838959v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842981v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838902v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843399v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838969v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853807v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838933v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839147v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854781v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844257v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844246v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844209v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838942v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844192v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838954v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853834v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853822v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853815v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839192v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853828v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839185v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853819v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841968v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853832v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853840v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839365v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839326v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854165v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854153v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853852v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854163v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854157v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839363v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041003v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857865v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854181v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854848v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857844v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857859v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857861v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854176v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857839v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839362v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857840v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857832v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839359v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857842v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857837v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857835v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857834v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839355v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857828v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857733v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855410v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857830v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857743v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857740v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855412v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857748v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839334v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855415v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853794v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857729v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855779v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857717v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857723v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854656v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857712v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857709v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854638v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853790v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854671v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839295v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839324v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857681v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857705v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857678v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854878v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857694v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857688v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857686v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855078v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855709v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grano" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855385v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855703v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855698v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857546v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857568v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857560v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855428v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857668v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855707v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857550v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857673v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857557v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854109v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857540v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857534v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857527v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855688v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855684v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857523v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855691v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857377v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857363v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854868v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857367v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855646v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857357v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862625v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857352v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857365v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854122v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouisset" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857368v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857372v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855539v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857322v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857327v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857336v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857335v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857323v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857326v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857330v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857312v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857317v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857316v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857310v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857319v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857314v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857320v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854829v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877778v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857308v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857307v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855423v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856404v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856411v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857128v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856406v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857129v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857132v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856007v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856029v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856018v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856010v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855939v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165443v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Joffrion" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165575v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Serrano" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165610v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petitgas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165115v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerlau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00115213v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053713v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Crombette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506274v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>