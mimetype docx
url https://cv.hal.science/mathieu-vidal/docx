--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -5976,50 +5976,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qualité de vie et Vitalité commerciale : même combat ? - l’exemple d’Albi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire du Commerce et de la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence d'Urbanisme de Toulouse (AUAT), Jul 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #94 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revanche du train ? Présentation par Pierre Messulam, ancien Directeur de la Stratégie Ferroviaire, de la Recherche et de la Régulation de la SNCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Apr 2024, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Café géo albigeois #95 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6028,12658 +6179,12507 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Japon: un pays en transitions ? Présentation par Rémi Scoccimarro, Maître de conférences en langue et civilisation japonaises à l’université Toulouse 2 Jean Jaurès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INU Champollion, au bar le Shamrock, Oct 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment rendre des services publics innovants ? Perspectives (table-ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Services publics, Services aux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Troisième session territoriale du Parlement rural français, INU Champollion, Apr 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La généralisation des délégations municipales au numérique : symbole de la pleine prise en compte des enjeux numériques par les collectivités locales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les impacts du numérique dans la transformation des usages, des outils et des organisations dans la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaire du GIP Marsouin, May 2024, Redon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Agence d'Urbanisme de Toulouse (AUAT), Jul 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #97 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Roms: au-delà des clichés, quelles réalités économiques et sociales ? Présentation par Samuel DELEPINE, Maître de conférences en géographie sociale à l'Université d'Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Dec 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #94 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tiers lieux, atouts pour les territoires ? (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Siino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Salon des solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Rosée, ANCT Tour Occitanie, Jun 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #93 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revanche du train ? Présentation par Pierre Messulam, ancien Directeur de la Stratégie Ferroviaire, de la Recherche et de la Régulation de la SNCF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Apr 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">La ville à l’épreuve du handicap ? Présentation par Noémie Rapegno, Enseignante-chercheuse en géographie à l’Ecole des hautes études en santé publique (EHESP), Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Mar 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #97 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des services publics locaux de la donnée ? (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39ème Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FNCCR, Jun 2024, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #96 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Roms: au-delà des clichés, quelles réalités économiques et sociales ? Présentation par Samuel DELEPINE, Maître de conférences en géographie sociale à l'Université d'Angers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Dec 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">Les réfugiés climatiques : nouveaux migrants du XXIe siècle ?, présentation par Étienne Piguet, professeur de géographie à l'Université de Neuchâtel (Suisse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Nov 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel rôle des tiers lieux dans la mobilité décarbonée et la re-caractérisation des territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Siino</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, La Rosée, ANCT Tour Occitanie, Jun 2024, Toulouse, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilités, Gouvernances et Transitions socio-écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres du réseau international de recherche Habiter les Villes du Futur REHVIF 2024, Oct 2024, Grand-Bassam, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #93 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #91 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La ville à l’épreuve du handicap ? Présentation par Noémie Rapegno, Enseignante-chercheuse en géographie à l’Ecole des hautes études en santé publique (EHESP), Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Mar 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">Le surtourisme : une réalité géographique ? Présentation par Philippe Duhamel, Professeur de géographie à l'Université d’Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Jan 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FNCCR, Jun 2024, Besançon, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #92 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technologie et Transhumanisme: une remise en question(s) du corps ? Présentation par David Doat, maître de conférences en Philosophie à l’Université Catholique de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Feb 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #96 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaurès, un discours de vérité toujours d'actualité ?&amp;quot; (animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde à l'occasion du centenaire de la panthéonisation de J.Jaurès, avec Raphaël Glucksmann (député européen), Christophe Ramond (président du CD81) et Carole Delga (présidente de la Région Occitanie) puis échanges avec des étudiants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par le Conseil départemental du Tarn, à l'INU Champollion, Nov 2024, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information publique : l'impératif de fiabilité (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Vivencia - Vivre ensemble"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35ème édition du Forum Cap'Com, Dec 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #85 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les réfugiés climatiques : nouveaux migrants du XXIe siècle ?, présentation par Étienne Piguet, professeur de géographie à l'Université de Neuchâtel (Suisse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Nov 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">4 000 km à pied de frontière à frontière : la traversée des États-Unis par le Pacific Crest Trail. Présentation par Jérôme Monnet Professeur d’aménagement et urbanisme à l’Université Gustave Eiffel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Mar 2023, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque international sur l'IA et les Institutions publiques - Introduction au colloque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Intelligence artificielle et institutions publiques : enjeux, controverses et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international organisé par Cynthia Boyer et Mathieu Vidal, INU Champollion, Oct 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #86 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le phénomène contemporain des chemins de Saint- Jacques sous l’œil du géographe ? Présentation par Sébastien Rayssac, maître de conférences en Géographie (Université Toulouse 2 Jean Jaurès)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Apr 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Campus universitaires, laboratoires de la prise en compte des enjeux environnementaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque “Gestion du patrimoine immobilier public et transition écologique”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche pluridisciplinaire EDG, INU Champollion, Oct 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les villes peuvent-elles innover et soutenir leurs commerces ? (Table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17èmes Assises nationales du centre-ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre-ville en mouvement, Jun 2023, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #87 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La géographie appliquée en bureau d'études : mieux accompagner les territoires dans leurs transitions ? Présentation par Brice Navereau (Géographe, Directeur de bureau d'études, Chercheur associé au Laboratoire LISST-CIEU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Oct 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #88 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartographie et observation de la terre : nouveaux métiers, nouveaux usages ? Présentation par Michaël Tonon (responsable de l’équipe « Satellite Data Science » chez Airbus Défense et Espace) et Frédéric Martorell (Responsable de l’Observatoire des territoires du Tarn à la DDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Nov 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #89 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un pays en temps de guerre : regard de géographes ukrainiens. Présentation par Sergiy Kostrikov et Kateryna Kravchenko, enseignants-chercheurs à l’Université Karazin de Kharkiv (Ukraine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Dec 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élus municipaux en charge du numérique : nouveaux acteurs de la fabrique urbaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire "Technologies urbaines et numériques : nouveaux objets, nouveaux modèles ?" (Université Paris Cité, Cessma / UTC, Avenues / CNRS-Prodig), Jun 2023, Paris Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #83 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le retour du vélo en ville ? Présentation par Frédéric Héran, économiste des transports et urbaniste à l’Université de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Jan 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #84 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Européens vivant en France : quels usages de leur citoyenneté ? Présentation par Thibault Courcelle et David Gouard, Maîtres de conférences respectivement en Géographie (INU Champollion d'Albi - LISST-Cieu) et en Science politique (Université Toulouse II Jean Jaurès – CERTOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Feb 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #90 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeux olympiques et aménagement urbain : des stades à la Cité ? Présentation par Raphaël Languillon-Aussel, Chercheur à l'Institut français de recherche sur le Japon à la Maison franco-japonaise (UMIFRE 19 MEAE-CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Dec 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déploiement des politiques publiques numériques en France : retour d’expérience(s) d’une recherche impliquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et acteurs du déploiement des technologies numériques dans la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire du LISST-Cieu, May 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collaboration entre les collectivités et l’Etat pour la transformation numérique des territoires (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38ème Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FNCCR, Sep 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #76 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’espace : de nouveaux enjeux géographiques et géopolitiques ? Présentation par Isabelle Sourbès-Verger Directrice de recherche au CNRS, Centre Alexandre Koyré, campus Condorcet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Feb 2022, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #80 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires migratoires du Brésil au Tarn : du choc culturel à l'acclimatation ? « Ponteiras - Pontes e fronteiras », documentaire réalisé par Frédéric PAREDES, Guide touristique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au Cube, Oct 2022, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #82 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre après une crue : quelle résilience pour les territoires inondés ? Présentation par Anne Peltier, Maître de conférences en Géographie (Laboratoire GEODE) à l'Université de Toulouse II Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Dec 2022, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élus municipaux en charge du numérique : acteurs de premier rang de la transition numérique de nos villes et territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Les villes face à la transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRN (CNRS) Habiter les Villes du futur, Oct 2022, Mexico, Mexique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #78 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La bière peut-elle être l’expression d’un territoire ? Présentation par Fabrizio Bucella, physicien, Professeur des universités à l'Université libre de Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, May 2022, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Tiers-Lieux : outils d’animation des territoires au service d’une réduction des inégalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Siino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilités, Gouvernances et Transitions socio-écologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres du réseau international de recherche Habiter les Villes du Futur REHVIF 2024, Oct 2024, Grand-Bassam, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">Colloque international "Les villes face à la transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRN (CNRS) Habiter les Villes du futur, Oct 2022, Mexico, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #91 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde merveilleux de la ville connectée ? Regard distancié sur des enjeux néanmoins cruciaux de la ville de demain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Village des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fête de la Science, Région Occitanie, Oct 2022, Graulhet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #81 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le surtourisme : une réalité géographique ? Présentation par Philippe Duhamel, Professeur de géographie à l'Université d’Angers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Jan 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">Le zéro artificialisation nette (ZAN) : quels enjeux en matière d’aménagement du territoire ? Présentation par Amir Strkonjic, Responsable du service planification urbaine à la Communauté d’agglomération de l’albigeois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Nov 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #92 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectivités et Numérique : de nouvelles méthodes de médiation pour des territoires apprenants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretiens de l’Innovation Territoriale (EIT) - Management du Développement territorial : comment concilier numérique et proximité pour créer de la valeur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Optima, May 2022, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de proximité en ville moyenne française : un projet politique et éducatif à contre-courant mais porteur. Le cas de l’Institut national universitaire Champollion d’Albi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et Transhumanisme: une remise en question(s) du corps ? Présentation par David Doat, maître de conférences en Philosophie à l’Université Catholique de Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Feb 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">Le rôle et la mission des universités de petites tailles au sein de la francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque du Réseau de la recherche sur la francophonie canadienne, Nov 2022, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisée par le Conseil départemental du Tarn, à l'INU Champollion, Nov 2024, Albi, France</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élus locaux et santé numérique - Enjeux, risques et opportunités (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude de l'Association Élus, santé publique et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 35ème édition du Forum Cap'Com, Dec 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #79 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afghanistan : la faillite d’un Etat ? Présentation par Gilles Dorronsoro Professeur de sciences politiques à l'Université de Paris 1-Panthéon-Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, May 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #85 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #77 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 000 km à pied de frontière à frontière : la traversée des États-Unis par le Pacific Crest Trail. Présentation par Jérôme Monnet Professeur d’aménagement et urbanisme à l’Université Gustave Eiffel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Mar 2023, Albi, France</w:t>
+              <w:t xml:space="preserve">Omniprésence numérique : Une sobriété nécessaire et atteignable ? Présentation par Vincent Courboulay, maître de conférences en Informatique à l’Université de La Rochelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Mar 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Colloque international organisé par Cynthia Boyer et Mathieu Vidal, INU Champollion, Oct 2023, Albi, France</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #75 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement : infléchir les dérèglements climatiques, ou s’en accommoder ? Présentation par Frédéric Durand, maître de conférences en Géographie à l’Université de Toulouse Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Dec 2021, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #86 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #74 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le phénomène contemporain des chemins de Saint- Jacques sous l’œil du géographe ? Présentation par Sébastien Rayssac, maître de conférences en Géographie (Université Toulouse 2 Jean Jaurès)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Apr 2023, Albi, France</w:t>
+              <w:t xml:space="preserve">La science-fiction : nouveau territoire géographique ? Présentation par Guy Thuillier, maître de conférences en géographie à l’Université de Toulouse Jean-Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au Cube, Nov 2021, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment mettre fin à l'exclusion numérique ? Enjeux et leviers pour relever le défi ! (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innopolis - Repenser la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cité épiscopale d’Albi : un centre-ville hautement touristique... restant néanmoins un centre à vivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La cité épiscopale d'Albi - Des enjeux de la revalorisation du centre historique aux exigences du patrimoine mondial de l'UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDG, INU Champollion, Oct 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #68 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AirBnB : manne ou malédiction pour les villes ? Présentation par Victor Piganiol, doctorant à l’Université Bordeaux Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Jan 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #71 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ville durable et écoquartiers : une transformation des manières de produire et habiter la ville ?, Présentation par François Valegeas, Maître de conférences en Urbanisme et Aménagement de l'Espace à l'Université Paul-Valéry Montpellier 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Apr 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #72 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Grèce dix ans après la crise, où en est-on ? Présentation par Michel Sivignon, Professeur émérite de géographie à la Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Nov 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #69 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’opendata : l'indispensable enjeu de la participation citoyenne ? Présentation par Francoise Paquienseguy, professeur de Sciences de l'information et de la communication à l'IEP de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Feb 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #73 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Quai d’Orsay sert-il encore à quelque chose ? Présentation par Henry Jacolin, Géographe et ancien Ambassadeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Nov 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #70 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement : éviter l'effondrement ? Présentation par Rémi Benos, Maitre de Conférences en Géographie à l’INU Champollion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Mar 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et représentations de la destination touristique « campagne » chez les jeunes. D’une sociabilité urbaine connectée à une représentation lyrique de la nature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Quelles dynamiques touristiques pour les territoires hors métropole ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, Mar 2020, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #65 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les villes et territoires intelligents : entre concepts et réalités quotidiennes ? Présentation par Jean DANIÉLOU, doctorant à Mines ParisTech - Engie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion - en visio en raison des conditions sanitaires, Apr 2020, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles expériences de la participation citoyenne locale : les plateformes de budget participatif (Animation de table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Ville Intelligente » du LISST-Cieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Toulouse (En ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #66 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Etats-Unis : des clivages communautaires enracinés géographiquement ? Présentation par Charlotte Recoquillon, géographe, Institut français de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Nov 2020, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des “Smart-Cities”, l’enjeu du numérique pour les villes et territoires connectés (conférence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues de la Recherche : l'application du concept "smart" aux territoires ruraux et péri-urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFPT - Institut national spécialisé d'études territoriales (INSET), en visioconférence du fait des conditions sanitaires, Mar 2020, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #62 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le développement de la métropole toulousaine : entre forces et fragilités ? Présentation par Fabrice ESCAFFRE, maître de conférences à l’Université Toulouse 2 Jean Jaurès, LISST-Cieu (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Jan 2020, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #63 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexualité des villes, sexualité des champs ? Présentation par Marianne BLIDON-ESNAULT, maîtresse de conférences à l’Université Paris I Panthéon Sorbonne, centre de recherche de l’Institut de démographie de l’Université Paris I (UR 134)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Feb 2020, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #64 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ancienne mine d’or de Salsigne : chronique d’une catastrophe environnementale annoncée ? Présentation par Frédéric OGÉ, juriste, géographe et ancien chargé de recherche au CNRS (UMR PRODIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Mar 2020, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #67 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Bosnie, un pays fragmenté aux portes de l'UE ? Présentation par Roland Gilles, Général d'Armée (2S), Ancien ambassadeur de France à Sarajevo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Dec 2020, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #59 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sécurité au Mexique : une affaire publique ? Présentation par Claudia C. ZAMORANO VILLAREAL, professeure au CIESAS (Centro de Investigaciones y Estudios Superiores en Antropología Social) de Mexico, et Guénola CAPRON, chercheure au CEMCA (Centro de Estudios Mexicanos y Centro Americanos) de la Universidad Autónoma Metropolitana-Azcapotzalco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, May 2019, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des élus dans le déserts, l’oasis est-elle encore loin ? » (Table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des déserts médicaux et numériques, Sep 2019, Auzon, Lucenay-lès-Aix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les collectivités face à la transition numérique (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RuraliTic, Le Smart Village</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aurillac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #55 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'émotion : nouvel objet d'étude de la Géographie ? Présentation par Pauline GUINARD, maîtresse de conférence à l’ENS Paris, laboratoire LAVUE (UMR 7213 CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Jan 2019, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #60 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Egypte : carrefour ou impasse migratoire ? Présentation par Julie PICARD, maîtresse de conférences à l’Institut national supérieur du professorat et de l’éducation de Bordeaux, laboratoire PASSAGES (UMR 5319 CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Nov 2019, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données territoriales et formes d'implications habitantes (Animation de table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude croisée Acteurs-Chercheurs - Usages du web et territoires : quels enjeux pour la participation des habitants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, CITERES (CNRS), Jan 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #61 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fresque et art mural : une nouvelle valeur ajoutée pour les villes ? Présentation par Olivier LANDES, urbaniste et directeur artistique à Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Dec 2019, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #58 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le voyageur hypermoderne : une nouvelle manière d'expérimenter le monde ? Présentation par Francis JAUREGUIBERRY, professeur de sociologie à l’Université de Pau et des Pays de l’Adour (UPPA), laboratoire PASSAGES (UMR 5319 CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Apr 2019, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #57 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les jeux d’argent : quels enjeux de géographie politique ? Présentation par Marie REDON, maîtresse de conférences en Géographie à l’université Paris 13, laboratoire Pléiade (UMR 7338)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Mar 2019, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #56 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prison : paradoxes d'un espace d'enfermement et de réinsertion ? Présentation par Olivier MILHAUD, maître de conférences en géographie à l’université Paris-Sorbonne, laboratoire Médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Feb 2019, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déploiement d’AirBnB en villes moyennes : entre opportunités particulières et enjeux communautaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "AirBnb, la ville ubérisée ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture (ENSA), Mar 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #53 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les inégalités de santé en ville : quelles logiques spatiales? Présentation par Julie VALLÉE, chargée de recherche au CNRS Paris, laboratoire Géographie-Cités (UMR 8504)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Nov 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #47 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le changement climatique : quel impact sur les villes ? Présentation par Julia HIDALGO, chargée de recherche CNRS à l’université de Toulouse 2 Jean Jaurès, LISST-Cieu (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Jan 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data et Données, Intelligence artificielle : un nouvel eldorado à encadrer, un humain à accompagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque des Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECOTER (Economie et Territoire), Sep 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #54 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ParcourSup : une nouvelle ségrégation géographique pour les recrutements étudiants à l'université ? Présentation par Leïla FROUILLOU, maîtresse de conférences en sociologie à l’université Paris Nanterre, laboratoire Cresppa (UMR 7217)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Dec 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #52 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mondialisation des pauvres : loin de Wall Street et de Davos ? Présentation par Olivier PLIEZ, directeur de recherche CNRS à l’Université Toulouse 2 Jean Jaurès, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Oct 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #50 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle(s) géographie(s) dans le cyberespace ? Présentation par Alix DESFORGES, doctorante en géographie à l’université Paris 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Mar 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tarn en 2030 - Éléments de prospective (Table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conseil départemental du Tarn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #49 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Hyper-Lieux : une nouvelle approche de la mondialisation ? Présentation par Michel LUSSAULT, professeur de Géographie à l'ENS Lyon, laboratoire Environnement, villes, sociétés (UMR 5600 CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Mar 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #48 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une politique plus égalitaire de l'espace public ? Présentation par Edith MARUEJOULS, Docteure en géographie, Bureau d’études L’ARObE (L’Atelier Recherche OBservatoire Egalité), Chercheuse associée au laboratoire ADESS/CNRS de l’université Bordeaux Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, Feb 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérique et Territoires : quels enjeux pour l'emploi, les entreprises et les citoyens à l'échelon d'un département tel que le Tarn ? (Conférence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Femmes Chefs d'entreprise du Tarn (FCE France), Sep 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #51 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gestion de la prévention des désastres : quels défis ? Présentation par Julien REBOTIER, chargé de recherche CNRS à l'université Toulouse II Jean Jaurès, LISST-Cieu (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Apr 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama et Enjeux du numérique pour les collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes Rencontres territoriales de Midi-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFPT, Oct 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;territoires intelligents&amp;quot; au service de l'amélioration des conditions de vie des citoyens ? (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Territoires intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France en Moldavie, Oct 2018, Chisinau, Moldavie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une plateforme électronique de vente locale - Tentative d’intervention publique sur le développement économique d’un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Plateformes et territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire « Villes et numérique » de Sciences Po Paris, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #46 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps : nouvelle clé du développement urbain ? Présentation par Dominique ROYOUX, professeur de Géographie à l’université de Poitiers, laboratoire RURALITES (UR 13823)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Dec 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact du numérique sur un territoire tel que le Tarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "L’impact sociétal de l’Economie Numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECOTER (Economie et Territoire), Oct 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #44 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnet de géographe : la République Tchèque. Présentation par Bertrand PLEVEN, professeur agrégé à l'IUFM de Paris - Université Paris-IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Apr 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #45 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les transports urbains durables : quelles clés de réussite ? Présentation par Mario CARRIER, professeur des universités à l’Université Laval à Québec, laboratoire CRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Nov 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Smart City Means For A Geographer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Smart Grids and Smart Cities – International Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Economia de Barcelona (IEB) - Interreg SUDOE Tr@nsener, Jun 2017, Barcelona, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #43 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles places de la culture en ville moyenne ? Présentation par Mariette SIBERTIN-BLANC, maitresse de conférences à l’Université Toulouse 2 Jean Jaurès, LISST-Cieu (UMR5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Feb 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville du futur : éléments de prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences "Cultures numériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Médiathèque Pierre Amalric, Dec 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #42 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand la géographie s'invite au théâtre : un prétexte sérieux au rire et à la poésie? Présentation par Frédéric FERRER, auteur et metteur en scène indépendant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Jan 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les TIC : gouvernance et production-diffusion des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les travaux du LISST sur l’Amérique latine (Journée d'étude)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST), CNRS, Université Toulouse 2 Jean Jaurès, Nov 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ville intelligente : une intelligence urbaine à géographie variable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Café Philo toulousain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smarts Cities as the expression of its inhabitants's dynamism » (communication en Anglais - &amp;quot;La « ville intelligente », expression de la dynamique de ses habitants »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Side Event Officiel « Citizens @ the center of Smart Cities », Habitat III - The United Nations Conference on Housing and Sustainable Urban Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONU, Oct 2016, Quito, Équateur</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tiers lieux : Expression spatiale d'une microsociété du numérique ? (Los lugares intermezzos: ¿Expresión espacial de una microsociedad digital?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque “Gestion du patrimoine immobilier public et transition écologique”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche pluridisciplinaire EDG, INU Champollion, Oct 2023, Albi, France</w:t>
+              <w:t xml:space="preserve">Colloque international - Side Event à Habitat III, The United Nations Conference on Housing and Sustainable Urban Development (ONU-Habitat)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FLACSO, Oct 2016, Quito, Équateur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre-ville en mouvement, Jun 2023, Valenciennes, France</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #37 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnet de géographes : des chercheurs français au Kilimandjaro ? Présentation par Rémi BENOS, maître de conférences à l’Institut National Universitaire d’Albi Jean François Champollion, laboratoire GEODE, et Bénard CHARLERY de la MASSELIERE, professeur des universités à l'Université Toulouse 2 Jean Jaurès, Laboratoire LISST Dynamiques rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Feb 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #87 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #41 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La géographie appliquée en bureau d'études : mieux accompagner les territoires dans leurs transitions ? Présentation par Brice Navereau (Géographe, Directeur de bureau d'études, Chercheur associé au Laboratoire LISST-CIEU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Oct 2023, Albi, France</w:t>
+              <w:t xml:space="preserve">Le Brexit, quels changements ? Présentation par Mark BAILONI, maître de conférence en géographie à l'Université de Lorraine, centre de recherche LOTTER, et Thibault COURCELLE, maître de conférences à l'Institut national universitaire Champollion d'Albi, LISST-Cieu (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Dec 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #88 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #36 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartographie et observation de la terre : nouveaux métiers, nouveaux usages ? Présentation par Michaël Tonon (responsable de l’équipe « Satellite Data Science » chez Airbus Défense et Espace) et Frédéric Martorell (Responsable de l’Observatoire des territoires du Tarn à la DDT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Nov 2023, Albi, France</w:t>
+              <w:t xml:space="preserve">Quelle géographie dans les séries modernes ? Présentation par Bertrand PLEVEN, professeur agrégé à l'IUFM de Paris - Université Paris-IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Jan 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #89 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cantine numérique toulousaine: pépinière de citadins du futur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque franco-colombien "Villes du futur, le temps des citadins"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Escuela del Hábitat, Facultad de Arquitectura, Universidad Nacional de Colombia sede Medellín / Université de Toulouse Jean Jaurès, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (UMR 5193) et son Centre Interdisciplinaire d’Etudes Urbains (LISST-CIEU), Oct 2016, Medellin, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #40 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un pays en temps de guerre : regard de géographes ukrainiens. Présentation par Sergiy Kostrikov et Kateryna Kravchenko, enseignants-chercheurs à l’Université Karazin de Kharkiv (Ukraine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Dec 2023, Albi, France</w:t>
+              <w:t xml:space="preserve">Santiago et le reste du territoire chilien : quelles relations ? Présentation par Francisco MATURANA, professeur de géographie à l'Université de Santiago (Chili)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Oct 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire "Technologies urbaines et numériques : nouveaux objets, nouveaux modèles ?" (Université Paris Cité, Cessma / UTC, Avenues / CNRS-Prodig), Jun 2023, Paris Aubervilliers, France</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #39 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trente ans après son adhésion à l’UE, quel Portugal aujourd’hui ? Présentation par José Alberto RIO FERNANDES, professeur à l’Université de Porto, laboratoire CEGOT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Apr 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #83 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #38 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le retour du vélo en ville ? Présentation par Frédéric Héran, économiste des transports et urbaniste à l’Université de Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Jan 2023, Albi, France</w:t>
+              <w:t xml:space="preserve">La Francophonie : des enjeux politiques et culturels aux enjeux économiques ? Présentation par Daniel WEISSBERG, professeur des universités à l’Université Toulouse 2 Jean Jaurès, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Mar 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #84 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on parler de Smart Cities pour les Villes petites et moyennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nuit européenne des Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au Grand Théâtre d'Albi, Sep 2016, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville intelligente : utopie ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Café Géo albigeois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, Feb 2015, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence &amp;quot;Innovations plurielles&amp;quot; #7 (Organisation et Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’intelligence économique, un exemple de mise en œuvre dans l’entreprise. Présentation par Florence Piton (Sylob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion et Mines Albi, Nov 2015, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence &amp;quot;Innovations plurielles&amp;quot; #5 (Organisation et Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La résistance aux technologies de l’information et de la communication. Présentations par Francis Jauréguiberry (Professeur de Sociologie à l'Université de Pau et des Pays de l’Adour) et Annabelle Boutet-Dièye (Enseignant-Chercheur en Sociologie à Telecom Bretagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion et Mines Albi, Oct 2015, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence &amp;quot;Innovations plurielles&amp;quot; #4 (Organisation et Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’innovation, une dynamique portée par tous. Présentation par Jean-Charles Guillet (Groupe TOTAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #29 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Européens vivant en France : quels usages de leur citoyenneté ? Présentation par Thibault Courcelle et David Gouard, Maîtres de conférences respectivement en Géographie (INU Champollion d'Albi - LISST-Cieu) et en Science politique (Université Toulouse II Jean Jaurès – CERTOP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Feb 2023, Albi, France</w:t>
+              <w:t xml:space="preserve">Ukraine, État islamique.etc., une multiplication de conflits non conventionnels ? Présentation par Béatrice GIBLIN, professeur de Géographie à l’Université de Paris 8, Institut Français de Géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Jan 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #90 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #33 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux olympiques et aménagement urbain : des stades à la Cité ? Présentation par Raphaël Languillon-Aussel, Chercheur à l'Institut français de recherche sur le Japon à la Maison franco-japonaise (UMIFRE 19 MEAE-CNRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Dec 2023, Albi, France</w:t>
+              <w:t xml:space="preserve">Qui veut la peau des éoliennes en France ? Présentation par Jean PILLEBOUE, maître de conférences émérite à l’ Université Toulouse II Jean Jaurès (UMR Laboratoire Dynamiques Rurales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Apr 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire du LISST-Cieu, May 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #32 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Croatie/Slovénie : une intégration réussie ? Présentation par Joseph KRULIC, magistrat et professeur associé à l’Université de Paris-Est-Marne-La-Vallée, Laboratoire LIPHA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Apr 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FNCCR, Sep 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter la ville intelligente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier franco-mexicain sur les Villes Intelligentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Co-organisé par le LISST-Cieu, l’université Autonome Métropolitaine (UAM) de Mexico, avec le soutien de la Maison Universitaire franco-mexicaine et l’Académie des Sciences du Mexique, Dec 2015, Mexico, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #76 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #34 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’espace : de nouveaux enjeux géographiques et géopolitiques ? Présentation par Isabelle Sourbès-Verger Directrice de recherche au CNRS, Centre Alexandre Koyré, campus Condorcet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Feb 2022, Albi, France</w:t>
+              <w:t xml:space="preserve">La carte : un outil pour comprendre l'actualité internationale ? Présentation par Flavie HOLZINGER et Delphine PAPIN, docteures en géopolitique et cartographes au journal Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, May 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #80 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence &amp;quot;Innovations plurielles&amp;quot; #6 (Organisation et Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des réseaux, des territoires et des innovations. Présentations par Olivier Coutard (Socio-économiste, Directeur de recherches à l'École des Ponts - Paris Tech / Université de Paris Est - Marne-la-Vallée) et Yann-Philippe Tastevin (Anthropologue, Chargé de recherches CNRS à l'UMR LISST de l'Université de Toulouse 2 - Jean Jaurès )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion et Mines Albi, Nov 2015, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #30 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires migratoires du Brésil au Tarn : du choc culturel à l'acclimatation ? « Ponteiras - Pontes e fronteiras », documentaire réalisé par Frédéric PAREDES, Guide touristique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au Cube, Oct 2022, Albi, France</w:t>
+              <w:t xml:space="preserve">Les villes intelligentes (smart cities) : utopie ou réalité ? Présentation par Cédric CALVIGNAC et Mathieu VIDAL, maîtres de conférence respectivement en sociologie et en géographie-aménagement à l’Institut National Universitaire Jean-François Champollion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Feb 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #82 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #35 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre après une crue : quelle résilience pour les territoires inondés ? Présentation par Anne Peltier, Maître de conférences en Géographie (Laboratoire GEODE) à l'Université de Toulouse II Jean Jaurès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Dec 2022, Albi, France</w:t>
+              <w:t xml:space="preserve">Les atlas improbables : de nouvelles représentations de la géographie ? Présentation par Olivier MARCHON, écrivain et réalisateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Dec 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IRN (CNRS) Habiter les Villes du futur, Oct 2022, Mexico, Mexique</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #31 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrivain de polars et Géographe : un double regard sur le monde ? Présentation par Michel BUSSI, professeur de géographie à l’Université de Rouen, laboratoire IDEES (UMR 6266)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Mar 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #78 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès et diffusion des savoirs et de la culture scientifique à l'ère du numérique : nouvelles pratiques, nouveaux défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Cultures, Sociétés et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’études sur l’intégration et la mondialisation (CEIM) de l’Université du Québec à Montréal (UQAM), Oct 2015, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #28 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La bière peut-elle être l’expression d’un territoire ? Présentation par Fabrizio Bucella, physicien, Professeur des universités à l'Université libre de Bruxelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, May 2022, Albi, France</w:t>
+              <w:t xml:space="preserve">Les gaz de schiste : mise en valeur ou dégradation des campagnes ? Présentation par François TAULELLE, professeur de géographie au Centre univ. Champollion d'Albi, LISST CNRS (UMR 5193) et Sylvain LAPOIX, journaliste politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Nov 2014, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, IRN (CNRS) Habiter les Villes du futur, Oct 2022, Mexico, Mexique</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #27 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La science de l’eau est-elle la même partout ? Présentation par Gabrielle BOULEAU, ingénieure-chercheuse en sociologie politique au Cemagref-Irstea ADER de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, May 2014, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fête de la Science, Région Occitanie, Oct 2022, Graulhet, France</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #26 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le football, un condensé d’enjeux géopolitiques ? Présentation par Jean-André L'HOPITAULT et Gérard BUONO, professeurs agrégés d'histoire et géographie dans des lycées tarnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Apr 2014, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #81 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence &amp;quot;Innovations plurielles&amp;quot; #2 (Organisation et Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Open Data comme levier d’innovation ? Présentations par Eric LE BRIS-REDE (Délégué aux relations territoriales en Haute-Garonne pour le groupe La Poste), Sandrine MATHON (Chef du service Administration, Direction des Systèmes d’Information Mairie de Toulouse | Toulouse Métropole) et Matthieu NOUCHER (Géographe, Chargé de recherches au CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion et Mines Albi, Nov 2014, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence &amp;quot;Innovations plurielles&amp;quot; #1 (Organisation et Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incitations économiques à l’innovation. Présentations de Rémi FERRIER (Chef du service Développement Industriel Technologique et International à la DIRECCTE Midi-Pyrénées), Michel GROSSETTI (Sociologue à l'Université Toulouse 2 Jean Jaurès), et Fabien NAZARET (Co-fondateur de la société Aurock)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion et Mines Albi, Oct 2014, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #25 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le zéro artificialisation nette (ZAN) : quels enjeux en matière d’aménagement du territoire ? Présentation par Amir Strkonjic, Responsable du service planification urbaine à la Communauté d’agglomération de l’albigeois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Nov 2022, Albi, France</w:t>
+              <w:t xml:space="preserve">Aura-t-on encore envie de vivre dans la ville de demain ? Présentation par Marie-Christine JAILLET, Directrice de recherches au CNRS à l’Université de Toulouse II Jean Jaurès, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Feb 2014, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GIS Optima, May 2022, Biarritz, France</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence &amp;quot;Innovations plurielles&amp;quot; #3 (Organisation et Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la domotique à la ville intelligente. Présentations par Eric CAMPO (Professeur des Universités, Chercheur au LAAS), Adrien VAN DEN BOSSCHE (Maître de conférences, chercheur à l’IRIT, IUT de Blagnac) et Emmanuel EVENO (Géographe à l'Université Toulouse 2 Jean Jaurès) et Alain RALLET (Économiste, Professeur émérite à l’Université Paris-Sud)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion et Mines Albi, Dec 2014, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Université de proximité en ville moyenne française : un projet politique et éducatif à contre-courant mais porteur. Le cas de l’Institut national universitaire Champollion d’Albi</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #24 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le rôle et la mission des universités de petites tailles au sein de la francophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque du Réseau de la recherche sur la francophonie canadienne, Nov 2022, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Nature en ville : quel désir des citadins ? Présentation par Lise BOURDEAU-LEPAGE, Professeure de géographie à l’Université de Lyon 3 (CNRS, UMR 5600)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Jan 2014, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Albi, France</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #19 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnet de voyage : des chercheurs français dans la pampa ? Présentation par François TAULELLE, professeur de géographie à l'institut national universitaire J-F Champollion d'Albi, LISST (UMR 5193) et Laurence BARTHE, maîtresse de conférences en géographie à l’Université de Toulouse II Jean Jaurès, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Mar 2013, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #79 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation aux TIC et par les TIC pour le développement, état des lieux en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les acteurs locaux africains de la société de l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quatrièmes rencontres e-Atlas Francophone Afrique de l'Ouest, Nov 2013, Ouagadoudou, Burkina Faso</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tarn : un concentré des grands enjeux de l’aménagement de la France du XXIème siècle. Quels défis, quels enjeux à relever pour le territoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier InterScot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Préfecture du Tarn, Jun 2013, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #21 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afghanistan : la faillite d’un Etat ? Présentation par Gilles Dorronsoro Professeur de sciences politiques à l'Université de Paris 1-Panthéon-Sorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, May 2022, Albi, France</w:t>
+              <w:t xml:space="preserve">Internet et réseaux sociaux : quel rôle dans la géopolitique ? Présentation par Mathieu VIDAL, maître de conférences en géographie au CUFR Champollion d'Albi, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, May 2013, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #77 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #18 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omniprésence numérique : Une sobriété nécessaire et atteignable ? Présentation par Vincent Courboulay, maître de conférences en Informatique à l’Université de La Rochelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Mar 2022, Albi, France</w:t>
+              <w:t xml:space="preserve">Peut-on encore croire en l’Europe quand on est Grec ? Présentation par Michel SIVIGNON, professeur émérite de géographie de l'Université de Paris X-Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Feb 2013, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #75 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acteurs locaux et dynamiques territoriales des services publics (introduction et animation de table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "L'aménagement du territoire par les services publics - Quels enjeux pour les villes petites et moyennes ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Axe Politiques Publiques Environnement et Société (PPES) de l'INU Champollion, May 2013, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #17 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement : infléchir les dérèglements climatiques, ou s’en accommoder ? Présentation par Frédéric Durand, maître de conférences en Géographie à l’Université de Toulouse Jean Jaurès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Dec 2021, Albi, France</w:t>
+              <w:t xml:space="preserve">Transports, frontières : quelles mobilités en Afrique de l'ouest ? Présentation par Olivier NINOT, ingénieur de recherche CNRS, laboratoire PRODIG (UMR 8586)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Jan 2013, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #74 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #20 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La science-fiction : nouveau territoire géographique ? Présentation par Guy Thuillier, maître de conférences en géographie à l’Université de Toulouse Jean-Jaurès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au Cube, Nov 2021, Albi, France</w:t>
+              <w:t xml:space="preserve">Après la Françafrique : la Chinafrique ? Présentation par Roland POURTIER, professeur émérite de géographie à l’ Université Paris I Panthéon-Sorbonne, PRODIG (UMR 8586)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Apr 2013, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #22 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Pyrénées ? Une sacrée frontière ! Présentation par Jean-Paul LABORIE, professeur émérite de géographie à l’ Université de Toulouse II, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Nov 2013, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EDG, INU Champollion, Oct 2021, Albi, France</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sport comme élément de cohésion et d'identité du territoire ? Le cas de la ville d'Albi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Sports, tourismes et territoires. Quelles « imbrications », quelles « résistances » dans les enjeux de développement local ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Co-organisé par l’Institut Royal de Formation des Cadres de la Jeunesse et des Sports du Maroc, l’Université d’Angers (UFR ITBS), et le Laboratoire ESO (« Espaces et sociétés », UMR CNRS 6590), Oct 2013, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #68 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet et Réseaux sociaux : quel rôle dans la (géo)politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Café Géo albigeois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, May 2013, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #23 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AirBnB : manne ou malédiction pour les villes ? Présentation par Victor Piganiol, doctorant à l’Université Bordeaux Montaigne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Jan 2021, Albi, France</w:t>
+              <w:t xml:space="preserve">La tragédie malienne: comment en est-on arrivé là ? Présentation par Stéphanie LIMA, maîtresse de conférences en géographie au CUFR Champollion d'Albi (UMR 5193) et Patrick GONIN, professeur de géographie à l’Université de Poitiers (UMR 7301)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Dec 2013, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #71 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #10 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ville durable et écoquartiers : une transformation des manières de produire et habiter la ville ?, Présentation par François Valegeas, Maître de conférences en Urbanisme et Aménagement de l'Espace à l'Université Paul-Valéry Montpellier 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Apr 2021, Albi, France</w:t>
+              <w:t xml:space="preserve">Géographie de l’enfermement : quel contrôle politique et social de l’espace ? Présentation par Bénédicte MICHALON, chargée de recherche CNRS, laboratoire ADES (UMR 7268) et Olivier RAZAC philosophe à l’école Nationale d'Administration Pénitentiaire d'Agen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Jan 2012, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #72 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #13 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Grèce dix ans après la crise, où en est-on ? Présentation par Michel Sivignon, Professeur émérite de géographie à la Sorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Nov 2021, Albi, France</w:t>
+              <w:t xml:space="preserve">Le printemps arabe: un an après, quel bilan ? Présentation par Olivier PLIEZ, chercheur au CNRS, laboratoire LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Apr 2012, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #69 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #16 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’opendata : l'indispensable enjeu de la participation citoyenne ? Présentation par Francoise Paquienseguy, professeur de Sciences de l'information et de la communication à l'IEP de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Feb 2021, Albi, France</w:t>
+              <w:t xml:space="preserve">Syrie : du soulèvement pacifique à la guerre civile ? Présentation par Isabelle FEUERSTOSS, docteur et chercheur postdoctoral à l'Institut Français de Géopolitique à l’Université de Paris VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Dec 2012, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #73 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #15 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Quai d’Orsay sert-il encore à quelque chose ? Présentation par Henry Jacolin, Géographe et ancien Ambassadeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Nov 2021, Albi, France</w:t>
+              <w:t xml:space="preserve">Espaces protégés: une nature sous cloche ? Présentation par Lionel LASLAZ, maître de conférences à l’Université de Savoie, Laboratoire EDYTEM (UMR 5204)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Nov 2012, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #70 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #11 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement : éviter l'effondrement ? Présentation par Rémi Benos, Maitre de Conférences en Géographie à l’INU Champollion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Mar 2021, Albi, France</w:t>
+              <w:t xml:space="preserve">L'eau, ressource multiple: quels risques sociaux et environnementaux ? Présentation par Bénédicte VEYRAC-BEN HAMED, doctorante au Laboratoire GEODE, et Frédérique BLOT, maîtresse de conférences en géographie à l’Université Champollion d'Albi, Laboratoire GEODE de l'Université Toulouse 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Feb 2012, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Toulouse (En ligne), France</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #12 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels déplacements dans la ville de demain ? Présentation par Gabriel DUPUY, professeur d’Aménagement à l’Université Paris 1 Panthéon Sorbonne ainsi qu’à l'École Nationale des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Mar 2012, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, Mar 2020, Albi, France</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #14 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fukushima – Hiroshima, même combat ? Présentation par Philippe PELLETIER, professeur de géographie à l’Université Lyon 2, Environnement Ville Société (UMR 5600)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, May 2012, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #65 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #04 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les villes et territoires intelligents : entre concepts et réalités quotidiennes ? Présentation par Jean DANIÉLOU, doctorant à Mines ParisTech - Engie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion - en visio en raison des conditions sanitaires, Apr 2020, Albi, France</w:t>
+              <w:t xml:space="preserve">L’intercommunalité : quelles conséquences sur la vie quotidienne du citoyen ? Présentation par Stéphanie GUIRAUD-CHAUMEIL, vice-Présidente de la Communauté d'agglomération de l'Albigeois et déléguée au projet technopolitain, et Cécile JEBEILI, maîtresse de conférences en Droit Public à l’Université Toulouse II Jean Jaurès, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Feb 2011, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #66 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #07 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Etats-Unis : des clivages communautaires enracinés géographiquement ? Présentation par Charlotte Recoquillon, géographe, Institut français de géopolitique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Nov 2020, Albi, France</w:t>
+              <w:t xml:space="preserve">Les systèmes d’information géographiques (SIG) : un nouvel outil indispensable de l’aménagement du territoire ? Présentation par Frédéric MARTORELL, responsable de l'Observatoire du logement à la Direction Départementale de l’Équipement (DDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, May 2011, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNFPT - Institut national spécialisé d'études territoriales (INSET), en visioconférence du fait des conditions sanitaires, Mar 2020, Dunkerque, France</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #06 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les villes moyennes : l'enjeu clé de l'entre-deux territorial ? Présentation par Philippe BONNECARRERE, maire d’Albi et Daniel BEHAR, géographe et professeur associé à l’Institut d’Urbanisme de Paris, Lab’Urba (EA 3482), coopérative ACADIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #62 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #03 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le développement de la métropole toulousaine : entre forces et fragilités ? Présentation par Fabrice ESCAFFRE, maître de conférences à l’Université Toulouse 2 Jean Jaurès, LISST-Cieu (UMR 5193)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Jan 2020, Albi, France</w:t>
+              <w:t xml:space="preserve">Qu'est-ce que la Géographie aujourd'hui ? Présentation par Robert MARCONIS, professeur émérite à l’Université Toulouse II Jean Jaurès, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Jan 2011, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #63 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #08 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexualité des villes, sexualité des champs ? Présentation par Marianne BLIDON-ESNAULT, maîtresse de conférences à l’Université Paris I Panthéon Sorbonne, centre de recherche de l’Institut de démographie de l’Université Paris I (UR 134)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Feb 2020, Albi, France</w:t>
+              <w:t xml:space="preserve">Éviter, réduire, réutiliser : quels enjeux territoriaux de la prévention des déchets ? Présentation par Jean-Baptiste BAHERS, doctorant au LISST (UMR 5193) et Daniel VIALELLE, conseiller départementale du Tarn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Nov 2011, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #64 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #05 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ancienne mine d’or de Salsigne : chronique d’une catastrophe environnementale annoncée ? Présentation par Frédéric OGÉ, juriste, géographe et ancien chargé de recherche au CNRS (UMR PRODIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Mar 2020, Albi, France</w:t>
+              <w:t xml:space="preserve">Vers une identité et une citoyenneté européennes ? Présentation par Thibault COURCELLE, enseignant-chercheur en Géographie à l’Université Jean-François Champollion d'Albi, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Mar 2011, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #67 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #09 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Bosnie, un pays fragmenté aux portes de l'UE ? Présentation par Roland Gilles, Général d'Armée (2S), Ancien ambassadeur de France à Sarajevo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Dec 2020, Albi, France</w:t>
+              <w:t xml:space="preserve">Géographie des Solidarités numériques : de nouvelles formes d’entraide à différentes échelles ? Présentation par Destiny TCHEHOUALI, doctorant au LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Dec 2011, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #59 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trajectoires socio-professionnelles des &amp;quot;travailleurs du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Les collectivités locales et l'appropriation des TIC Pour la gouvernance et le développement local »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Troisièmes rencontres e-Atlas Francophone Afrique de l'Ouest, Oct 2011, Cotonou, Bénin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective et politiques urbaines à l’heure de l’Internet (animation de table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le grand débat sur les villes numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Novela - Festival des Savoirs partagés (1er - 17 octobre 2010), Oct 2010, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #01 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sécurité au Mexique : une affaire publique ? Présentation par Claudia C. ZAMORANO VILLAREAL, professeure au CIESAS (Centro de Investigaciones y Estudios Superiores en Antropología Social) de Mexico, et Guénola CAPRON, chercheure au CEMCA (Centro de Estudios Mexicanos y Centro Americanos) de la Universidad Autónoma Metropolitana-Azcapotzalco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, May 2019, Albi, France</w:t>
+              <w:t xml:space="preserve">Le redécoupage électoral du Tarn : quels enjeux identitaires et géopolitiques ? Présentation par Gérard BUONO, professeur agrégé de géographie au lycée Soult de Mazamet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Nov 2010, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université des déserts médicaux et numériques, Sep 2019, Auzon, Lucenay-lès-Aix, France</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #02 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopolitique à l’heure du numérique : la Géographie sert-elle (toujours) à faire la guerre ? Présentation par Emmanuel EVENO, professeur de Géographie à l'Université Toulouse II Jean Jaurès, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Dec 2010, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...7629 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857308v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04857307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les TIC, levier possible du Développement rural</w:t>
               </w:r>
@@ -19545,57 +19545,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Typology of third-places</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Siino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Joffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Graphic representation to visualize and compare indivuals space-time data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Joffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19636,389 +19761,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategies for localisation of third places</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Petitgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Siino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Romane Serrano</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Joffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Third-places and mobility choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Kerlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Siino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...61 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...211 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Joffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
@@ -20734,51 +20734,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="358AA898"/>
+    <w:nsid w:val="B75E6981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20965,51 +20965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7452-8623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113047835" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.villes-internet.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-jfc.fr/cafes-geo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Youssef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guibbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destiny Kemeho Tchehouali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594613v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Education-formation-et-lien-social/Identite-s-et-universites-nouvelles-une-question-de-proximite" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/une-trajectoire-metropolitaine-lexemple-de-toulouse.html?CDORIGINE=EDZW301H&amp;amp;utm_campaign=Push-produit-EDZW301H&amp;amp;utm_medium=push&amp;amp;utm_source=editionsdumoniteur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois Loukou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sylla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Buono" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martorell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cordova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Gonz&#225;lez Escobar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena L&#243;pez Rieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/bitacora.v30n3.90146" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806154v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Calvignac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5271" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baratgin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2017.1305388" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01076768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802959v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peltier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Puel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839139v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Oural" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durand-Tornare" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085919v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Calvignac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855430v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855530v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855417v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Fijalkow" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05475664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05384458v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937161v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937163v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ha&#255;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002368v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05080573v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04913780v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05384455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041002v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427740v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843022v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838919v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854770v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843360v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842010v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843375v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838959v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842981v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838902v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843399v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838969v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853807v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838933v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839147v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854781v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844257v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844246v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844209v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838942v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844192v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838954v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853834v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853822v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853815v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839192v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853828v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839185v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853819v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841968v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853832v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853840v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839365v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839326v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854165v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854153v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853852v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854163v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854157v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839363v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041003v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857865v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854181v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854848v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857844v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857859v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857861v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854176v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857839v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839362v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857840v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857832v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839359v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857842v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857837v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857835v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857834v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839355v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857828v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857733v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855410v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857830v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857743v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857740v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855412v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857748v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839334v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855415v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853794v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857729v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855779v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857717v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857723v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854656v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857712v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857709v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854638v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853790v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854671v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839295v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839324v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857681v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857705v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857678v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854878v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857694v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857688v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857686v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855078v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855709v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grano" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855385v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855703v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855698v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857546v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857568v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857560v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855428v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857668v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855707v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857550v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857673v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857557v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854109v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857540v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857534v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857527v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855688v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855684v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857523v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855691v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857377v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857363v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854868v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857367v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855646v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857357v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862625v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857352v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857365v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854122v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouisset" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857368v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857372v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855539v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857322v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857327v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857336v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857335v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857323v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857326v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857330v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857312v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857317v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857316v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857310v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857319v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857314v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857320v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854829v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877778v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857308v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857307v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855423v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856404v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856411v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857128v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856406v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857129v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857132v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856007v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856029v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856018v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856010v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855939v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165443v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Joffrion" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165575v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Serrano" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165610v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petitgas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165115v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerlau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00115213v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053713v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Crombette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506274v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7452-8623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113047835" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.villes-internet.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-jfc.fr/cafes-geo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Youssef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guibbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destiny Kemeho Tchehouali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594613v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Education-formation-et-lien-social/Identite-s-et-universites-nouvelles-une-question-de-proximite" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/une-trajectoire-metropolitaine-lexemple-de-toulouse.html?CDORIGINE=EDZW301H&amp;amp;utm_campaign=Push-produit-EDZW301H&amp;amp;utm_medium=push&amp;amp;utm_source=editionsdumoniteur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois Loukou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sylla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Buono" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martorell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cordova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Gonz&#225;lez Escobar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena L&#243;pez Rieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/bitacora.v30n3.90146" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806154v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Calvignac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5271" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baratgin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2017.1305388" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01076768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802959v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peltier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Puel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839139v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Oural" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durand-Tornare" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085919v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Calvignac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855430v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855530v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855417v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Fijalkow" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05475664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05384458v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937161v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937163v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ha&#255;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002368v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05080573v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04913780v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05384455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041002v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427740v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838922v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838919v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842010v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843375v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838959v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842981v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838902v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843399v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838969v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853807v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838933v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839147v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854781v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844257v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844246v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844209v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838942v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844192v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838954v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853834v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853822v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853815v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839192v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853828v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839185v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853819v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841968v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853832v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853840v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839365v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839326v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854165v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854153v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853852v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854163v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854157v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041003v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857865v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839363v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854181v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854848v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857844v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857859v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857861v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854176v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857839v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839362v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857832v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857840v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839359v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857842v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857837v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857835v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857834v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839355v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857828v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857733v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855410v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857830v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857743v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857740v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855412v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857748v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839334v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853794v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855415v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857729v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855779v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857717v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857723v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854656v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857712v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853790v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854638v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854671v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839295v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839324v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857681v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857705v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857678v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854878v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857694v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857688v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857686v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855078v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855385v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855709v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855703v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855698v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857546v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857568v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857560v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855428v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857668v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855707v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857550v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857673v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857557v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854109v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857540v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857534v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857527v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855688v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855684v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857523v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855691v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857377v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857363v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854868v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855646v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857367v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857357v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862625v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857352v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857365v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857368v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854122v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouisset" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857372v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857322v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857327v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857336v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857335v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857323v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857326v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857330v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857312v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857317v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857316v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857310v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857319v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857314v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857320v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854829v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877778v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857307v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857308v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855423v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856404v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856411v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857128v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856406v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857129v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857132v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856007v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856029v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856018v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856010v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855939v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165575v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Serrano" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Joffrion" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165443v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165610v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petitgas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165115v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerlau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00115213v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053713v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Crombette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506274v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>