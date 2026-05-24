--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -2697,178 +2697,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00573265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marseille, future capitale méditerranéenne des TIC ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 70 (2), pp.7-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le bassin de Castres-Mazamet : d'un bassin traditionnel au développement par les tic ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Juillet (3), pp.477-498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Puel</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04855918v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04855909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Systèmes Productifs Locaux : entre consensus et interrogations</w:t>
               </w:r>
@@ -3087,1342 +3087,1342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enjeux du DDRS au sein de l’INU Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Navereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INU Champollion. 2025, 72p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le profil des étudiants de l'albigeois, Étude réalisée pour la Communauté d'agglomération de l'albigeois (C2A)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INU Champollion. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les enjeux du DDRS au sein de l’INU Champollion</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l’IA en milieu universitaire : enquête au sein de l’INU Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INU Champollion. 2025, 72p</w:t>
+              <w:t xml:space="preserve">INU Champollion. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les enjeux de l’IA en milieu universitaire : enquête au sein de l’INU Champollion</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet de désimperméabilisation de la place centrale de Saliès. Étude pour la mairie de Saliès (Tarn)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INU Champollion. 2025</w:t>
+              <w:t xml:space="preserve">INU Champollion. 2024, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le projet de désimperméabilisation de la place centrale de Saliès. Étude pour la mairie de Saliès (Tarn)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tarn, Terre de Sport(s), Étude pour le Conseil départemental du Tarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INU Champollion. 2024, 42 p</w:t>
+              <w:t xml:space="preserve">INU Champollion. 2024, 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le Tarn, Terre de Sport(s), Étude pour le Conseil départemental du Tarn</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux du département tarnais pour les 20 prochaines années, Étude réalisée pour l'Association des Maires et des Élus du Tarn (ADM 81)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INU Champollion. 2024, 57 p</w:t>
+              <w:t xml:space="preserve">INU Champollion. 2023, 94 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">INU Champollion. 2023, 94 p</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final projet Ville Région Occitanie. CAPARI Du Campus Partagé à la Région Intelligente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Haouès-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LISST-CIEU - Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Toulouse; IRIT : Institut de Recherche en Informatique de Toulouse; Grupo Transmisión y Distribución de Energía Eléctrica, Universidad Pontificia Bolivariana. 2021, 155 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un modèle français des villes intelligentes partagées - Rapport à Monsieur le Ministre des Affaires étrangères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akim Oural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Durand-Tornare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Association Villes Internet; LISST-CIEU. 2018, pp.219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations des habitants sur leur territoire vécu. Étude réalisée pour le Pôle territorial de l’Albigeois et des bastides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] INU-Champollion. 2017, pp.72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Marketplace dans l'Albigeois - Perspectives de développement du commerce local par le numérique. Enquête-Ecole du Master 2 TICS de l'INU Champollion pour le compte de l'agglomération du Grand Albigeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] INU-Champollion; Agglomération du Grand Albigeois. 2017, pp.87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coût de la vie étudiante dans l'albigeois. Étude réalisée pour le compte de la Communauté d'agglomération de l'albigeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INU Champollion. 2015, 140p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">POPSU 2 : Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Balti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béringuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Escaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] LISST-CIEU - Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Toulouse; IRIT : Institut de Recherche en Informatique de Toulouse; Grupo Transmisión y Distribución de Energía Eléctrica, Universidad Pontificia Bolivariana. 2021, 155 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Toulouse 2 Le Mirail; LISST-CIEU; CNRS. 2014, pp.248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00965679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques spatiales des étudiants de l'albigeois. Étude pour le compte de la Communauté d'Agglomération de l'Albigeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INU Champollion. 2014, 154p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'innovation dans les territoires de l'Arc atlantique français : de la société de l'information à la société de la connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Association Villes Internet; LISST-CIEU. 2018, pp.219</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UTM/(CNRS)LISST-CIEU. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] INU-Champollion. 2017, pp.72</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIC et tourisme dans le Grand Montauban, Étude pour l'Office de Tourisme de Montauban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INU Champollion. 2013, 82p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...437 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855530v1</w:t>
-              </w:r>
-[...103 lines deleted...]
-                <w:t xml:space="preserve">hal-01017414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville d’Albi face à ses mobilités : pour une nouvelle politique de déplacements (Synthèse), Étude réalisée pour la Mairie d'Albi</w:t>
               </w:r>
@@ -4738,84 +4738,166 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (185)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (188)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #107 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trump : sa revanche sur les États(-Unis) ? Présentation par Charlotte Recoquillon (Géographe, Journaliste, Chercheuse à l’Institut français de géopolitique - Université Paris 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Mar 2026, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Café géo albigeois #105 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4824,142 +4906,1031 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires nourriciers : que nous disent les bâtis des fermes en circuits courts ? Présentation par Orlane ROUQUIER Docteure en Géographie, LISST-Dynamiques rurales, Université Jean Jaurès (Toulouse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Jan 2026, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #106 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’élection, la carte et le territoire : des portraits médiatiques fiables ? Présentation par Aurélien Delpirou Maître de conférences à l'Institut d'études politiques de Fontainebleau, Université Paris-Est Créteil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Feb 2026, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #108 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les espaces ruraux en France existent-ils encore ? Présentation par Laurent Rieutort, Professeur des Universités en géographie à l'Université Clermont-Auvergne, Directeur de l’Institut d’Auvergne du Développement des Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Apr 2026, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #100 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retiens la nuit : quels enjeux pour la lutte contre la pollution lumineuse ? Présentation par Samuel Challéat, Chargé de recherche CNRS en géographie de l’environnement à l’UMR GEODE de l’Université Toulouse 2 Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Mar 2025, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #98 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lotissements ont-ils toujours un avenir ? Présentation par Lionel Rougé, Maître de conférences à l'Université de Toulouse 2 Jean Jaurès et chercheur au LISST-CIEU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Jan 2025, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fracture numérique, non-usages et perte de productivité ou d’efficacité : pour une approche citoyenne et politique du numérique (Table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Congrès national des élus au numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Villes Internet, Feb 2025, Saint-Raphaël, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l’IA en milieu universitaire : enquête au sein de l’INU Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Navereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La couverture numérique des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire annuel du GIS Marsouin, May 2025, Perros Guirec, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Éducation pour la Transition (table-ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabrique de l'interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet FEF - Campus des Transitions, Nov 2025, Mexico CIty, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes de l’Habiter en mutation : enjeux contemporains et perspectives (Organisation et Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche Pluridisciplinaire TEHM, INU Champollion / LISST-Cieu / CAUE81 / DDT81, Oct 2025, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #101 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Arctique: de moins en moins épargné, de plus en plus convoité ? Présentation par Camille Escudé, Professeure agrégée de Géographie, docteure associée au Centre d’études internationales de Sciences Po Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Apr 2025, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #102 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligence artificielle et territoires : quels enjeux pour les services publics ? Présentation par Mathieu VIDAL, Maître de conférences en Aménagement et Urbanisme à l’INU Champollion / LISST-Cieu, Université de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Oct 2025, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique comme levier d’amélioration du service public malgré les contraintes budgétaires (Animation de Laboratoire à destination d'élus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Haÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Congrès national des élus au numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Villes internet, Feb 2025, Saint-Raphaël, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #99 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le film : outil de géographe ? Présentation par Laura Corsi, Maîtresse de conférences en Géographie à l'Université de Bordeaux Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Feb 2025, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Café géo albigeois #103 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4975,14559 +5946,13834 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mille-feuille administratif français : une impossible simplification ? Présentation par Arnaud BRENNETOT, Professeur des Universités en géographie politique et aménagement à l’Université Rouen Normandie / UMR CNRS 6266 IDEES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Nov 2025, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #99 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation de deux expositions, en partenariat avec le CAUE81 et la DDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exposition 1 : “Des solutions sur mesure pour s’adapter à la rareté des ressources et bien vivre dans nos territoires” (exposition itinérante sur la Sobriété foncière portée par les ministères chargés de l’Aménagement des Territoires et de la Transition écologique) Exposition 2 : Réenchanter le pavillon en ville (1950-1970) (Exposition itinérante faisant suite au projet de Recherche Leroy Merlin Source dirigé par Viviane Hamon et Lionel Rougé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion (Hall du Bâtiment Multimédia), Oct 2025, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation humain - non humain dans l’agroalimentaire (co-organisation et animation de table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avec Jazmín Abraham (Centre for Advanced Microscopy – Cambridge, Grande-Bretagne), Mikael Akimowich (Université d’Aix-Marseille, France), María González (Mines Albi, France) et Fabiola Jaimes Miranda (Instituto Potosino de Investigación Científica y Tecnológica – IPICYT, Mexique). École thématique franco-mexicaine 2025 de la Muframex sur les transitions agricole et alimentaire pour des territoires plus résilients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion et MUFRAMEX, Oct 2025, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #104 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le film : outil de géographe ? Présentation par Laura Corsi, Maîtresse de conférences en Géographie à l'Université de Bordeaux Montaigne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Feb 2025, Albi, France</w:t>
+              <w:t xml:space="preserve">Observer les modes de vie en transition : entre continuités et germes de changement ? Présentation par Ninon Barreau (Docteure en Géographie, LISST-Cieu, Université Jean Jaurès)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Dec 2025, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Association Villes internet, Feb 2025, Saint-Raphaël, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des services publics locaux de la donnée ? (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39ème Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FNCCR, Jun 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Villes Internet, Feb 2025, Saint-Raphaël, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #96 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les réfugiés climatiques : nouveaux migrants du XXIe siècle ?, présentation par Étienne Piguet, professeur de géographie à l'Université de Neuchâtel (Suisse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Nov 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #100 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel rôle des tiers lieux dans la mobilité décarbonée et la re-caractérisation des territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Siino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilités, Gouvernances et Transitions socio-écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres du réseau international de recherche Habiter les Villes du Futur REHVIF 2024, Oct 2024, Grand-Bassam, Côte d’Ivoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #95 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retiens la nuit : quels enjeux pour la lutte contre la pollution lumineuse ? Présentation par Samuel Challéat, Chargé de recherche CNRS en géographie de l’environnement à l’UMR GEODE de l’Université Toulouse 2 Jean Jaurès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Mar 2025, Albi, France</w:t>
+              <w:t xml:space="preserve">Le Japon: un pays en transitions ? Présentation par Rémi Scoccimarro, Maître de conférences en langue et civilisation japonaises à l’université Toulouse 2 Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar le Shamrock, Oct 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire annuel du GIS Marsouin, May 2025, Perros Guirec, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment rendre des services publics innovants ? Perspectives (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Services publics, Services aux publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Troisième session territoriale du Parlement rural français, INU Champollion, Apr 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café géo albigeois #98 (Organisation et animation)</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La généralisation des délégations municipales au numérique : symbole de la pleine prise en compte des enjeux numériques par les collectivités locales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les impacts du numérique dans la transformation des usages, des outils et des organisations dans la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire du GIP Marsouin, May 2024, Redon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité de vie et Vitalité commerciale : même combat ? - l’exemple d’Albi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire du Commerce et de la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence d'Urbanisme de Toulouse (AUAT), Jul 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #94 (Organisation et animation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les lotissements ont-ils toujours un avenir ? Présentation par Lionel Rougé, Maître de conférences à l'Université de Toulouse 2 Jean Jaurès et chercheur au LISST-CIEU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Jan 2025, Albi, France</w:t>
+              <w:t xml:space="preserve">La revanche du train ? Présentation par Pierre Messulam, ancien Directeur de la Stratégie Ferroviaire, de la Recherche et de la Régulation de la SNCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Apr 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les formes de l’Habiter en mutation : enjeux contemporains et perspectives (Organisation et Animation)</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #93 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville à l’épreuve du handicap ? Présentation par Noémie Rapegno, Enseignante-chercheuse en géographie à l’Ecole des hautes études en santé publique (EHESP), Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Mar 2024, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #97 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Roms: au-delà des clichés, quelles réalités économiques et sociales ? Présentation par Samuel DELEPINE, Maître de conférences en géographie sociale à l'Université d'Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Dec 2024, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tiers lieux, atouts pour les territoires ? (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Siino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Salon des solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Rosée, ANCT Tour Occitanie, Jun 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #91 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le surtourisme : une réalité géographique ? Présentation par Philippe Duhamel, Professeur de géographie à l'Université d’Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Jan 2024, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #92 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technologie et Transhumanisme: une remise en question(s) du corps ? Présentation par David Doat, maître de conférences en Philosophie à l’Université Catholique de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Feb 2024, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaurès, un discours de vérité toujours d'actualité ?&amp;quot; (animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde à l'occasion du centenaire de la panthéonisation de J.Jaurès, avec Raphaël Glucksmann (député européen), Christophe Ramond (président du CD81) et Carole Delga (présidente de la Région Occitanie) puis échanges avec des étudiants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par le Conseil départemental du Tarn, à l'INU Champollion, Nov 2024, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque international sur l'IA et les Institutions publiques - Introduction au colloque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Intelligence artificielle et institutions publiques : enjeux, controverses et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international organisé par Cynthia Boyer et Mathieu Vidal, INU Champollion, Oct 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Campus universitaires, laboratoires de la prise en compte des enjeux environnementaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque “Gestion du patrimoine immobilier public et transition écologique”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche pluridisciplinaire EDG, INU Champollion, Oct 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #86 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le phénomène contemporain des chemins de Saint- Jacques sous l’œil du géographe ? Présentation par Sébastien Rayssac, maître de conférences en Géographie (Université Toulouse 2 Jean Jaurès)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Apr 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information publique : l'impératif de fiabilité (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Vivencia - Vivre ensemble"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35ème édition du Forum Cap'Com, Dec 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les villes peuvent-elles innover et soutenir leurs commerces ? (Table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17èmes Assises nationales du centre-ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre-ville en mouvement, Jun 2023, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #87 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La géographie appliquée en bureau d'études : mieux accompagner les territoires dans leurs transitions ? Présentation par Brice Navereau (Géographe, Directeur de bureau d'études, Chercheur associé au Laboratoire LISST-CIEU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Oct 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #88 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartographie et observation de la terre : nouveaux métiers, nouveaux usages ? Présentation par Michaël Tonon (responsable de l’équipe « Satellite Data Science » chez Airbus Défense et Espace) et Frédéric Martorell (Responsable de l’Observatoire des territoires du Tarn à la DDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Nov 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #89 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un pays en temps de guerre : regard de géographes ukrainiens. Présentation par Sergiy Kostrikov et Kateryna Kravchenko, enseignants-chercheurs à l’Université Karazin de Kharkiv (Ukraine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Dec 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #85 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 000 km à pied de frontière à frontière : la traversée des États-Unis par le Pacific Crest Trail. Présentation par Jérôme Monnet Professeur d’aménagement et urbanisme à l’Université Gustave Eiffel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Mar 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élus municipaux en charge du numérique : nouveaux acteurs de la fabrique urbaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire "Technologies urbaines et numériques : nouveaux objets, nouveaux modèles ?" (Université Paris Cité, Cessma / UTC, Avenues / CNRS-Prodig), Jun 2023, Paris Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #83 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le retour du vélo en ville ? Présentation par Frédéric Héran, économiste des transports et urbaniste à l’Université de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Jan 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #84 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Européens vivant en France : quels usages de leur citoyenneté ? Présentation par Thibault Courcelle et David Gouard, Maîtres de conférences respectivement en Géographie (INU Champollion d'Albi - LISST-Cieu) et en Science politique (Université Toulouse II Jean Jaurès – CERTOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Feb 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #90 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeux olympiques et aménagement urbain : des stades à la Cité ? Présentation par Raphaël Languillon-Aussel, Chercheur à l'Institut français de recherche sur le Japon à la Maison franco-japonaise (UMIFRE 19 MEAE-CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Dec 2023, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déploiement des politiques publiques numériques en France : retour d’expérience(s) d’une recherche impliquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et acteurs du déploiement des technologies numériques dans la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire du LISST-Cieu, May 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élus municipaux en charge du numérique : acteurs de premier rang de la transition numérique de nos villes et territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Les villes face à la transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRN (CNRS) Habiter les Villes du futur, Oct 2022, Mexico, Mexique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #80 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires migratoires du Brésil au Tarn : du choc culturel à l'acclimatation ? « Ponteiras - Pontes e fronteiras », documentaire réalisé par Frédéric PAREDES, Guide touristique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au Cube, Oct 2022, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #82 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre après une crue : quelle résilience pour les territoires inondés ? Présentation par Anne Peltier, Maître de conférences en Géographie (Laboratoire GEODE) à l'Université de Toulouse II Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Dec 2022, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collaboration entre les collectivités et l’Etat pour la transformation numérique des territoires (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38ème Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FNCCR, Sep 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #78 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La bière peut-elle être l’expression d’un territoire ? Présentation par Fabrizio Bucella, physicien, Professeur des universités à l'Université libre de Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, May 2022, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #76 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’espace : de nouveaux enjeux géographiques et géopolitiques ? Présentation par Isabelle Sourbès-Verger Directrice de recherche au CNRS, Centre Alexandre Koyré, campus Condorcet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Feb 2022, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Tiers-Lieux : outils d’animation des territoires au service d’une réduction des inégalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Siino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Les villes face à la transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRN (CNRS) Habiter les Villes du futur, Oct 2022, Mexico, Mexique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde merveilleux de la ville connectée ? Regard distancié sur des enjeux néanmoins cruciaux de la ville de demain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Village des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fête de la Science, Région Occitanie, Oct 2022, Graulhet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #81 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le zéro artificialisation nette (ZAN) : quels enjeux en matière d’aménagement du territoire ? Présentation par Amir Strkonjic, Responsable du service planification urbaine à la Communauté d’agglomération de l’albigeois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Nov 2022, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectivités et Numérique : de nouvelles méthodes de médiation pour des territoires apprenants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretiens de l’Innovation Territoriale (EIT) - Management du Développement territorial : comment concilier numérique et proximité pour créer de la valeur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Optima, May 2022, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de proximité en ville moyenne française : un projet politique et éducatif à contre-courant mais porteur. Le cas de l’Institut national universitaire Champollion d’Albi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rôle et la mission des universités de petites tailles au sein de la francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque du Réseau de la recherche sur la francophonie canadienne, Nov 2022, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élus locaux et santé numérique - Enjeux, risques et opportunités (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude de l'Association Élus, santé publique et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #79 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afghanistan : la faillite d’un Etat ? Présentation par Gilles Dorronsoro Professeur de sciences politiques à l'Université de Paris 1-Panthéon-Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, May 2022, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #77 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Omniprésence numérique : Une sobriété nécessaire et atteignable ? Présentation par Vincent Courboulay, maître de conférences en Informatique à l’Université de La Rochelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Mar 2022, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment mettre fin à l'exclusion numérique ? Enjeux et leviers pour relever le défi ! (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innopolis - Repenser la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cité épiscopale d’Albi : un centre-ville hautement touristique... restant néanmoins un centre à vivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La cité épiscopale d'Albi - Des enjeux de la revalorisation du centre historique aux exigences du patrimoine mondial de l'UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDG, INU Champollion, Oct 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #68 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AirBnB : manne ou malédiction pour les villes ? Présentation par Victor Piganiol, doctorant à l’Université Bordeaux Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Jan 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #71 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ville durable et écoquartiers : une transformation des manières de produire et habiter la ville ?, Présentation par François Valegeas, Maître de conférences en Urbanisme et Aménagement de l'Espace à l'Université Paul-Valéry Montpellier 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Apr 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #72 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Grèce dix ans après la crise, où en est-on ? Présentation par Michel Sivignon, Professeur émérite de géographie à la Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Nov 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #75 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement : infléchir les dérèglements climatiques, ou s’en accommoder ? Présentation par Frédéric Durand, maître de conférences en Géographie à l’Université de Toulouse Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Dec 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #69 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’opendata : l'indispensable enjeu de la participation citoyenne ? Présentation par Francoise Paquienseguy, professeur de Sciences de l'information et de la communication à l'IEP de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Feb 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #73 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Quai d’Orsay sert-il encore à quelque chose ? Présentation par Henry Jacolin, Géographe et ancien Ambassadeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Nov 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #74 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La science-fiction : nouveau territoire géographique ? Présentation par Guy Thuillier, maître de conférences en géographie à l’Université de Toulouse Jean-Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au Cube, Nov 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #70 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement : éviter l'effondrement ? Présentation par Rémi Benos, Maitre de Conférences en Géographie à l’INU Champollion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Mar 2021, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des “Smart-Cities”, l’enjeu du numérique pour les villes et territoires connectés (conférence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues de la Recherche : l'application du concept "smart" aux territoires ruraux et péri-urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFPT - Institut national spécialisé d'études territoriales (INSET), en visioconférence du fait des conditions sanitaires, Mar 2020, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #62 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le développement de la métropole toulousaine : entre forces et fragilités ? Présentation par Fabrice ESCAFFRE, maître de conférences à l’Université Toulouse 2 Jean Jaurès, LISST-Cieu (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Jan 2020, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles expériences de la participation citoyenne locale : les plateformes de budget participatif (Animation de table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Ville Intelligente » du LISST-Cieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Toulouse (En ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et représentations de la destination touristique « campagne » chez les jeunes. D’une sociabilité urbaine connectée à une représentation lyrique de la nature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Quelles dynamiques touristiques pour les territoires hors métropole ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, Mar 2020, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #65 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les villes et territoires intelligents : entre concepts et réalités quotidiennes ? Présentation par Jean DANIÉLOU, doctorant à Mines ParisTech - Engie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion - en visio en raison des conditions sanitaires, Apr 2020, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #63 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexualité des villes, sexualité des champs ? Présentation par Marianne BLIDON-ESNAULT, maîtresse de conférences à l’Université Paris I Panthéon Sorbonne, centre de recherche de l’Institut de démographie de l’Université Paris I (UR 134)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Feb 2020, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #66 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Etats-Unis : des clivages communautaires enracinés géographiquement ? Présentation par Charlotte Recoquillon, géographe, Institut français de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Nov 2020, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #64 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ancienne mine d’or de Salsigne : chronique d’une catastrophe environnementale annoncée ? Présentation par Frédéric OGÉ, juriste, géographe et ancien chargé de recherche au CNRS (UMR PRODIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Mar 2020, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #67 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Bosnie, un pays fragmenté aux portes de l'UE ? Présentation par Roland Gilles, Général d'Armée (2S), Ancien ambassadeur de France à Sarajevo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, en visioconférence du fait des contraintes sanitaires, Dec 2020, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données territoriales et formes d'implications habitantes (Animation de table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude croisée Acteurs-Chercheurs - Usages du web et territoires : quels enjeux pour la participation des habitants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, CITERES (CNRS), Jan 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #59 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sécurité au Mexique : une affaire publique ? Présentation par Claudia C. ZAMORANO VILLAREAL, professeure au CIESAS (Centro de Investigaciones y Estudios Superiores en Antropología Social) de Mexico, et Guénola CAPRON, chercheure au CEMCA (Centro de Estudios Mexicanos y Centro Americanos) de la Universidad Autónoma Metropolitana-Azcapotzalco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, May 2019, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des élus dans le déserts, l’oasis est-elle encore loin ? » (Table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des déserts médicaux et numériques, Sep 2019, Auzon, Lucenay-lès-Aix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #61 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fresque et art mural : une nouvelle valeur ajoutée pour les villes ? Présentation par Olivier LANDES, urbaniste et directeur artistique à Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Dec 2019, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #58 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le voyageur hypermoderne : une nouvelle manière d'expérimenter le monde ? Présentation par Francis JAUREGUIBERRY, professeur de sociologie à l’Université de Pau et des Pays de l’Adour (UPPA), laboratoire PASSAGES (UMR 5319 CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Apr 2019, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #60 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Egypte : carrefour ou impasse migratoire ? Présentation par Julie PICARD, maîtresse de conférences à l’Institut national supérieur du professorat et de l’éducation de Bordeaux, laboratoire PASSAGES (UMR 5319 CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le 14.80, Nov 2019, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #55 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'émotion : nouvel objet d'étude de la Géographie ? Présentation par Pauline GUINARD, maîtresse de conférence à l’ENS Paris, laboratoire LAVUE (UMR 7213 CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Jan 2019, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les collectivités face à la transition numérique (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RuraliTic, Le Smart Village</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aurillac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #57 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les jeux d’argent : quels enjeux de géographie politique ? Présentation par Marie REDON, maîtresse de conférences en Géographie à l’université Paris 13, laboratoire Pléiade (UMR 7338)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Mar 2019, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #56 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prison : paradoxes d'un espace d'enfermement et de réinsertion ? Présentation par Olivier MILHAUD, maître de conférences en géographie à l’université Paris-Sorbonne, laboratoire Médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Feb 2019, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déploiement d’AirBnB en villes moyennes : entre opportunités particulières et enjeux communautaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "AirBnb, la ville ubérisée ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture (ENSA), Mar 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #52 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mondialisation des pauvres : loin de Wall Street et de Davos ? Présentation par Olivier PLIEZ, directeur de recherche CNRS à l’Université Toulouse 2 Jean Jaurès, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Oct 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #53 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les inégalités de santé en ville : quelles logiques spatiales? Présentation par Julie VALLÉE, chargée de recherche au CNRS Paris, laboratoire Géographie-Cités (UMR 8504)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Nov 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #47 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le changement climatique : quel impact sur les villes ? Présentation par Julia HIDALGO, chargée de recherche CNRS à l’université de Toulouse 2 Jean Jaurès, LISST-Cieu (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Jan 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data et Données, Intelligence artificielle : un nouvel eldorado à encadrer, un humain à accompagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque des Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECOTER (Economie et Territoire), Sep 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #54 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ParcourSup : une nouvelle ségrégation géographique pour les recrutements étudiants à l'université ? Présentation par Leïla FROUILLOU, maîtresse de conférences en sociologie à l’université Paris Nanterre, laboratoire Cresppa (UMR 7217)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Dec 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #50 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle(s) géographie(s) dans le cyberespace ? Présentation par Alix DESFORGES, doctorante en géographie à l’université Paris 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Mar 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tarn en 2030 - Éléments de prospective (Table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conseil départemental du Tarn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #49 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Hyper-Lieux : une nouvelle approche de la mondialisation ? Présentation par Michel LUSSAULT, professeur de Géographie à l'ENS Lyon, laboratoire Environnement, villes, sociétés (UMR 5600 CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Mar 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #48 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une politique plus égalitaire de l'espace public ? Présentation par Edith MARUEJOULS, Docteure en géographie, Bureau d’études L’ARObE (L’Atelier Recherche OBservatoire Egalité), Chercheuse associée au laboratoire ADESS/CNRS de l’université Bordeaux Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, Feb 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérique et Territoires : quels enjeux pour l'emploi, les entreprises et les citoyens à l'échelon d'un département tel que le Tarn ? (Conférence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Femmes Chefs d'entreprise du Tarn (FCE France), Sep 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #51 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gestion de la prévention des désastres : quels défis ? Présentation par Julien REBOTIER, chargé de recherche CNRS à l'université Toulouse II Jean Jaurès, LISST-Cieu (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Apr 2018, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama et Enjeux du numérique pour les collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes Rencontres territoriales de Midi-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFPT, Oct 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;territoires intelligents&amp;quot; au service de l'amélioration des conditions de vie des citoyens ? (table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Territoires intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France en Moldavie, Oct 2018, Chisinau, Moldavie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une plateforme électronique de vente locale - Tentative d’intervention publique sur le développement économique d’un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Plateformes et territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire « Villes et numérique » de Sciences Po Paris, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact du numérique sur un territoire tel que le Tarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "L’impact sociétal de l’Economie Numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECOTER (Economie et Territoire), Oct 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #44 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnet de géographe : la République Tchèque. Présentation par Bertrand PLEVEN, professeur agrégé à l'IUFM de Paris - Université Paris-IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Apr 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #46 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps : nouvelle clé du développement urbain ? Présentation par Dominique ROYOUX, professeur de Géographie à l’université de Poitiers, laboratoire RURALITES (UR 13823)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Dec 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #45 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les transports urbains durables : quelles clés de réussite ? Présentation par Mario CARRIER, professeur des universités à l’Université Laval à Québec, laboratoire CRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, à la Brasserie des Cordeliers, Nov 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Smart City Means For A Geographer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Smart Grids and Smart Cities – International Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Economia de Barcelona (IEB) - Interreg SUDOE Tr@nsener, Jun 2017, Barcelona, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #43 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles places de la culture en ville moyenne ? Présentation par Mariette SIBERTIN-BLANC, maitresse de conférences à l’Université Toulouse 2 Jean Jaurès, LISST-Cieu (UMR5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Feb 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville du futur : éléments de prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences "Cultures numériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Médiathèque Pierre Amalric, Dec 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #42 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand la géographie s'invite au théâtre : un prétexte sérieux au rire et à la poésie? Présentation par Frédéric FERRER, auteur et metteur en scène indépendant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Jan 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les TIC : gouvernance et production-diffusion des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les travaux du LISST sur l’Amérique latine (Journée d'étude)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST), CNRS, Université Toulouse 2 Jean Jaurès, Nov 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smarts Cities as the expression of its inhabitants's dynamism » (communication en Anglais - &amp;quot;La « ville intelligente », expression de la dynamique de ses habitants »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Side Event Officiel « Citizens @ the center of Smart Cities », Habitat III - The United Nations Conference on Housing and Sustainable Urban Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONU, Oct 2016, Quito, Équateur</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tiers lieux : Expression spatiale d'une microsociété du numérique ? (Los lugares intermezzos: ¿Expresión espacial de una microsociedad digital?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international - Side Event à Habitat III, The United Nations Conference on Housing and Sustainable Urban Development (ONU-Habitat)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FLACSO, Oct 2016, Quito, Équateur</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #37 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnet de géographes : des chercheurs français au Kilimandjaro ? Présentation par Rémi BENOS, maître de conférences à l’Institut National Universitaire d’Albi Jean François Champollion, laboratoire GEODE, et Bénard CHARLERY de la MASSELIERE, professeur des universités à l'Université Toulouse 2 Jean Jaurès, Laboratoire LISST Dynamiques rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Feb 2016, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ville intelligente : une intelligence urbaine à géographie variable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Café Philo toulousain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #41 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Brexit, quels changements ? Présentation par Mark BAILONI, maître de conférence en géographie à l'Université de Lorraine, centre de recherche LOTTER, et Thibault COURCELLE, maître de conférences à l'Institut national universitaire Champollion d'Albi, LISST-Cieu (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Dec 2016, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #36 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle géographie dans les séries modernes ? Présentation par Bertrand PLEVEN, professeur agrégé à l'IUFM de Paris - Université Paris-IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Jan 2016, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cantine numérique toulousaine: pépinière de citadins du futur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque franco-colombien "Villes du futur, le temps des citadins"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Escuela del Hábitat, Facultad de Arquitectura, Universidad Nacional de Colombia sede Medellín / Université de Toulouse Jean Jaurès, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (UMR 5193) et son Centre Interdisciplinaire d’Etudes Urbains (LISST-CIEU), Oct 2016, Medellin, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #40 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santiago et le reste du territoire chilien : quelles relations ? Présentation par Francisco MATURANA, professeur de géographie à l'Université de Santiago (Chili)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Oct 2016, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #39 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trente ans après son adhésion à l’UE, quel Portugal aujourd’hui ? Présentation par José Alberto RIO FERNANDES, professeur à l’Université de Porto, laboratoire CEGOT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Apr 2016, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #38 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Francophonie : des enjeux politiques et culturels aux enjeux économiques ? Présentation par Daniel WEISSBERG, professeur des universités à l’Université Toulouse 2 Jean Jaurès, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Mar 2016, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on parler de Smart Cities pour les Villes petites et moyennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nuit européenne des Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au Grand Théâtre d'Albi, Sep 2016, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence &amp;quot;Innovations plurielles&amp;quot; #5 (Organisation et Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La résistance aux technologies de l’information et de la communication. Présentations par Francis Jauréguiberry (Professeur de Sociologie à l'Université de Pau et des Pays de l’Adour) et Annabelle Boutet-Dièye (Enseignant-Chercheur en Sociologie à Telecom Bretagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion et Mines Albi, Oct 2015, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence &amp;quot;Innovations plurielles&amp;quot; #4 (Organisation et Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’innovation, une dynamique portée par tous. Présentation par Jean-Charles Guillet (Groupe TOTAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #29 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ukraine, État islamique.etc., une multiplication de conflits non conventionnels ? Présentation par Béatrice GIBLIN, professeur de Géographie à l’Université de Paris 8, Institut Français de Géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Jan 2015, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #33 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qui veut la peau des éoliennes en France ? Présentation par Jean PILLEBOUE, maître de conférences émérite à l’ Université Toulouse II Jean Jaurès (UMR Laboratoire Dynamiques Rurales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Apr 2015, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #32 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Croatie/Slovénie : une intégration réussie ? Présentation par Joseph KRULIC, magistrat et professeur associé à l’Université de Paris-Est-Marne-La-Vallée, Laboratoire LIPHA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Apr 2015, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville intelligente : utopie ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Café Géo albigeois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, Feb 2015, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence &amp;quot;Innovations plurielles&amp;quot; #7 (Organisation et Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’intelligence économique, un exemple de mise en œuvre dans l’entreprise. Présentation par Florence Piton (Sylob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion et Mines Albi, Nov 2015, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter la ville intelligente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier franco-mexicain sur les Villes Intelligentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Co-organisé par le LISST-Cieu, l’université Autonome Métropolitaine (UAM) de Mexico, avec le soutien de la Maison Universitaire franco-mexicaine et l’Académie des Sciences du Mexique, Dec 2015, Mexico, Mexique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #34 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La carte : un outil pour comprendre l'actualité internationale ? Présentation par Flavie HOLZINGER et Delphine PAPIN, docteures en géopolitique et cartographes au journal Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, May 2015, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence &amp;quot;Innovations plurielles&amp;quot; #6 (Organisation et Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des réseaux, des territoires et des innovations. Présentations par Olivier Coutard (Socio-économiste, Directeur de recherches à l'École des Ponts - Paris Tech / Université de Paris Est - Marne-la-Vallée) et Yann-Philippe Tastevin (Anthropologue, Chargé de recherches CNRS à l'UMR LISST de l'Université de Toulouse 2 - Jean Jaurès )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion et Mines Albi, Nov 2015, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #30 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les villes intelligentes (smart cities) : utopie ou réalité ? Présentation par Cédric CALVIGNAC et Mathieu VIDAL, maîtres de conférence respectivement en sociologie et en géographie-aménagement à l’Institut National Universitaire Jean-François Champollion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Feb 2015, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #35 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les atlas improbables : de nouvelles représentations de la géographie ? Présentation par Olivier MARCHON, écrivain et réalisateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Dec 2015, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #31 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrivain de polars et Géographe : un double regard sur le monde ? Présentation par Michel BUSSI, professeur de géographie à l’Université de Rouen, laboratoire IDEES (UMR 6266)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Mar 2015, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès et diffusion des savoirs et de la culture scientifique à l'ère du numérique : nouvelles pratiques, nouveaux défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Cultures, Sociétés et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’études sur l’intégration et la mondialisation (CEIM) de l’Université du Québec à Montréal (UQAM), Oct 2015, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence &amp;quot;Innovations plurielles&amp;quot; #1 (Organisation et Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incitations économiques à l’innovation. Présentations de Rémi FERRIER (Chef du service Développement Industriel Technologique et International à la DIRECCTE Midi-Pyrénées), Michel GROSSETTI (Sociologue à l'Université Toulouse 2 Jean Jaurès), et Fabien NAZARET (Co-fondateur de la société Aurock)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion et Mines Albi, Oct 2014, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence &amp;quot;Innovations plurielles&amp;quot; #2 (Organisation et Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Open Data comme levier d’innovation ? Présentations par Eric LE BRIS-REDE (Délégué aux relations territoriales en Haute-Garonne pour le groupe La Poste), Sandrine MATHON (Chef du service Administration, Direction des Systèmes d’Information Mairie de Toulouse | Toulouse Métropole) et Matthieu NOUCHER (Géographe, Chargé de recherches au CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion et Mines Albi, Nov 2014, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #28 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les gaz de schiste : mise en valeur ou dégradation des campagnes ? Présentation par François TAULELLE, professeur de géographie au Centre univ. Champollion d'Albi, LISST CNRS (UMR 5193) et Sylvain LAPOIX, journaliste politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Saint James, Nov 2014, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #25 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aura-t-on encore envie de vivre dans la ville de demain ? Présentation par Marie-Christine JAILLET, Directrice de recherches au CNRS à l’Université de Toulouse II Jean Jaurès, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Feb 2014, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence &amp;quot;Innovations plurielles&amp;quot; #3 (Organisation et Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la domotique à la ville intelligente. Présentations par Eric CAMPO (Professeur des Universités, Chercheur au LAAS), Adrien VAN DEN BOSSCHE (Maître de conférences, chercheur à l’IRIT, IUT de Blagnac) et Emmanuel EVENO (Géographe à l'Université Toulouse 2 Jean Jaurès) et Alain RALLET (Économiste, Professeur émérite à l’Université Paris-Sud)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion et Mines Albi, Dec 2014, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #27 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La science de l’eau est-elle la même partout ? Présentation par Gabrielle BOULEAU, ingénieure-chercheuse en sociologie politique au Cemagref-Irstea ADER de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, May 2014, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #26 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le football, un condensé d’enjeux géopolitiques ? Présentation par Jean-André L'HOPITAULT et Gérard BUONO, professeurs agrégés d'histoire et géographie dans des lycées tarnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Apr 2014, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #24 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature en ville : quel désir des citadins ? Présentation par Lise BOURDEAU-LEPAGE, Professeure de géographie à l’Université de Lyon 3 (CNRS, UMR 5600)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Jan 2014, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acteurs locaux et dynamiques territoriales des services publics (introduction et animation de table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "L'aménagement du territoire par les services publics - Quels enjeux pour les villes petites et moyennes ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Axe Politiques Publiques Environnement et Société (PPES) de l'INU Champollion, May 2013, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #18 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peut-on encore croire en l’Europe quand on est Grec ? Présentation par Michel SIVIGNON, professeur émérite de géographie de l'Université de Paris X-Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Feb 2013, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #17 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transports, frontières : quelles mobilités en Afrique de l'ouest ? Présentation par Olivier NINOT, ingénieur de recherche CNRS, laboratoire PRODIG (UMR 8586)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Jan 2013, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #19 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnet de voyage : des chercheurs français dans la pampa ? Présentation par François TAULELLE, professeur de géographie à l'institut national universitaire J-F Champollion d'Albi, LISST (UMR 5193) et Laurence BARTHE, maîtresse de conférences en géographie à l’Université de Toulouse II Jean Jaurès, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Mar 2013, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation aux TIC et par les TIC pour le développement, état des lieux en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les acteurs locaux africains de la société de l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quatrièmes rencontres e-Atlas Francophone Afrique de l'Ouest, Nov 2013, Ouagadoudou, Burkina Faso</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #20 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Après la Françafrique : la Chinafrique ? Présentation par Roland POURTIER, professeur émérite de géographie à l’ Université Paris I Panthéon-Sorbonne, PRODIG (UMR 8586)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Apr 2013, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tarn : un concentré des grands enjeux de l’aménagement de la France du XXIème siècle. Quels défis, quels enjeux à relever pour le territoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier InterScot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Préfecture du Tarn, Jun 2013, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #21 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet et réseaux sociaux : quel rôle dans la géopolitique ? Présentation par Mathieu VIDAL, maître de conférences en géographie au CUFR Champollion d'Albi, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, May 2013, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sport comme élément de cohésion et d'identité du territoire ? Le cas de la ville d'Albi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Sports, tourismes et territoires. Quelles « imbrications », quelles « résistances » dans les enjeux de développement local ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Co-organisé par l’Institut Royal de Formation des Cadres de la Jeunesse et des Sports du Maroc, l’Université d’Angers (UFR ITBS), et le Laboratoire ESO (« Espaces et sociétés », UMR CNRS 6590), Oct 2013, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #22 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Pyrénées ? Une sacrée frontière ! Présentation par Jean-Paul LABORIE, professeur émérite de géographie à l’ Université de Toulouse II, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Nov 2013, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet et Réseaux sociaux : quel rôle dans la (géo)politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Café Géo albigeois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, May 2013, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #23 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La tragédie malienne: comment en est-on arrivé là ? Présentation par Stéphanie LIMA, maîtresse de conférences en géographie au CUFR Champollion d'Albi (UMR 5193) et Patrick GONIN, professeur de géographie à l’Université de Poitiers (UMR 7301)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Dec 2013, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #10 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie de l’enfermement : quel contrôle politique et social de l’espace ? Présentation par Bénédicte MICHALON, chargée de recherche CNRS, laboratoire ADES (UMR 7268) et Olivier RAZAC philosophe à l’école Nationale d'Administration Pénitentiaire d'Agen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Jan 2012, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #13 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le printemps arabe: un an après, quel bilan ? Présentation par Olivier PLIEZ, chercheur au CNRS, laboratoire LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Apr 2012, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #16 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syrie : du soulèvement pacifique à la guerre civile ? Présentation par Isabelle FEUERSTOSS, docteur et chercheur postdoctoral à l'Institut Français de Géopolitique à l’Université de Paris VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Dec 2012, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #15 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces protégés: une nature sous cloche ? Présentation par Lionel LASLAZ, maître de conférences à l’Université de Savoie, Laboratoire EDYTEM (UMR 5204)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Nov 2012, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #11 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'eau, ressource multiple: quels risques sociaux et environnementaux ? Présentation par Bénédicte VEYRAC-BEN HAMED, doctorante au Laboratoire GEODE, et Frédérique BLOT, maîtresse de conférences en géographie à l’Université Champollion d'Albi, Laboratoire GEODE de l'Université Toulouse 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Feb 2012, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #12 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels déplacements dans la ville de demain ? Présentation par Gabriel DUPUY, professeur d’Aménagement à l’Université Paris 1 Panthéon Sorbonne ainsi qu’à l'École Nationale des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Mar 2012, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #14 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fukushima – Hiroshima, même combat ? Présentation par Philippe PELLETIER, professeur de géographie à l’Université Lyon 2, Environnement Ville Société (UMR 5600)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, May 2012, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #07 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les systèmes d’information géographiques (SIG) : un nouvel outil indispensable de l’aménagement du territoire ? Présentation par Frédéric MARTORELL, responsable de l'Observatoire du logement à la Direction Départementale de l’Équipement (DDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, May 2011, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #04 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’intercommunalité : quelles conséquences sur la vie quotidienne du citoyen ? Présentation par Stéphanie GUIRAUD-CHAUMEIL, vice-Présidente de la Communauté d'agglomération de l'Albigeois et déléguée au projet technopolitain, et Cécile JEBEILI, maîtresse de conférences en Droit Public à l’Université Toulouse II Jean Jaurès, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Feb 2011, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #06 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les villes moyennes : l'enjeu clé de l'entre-deux territorial ? Présentation par Philippe BONNECARRERE, maire d’Albi et Daniel BEHAR, géographe et professeur associé à l’Institut d’Urbanisme de Paris, Lab’Urba (EA 3482), coopérative ACADIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #03 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'est-ce que la Géographie aujourd'hui ? Présentation par Robert MARCONIS, professeur émérite à l’Université Toulouse II Jean Jaurès, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Jan 2011, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #08 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éviter, réduire, réutiliser : quels enjeux territoriaux de la prévention des déchets ? Présentation par Jean-Baptiste BAHERS, doctorant au LISST (UMR 5193) et Daniel VIALELLE, conseiller départementale du Tarn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Nov 2011, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #05 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une identité et une citoyenneté européennes ? Présentation par Thibault COURCELLE, enseignant-chercheur en Géographie à l’Université Jean-François Champollion d'Albi, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Mar 2011, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #09 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie des Solidarités numériques : de nouvelles formes d’entraide à différentes échelles ? Présentation par Destiny TCHEHOUALI, doctorant au LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Dec 2011, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trajectoires socio-professionnelles des &amp;quot;travailleurs du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Les collectivités locales et l'appropriation des TIC Pour la gouvernance et le développement local »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Troisièmes rencontres e-Atlas Francophone Afrique de l'Ouest, Oct 2011, Cotonou, Bénin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective et politiques urbaines à l’heure de l’Internet (animation de table-ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le grand débat sur les villes numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Novela - Festival des Savoirs partagés (1er - 17 octobre 2010), Oct 2010, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #01 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le redécoupage électoral du Tarn : quels enjeux identitaires et géopolitiques ? Présentation par Gérard BUONO, professeur agrégé de géographie au lycée Soult de Mazamet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Nov 2010, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café géo albigeois #02 (Organisation et animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopolitique à l’heure du numérique : la Géographie sert-elle (toujours) à faire la guerre ? Présentation par Emmanuel EVENO, professeur de Géographie à l'Université Toulouse II Jean Jaurès, LISST (UMR 5193)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, au bar Le Pré en Bulle, Dec 2010, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les TIC, levier possible du Développement rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxièmes Rencontres numériques de Saint-Juéry (Aveyron)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisé par le Parc naturel régional (PNR) des Grands Causses et le Centre Régional de Documentation Pédagogique (CRDP) de Toulouse, Apr 2009, Saint-Juéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux d’accès public à Internet : retour sur dix ans d’expérience française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Accès aux TIC et Service universel en Afrique sub-saharienne - Comparaisons et dynamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDRI Netsuds, Nov 2007, Dakar, Sénégal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l’informatique au sein de l’aire métropolitaine toulousaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire International du Programme eAtlasudoe : "TIC et Développement local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse 2 le Mirail, Nov 2006, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement local par le bais des TIC : le cas du bassin de Castres-Mazamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de transfert n°1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet Interreg IIIB eAtlasudoe, Mar 2006, Huesca, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">eAdministration et Sites Web des Collectivités dans l’espace Sudoe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire eAtlasudoe : « Régions européennes et TIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ardesi – Conseil régional, Nov 2006, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'introduction des TIC dans le bassin de Castres-Mazamet : quelques pistes pour une évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études sur L'innovation dans les villes moyennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme LSI (Logiques Spatiales de l'Innovation, MSH Aquitaine), Jan 2004, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la Maquette eAtlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Rencontres des Réseaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sommet Mondial des Villes et des Pouvoirs Locaux sur la Société de l’information, Dec 2003, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The area of Castres-Mazamet and (Tele)Communication Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifth Biennial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Urban Planners, Apr 2003, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La boucle de Castres-Mazamet : un projet de territoire. Quelle place pour les usages et usagers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CEN@</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agglomération de Castres-Mazamet, May 2003, Le Causse, Castres-Mazamet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIC et ancrage territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International 2001 Bogues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRICIS, UQAM, Apr 2002, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ouverture des Systèmes Productifs Locaux et la conséquence sur les acteurs publics locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherche Pluridisciplinaire TEHM, INU Champollion / LISST-Cieu / CAUE81 / DDT81, Oct 2025, Albi, France</w:t>
+              <w:t xml:space="preserve">Colloque International de Tarbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, au bar Le Shamrock, Oct 2025, Albi, France</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les emboîtements d’échelles dans les systèmes productifs localisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Mondialisation, globalisation et stratégies d'entreprises", Université d’automne du GRECOS (Groupe de Recherche ECOnomique et Sociale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Perpignan, Oct 2000, San feliu de Guixols, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...13864 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19537,65 +19783,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graphic representation to visualize and compare indivuals space-time data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Joffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Siino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology of third-places</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Siino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19603,709 +19970,588 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Joffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategies for localisation of third places</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Petitgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Siino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Joffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Third-places and mobility choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Kerlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Siino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Joffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Home-workplace mobility choices in the Toulouse agglomeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Samba Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Siino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Joffrion</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">ITS European Congress Toulouse 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Toulouse, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Kerlau</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAMPUS UNIVERSITARIOS: LABORATORIOS VIVOS PARA LAS CIUDADES DEL FUTURO. Proyecto CAPARI - Programa Energética 2030</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Haouès-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Cumbre Colombo Francesa COLIFRI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Medellín, Colombia. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...249 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20315,100 +20561,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires politico-économiques face aux technologies de l'information et de la communication : entre métropolisation et différenciation territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Toulouse le Mirail - Toulouse II, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00115213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20418,147 +20664,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil de morphing cartographique, autour de la Mappa Mundi d'Albi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Crombette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20568,105 +20814,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élus municipaux en charge du numérique : nouveaux acteurs de la fabrique urbaine ? 23p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId322"/>
+      <w:footerReference w:type="default" r:id="rId325"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20734,51 +20980,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B75E6981"/>
+    <w:nsid w:val="2E4FB708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20965,51 +21211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7452-8623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113047835" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.villes-internet.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-jfc.fr/cafes-geo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Youssef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guibbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destiny Kemeho Tchehouali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594613v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Education-formation-et-lien-social/Identite-s-et-universites-nouvelles-une-question-de-proximite" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/une-trajectoire-metropolitaine-lexemple-de-toulouse.html?CDORIGINE=EDZW301H&amp;amp;utm_campaign=Push-produit-EDZW301H&amp;amp;utm_medium=push&amp;amp;utm_source=editionsdumoniteur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois Loukou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sylla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Buono" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martorell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cordova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Gonz&#225;lez Escobar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena L&#243;pez Rieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/bitacora.v30n3.90146" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806154v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Calvignac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5271" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baratgin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2017.1305388" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01076768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802959v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peltier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Puel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839139v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Oural" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durand-Tornare" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085919v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Calvignac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855430v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855530v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855417v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Fijalkow" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05475664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05384458v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937161v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937163v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ha&#255;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002368v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05080573v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04913780v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05384455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041002v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427740v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838922v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838919v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842010v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843375v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838959v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842981v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838902v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843399v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838969v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853807v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838933v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839147v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854781v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844257v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844246v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844209v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838942v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844192v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838954v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853834v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853822v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853815v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839192v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853828v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839185v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853819v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838947v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841968v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853832v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853840v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839365v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839326v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854165v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854153v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853852v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854163v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854157v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041003v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857865v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839363v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854181v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854848v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857844v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857859v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857861v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854176v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857839v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839362v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857832v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857840v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839359v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857842v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857837v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857835v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857834v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839355v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857828v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857733v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855410v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857830v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857743v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857740v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855412v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857748v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839334v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853794v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855415v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857729v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855779v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857717v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857723v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854656v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857712v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853790v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854638v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854671v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839295v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839324v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857681v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857705v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857678v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854878v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857694v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857688v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857686v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855078v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855385v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855709v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855703v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855698v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857546v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857568v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857560v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855428v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857668v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855707v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857550v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857673v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857557v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854109v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857540v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857534v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857527v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855688v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855684v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857523v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855691v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857377v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857363v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854868v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855646v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857367v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857357v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862625v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857352v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857365v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857368v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854122v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouisset" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857372v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857322v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857327v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857336v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857335v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857323v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857326v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857330v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857312v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857317v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857316v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857310v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857319v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857314v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857320v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854829v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877778v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857307v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857308v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855423v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856404v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856411v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857128v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856406v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857129v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857132v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856007v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856029v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856018v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856010v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855939v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165575v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Serrano" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Joffrion" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165443v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165610v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petitgas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165115v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerlau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00115213v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053713v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Crombette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506274v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7452-8623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113047835" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.villes-internet.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-jfc.fr/cafes-geo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Youssef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guibbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destiny Kemeho Tchehouali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594613v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Education-formation-et-lien-social/Identite-s-et-universites-nouvelles-une-question-de-proximite" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/une-trajectoire-metropolitaine-lexemple-de-toulouse.html?CDORIGINE=EDZW301H&amp;amp;utm_campaign=Push-produit-EDZW301H&amp;amp;utm_medium=push&amp;amp;utm_source=editionsdumoniteur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois Loukou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sylla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Buono" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martorell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cordova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Gonz&#225;lez Escobar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena L&#243;pez Rieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/bitacora.v30n3.90146" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806154v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Calvignac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5271" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baratgin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2017.1305388" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01076768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802959v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peltier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855909v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Puel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839278v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839139v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Oural" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durand-Tornare" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085919v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Calvignac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855430v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017414v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855530v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855417v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Fijalkow" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05616717v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05475664v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05616714v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05616718v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04913780v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05080573v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427753v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05384455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937163v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ha&#255;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937161v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05384458v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427740v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838959v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838902v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843022v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838922v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838919v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843375v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838929v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843413v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843399v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841973v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838933v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839147v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853805v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838969v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854781v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844257v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844246v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844209v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838942v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853812v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853809v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844192v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862036v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839192v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853822v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853815v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838954v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853828v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853834v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839313v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853819v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839322v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838947v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841968v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853825v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853832v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839365v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854153v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853852v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853840v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854163v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853851v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853845v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854157v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854848v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857844v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839363v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041003v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857865v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857859v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854181v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857861v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854176v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839359v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857839v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857842v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857837v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857840v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857832v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839362v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857835v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857834v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839355v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857826v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857828v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857733v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855410v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857830v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857743v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855420v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857740v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857737v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855412v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857748v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839334v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853794v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855415v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855779v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857717v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857729v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857723v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854656v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857712v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853790v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857709v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04839295v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839324v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857681v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854671v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857678v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854878v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857694v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857688v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857686v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855078v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855703v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grano" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855698v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857546v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857568v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857560v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855385v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855709v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855428v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857668v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855707v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857550v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857673v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857557v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854109v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855684v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855688v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857540v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857523v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855691v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857534v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857527v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857377v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862625v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857357v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857352v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857363v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854868v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857365v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855646v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857367v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854122v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouisset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857368v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855539v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857372v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857322v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857327v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857336v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857335v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857323v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857326v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857330v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857317v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857312v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857316v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857310v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857319v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857314v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857320v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04854829v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877778v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857307v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857308v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855423v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856404v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856411v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857128v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856406v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857129v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857132v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856007v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856029v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856018v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856010v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855939v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165443v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Joffrion" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165575v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Serrano" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165610v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petitgas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165115v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerlau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00115213v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053713v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Crombette" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506274v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>