--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -996,451 +996,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thalamocortical circuit for updating action-outcome associations</w:t>
+                <w:t xml:space="preserve">Vitamin A deficiency impairs contextual fear memory in rats: Abnormalities in the glucocorticoid pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Fresno</w:t>
+                <w:t xml:space="preserve">Damien Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shauna Parkes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Coutureau</w:t>
+                <w:t xml:space="preserve">Serge Alfos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott P. Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Wolff</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.46187⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (11), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jne.12802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327928v1</w:t>
+                <w:t xml:space="preserve">hal-02618437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin A deficiency impairs contextual fear memory in rats: Abnormalities in the glucocorticoid pathway</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Alfos</w:t>
+                <w:t xml:space="preserve">Targeting Reciprocally Connected Brain Regions Through CAV-2 Mediated Interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Morceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott P. Webster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Wolff</w:t>
+                <w:t xml:space="preserve">Robin Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Pallet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shauna Parkes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (11), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jne.12802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2019.00303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618437v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Reciprocally Connected Brain Regions Through CAV-2 Mediated Interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Morceau</w:t>
+                <w:t xml:space="preserve">A thalamocortical circuit for updating action-outcome associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fresno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shauna Parkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Coutureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Wolff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shauna Parkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2019.00303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.46187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992703v1</w:t>
+                <w:t xml:space="preserve">hal-02327928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thalamocortical circuit for updating action-outcome associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fresno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna Parkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angé Lique Faugè Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1595,51 +1595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insular and Ventrolateral Orbitofrontal Cortices Differentially Contribute to Goal-Directed Behavior in Rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna Parkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ravassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1729,51 +1729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent feeding alters sensitivity to changes in reward value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Fresno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1781,51 +1781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Coutureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna Parkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 113, pp.1-6. </w:t>
@@ -1857,518 +1857,518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for anterior thalamic nuclei in affective cognition: Interaction with environmental conditions</w:t>
+                <w:t xml:space="preserve">Lesions of the anterior thalamic nuclei and intralaminar thalamic nuclei: place and visual discrimination learning in the water maze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Dupire</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Kant</w:t>
+                <w:t xml:space="preserve">Yanina Tsenkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Mons</w:t>
+                <w:t xml:space="preserve">Lucas Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Coutureau</w:t>
+                <w:t xml:space="preserve">Joëlle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (5), pp.392-404. </w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 218 (3), pp.657-667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hipo.22098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00429-012-0419-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517759v1</w:t>
+                <w:t xml:space="preserve">hal-03037867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced cytochrome oxidase activity in the retrosplenial cortex after lesions to the anterior thalamic nuclei.</w:t>
+                <w:t xml:space="preserve">A role for anterior thalamic nuclei in affective cognition: Interaction with environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Mendez-Lopez</w:t>
+                <w:t xml:space="preserve">Alexandra Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge L. Arias</w:t>
+                <w:t xml:space="preserve">Patricia Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bontempi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Coutureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2013.04.052⟩</w:t>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (5), pp.392-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.22098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159956v1</w:t>
+                <w:t xml:space="preserve">hal-02517759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesions of the anterior thalamic nuclei and intralaminar thalamic nuclei: place and visual discrimination learning in the water maze</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced cytochrome oxidase activity in the retrosplenial cortex after lesions to the anterior thalamic nuclei.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Lecourtier</w:t>
+                <w:t xml:space="preserve">Magdalena Mendez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Lopez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jorge L. Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-012-0419-0⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 250, pp.264-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2013.04.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03037867v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intralaminar thalamic nuclei contribute to remote spatial memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bontempi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (10), pp.3302-3330. </w:t>
@@ -2708,51 +2708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Piccin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Plat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wolff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coutureau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0078-24.2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287625v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Cerpa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dehove" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lavigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Kremer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81623" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131541v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kremer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.81623" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morceau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Faug&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2022.100057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133029v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morceau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Folkard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin-Cortecero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.11.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992719v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Majchrzak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cosquer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morvan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-020-02048-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Parkes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.46187" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonhomme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott P. Webster" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12802" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992703v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Piquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00303" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233; Lique Faug&#232; Re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seralynne D Vann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0479-18.2018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ravassard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cerpa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.02.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517759v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dupire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22098" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44CM2MST-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Mendez-Lopez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L. Arias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bontempi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.04.052" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Moreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Tsenkina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecourtier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lopez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-012-0419-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N75LH6RJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160076v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5576-08.2009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03799751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Piccin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Plat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wolff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coutureau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0078-24.2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287625v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Cerpa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dehove" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lavigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Kremer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81623" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131541v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kremer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.81623" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morceau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Faug&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2022.100057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133029v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morceau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Folkard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin-Cortecero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.11.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992719v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Majchrzak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cosquer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morvan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-020-02048-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618437v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonhomme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott P. Webster" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12802" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992703v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Piquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Parkes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00303" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327928v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.46187" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233; Lique Faug&#232; Re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seralynne D Vann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0479-18.2018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ravassard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cerpa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.02.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Moreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Tsenkina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecourtier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lopez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-012-0419-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N75LH6RJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517759v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dupire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mons" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22098" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44CM2MST-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Mendez-Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L. Arias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bontempi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.04.052" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160076v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5576-08.2009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03799751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>