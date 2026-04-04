--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -100,1555 +100,1550 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir et dimensionner des microréseaux autonomes : l’exemple de TwInSolar</w:t>
+                <w:t xml:space="preserve">Inter-comparison and Validation Against In-Situ Measurements of Satellite Estimates of Incoming Solar Radiation at Reunion BSRN Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
+                <w:t xml:space="preserve">Grondin Erwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delsaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technique de l'Ingénieur. Base documentaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Springer Proceedings in Energy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004140v1</w:t>
+                <w:t xml:space="preserve">hal-05557997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Set of New Tools to Measure the Effective Value of Probabilistic Forecasts of Continuous Variables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Concevoir et dimensionner des microréseaux autonomes : l’exemple de TwInSolar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/forecast7020030⟩</w:t>
+              <w:t xml:space="preserve">Technique de l'Ingénieur. Base documentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, TIP958WEB. (in199), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-in199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140356v1</w:t>
+                <w:t xml:space="preserve">hal-05004140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method for quickly estimating solar irradiance forecast errors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Set of New Tools to Measure the Effective Value of Probabilistic Forecasts of Continuous Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/forecast7020030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113821⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05220664v1</w:t>
+                <w:t xml:space="preserve">hal-05140356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the self-sufficiency of a university campus by expanding the PV capacity while minimizing the energy cost</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A simple method for quickly estimating solar irradiance forecast errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergiu Viorel Spataru</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elke Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2024048⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 301, pp.113821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876156v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The added value of combining solar irradiance data and forecasts: A probabilistic benchmarking exercise</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increasing the self-sufficiency of a university campus by expanding the PV capacity while minimizing the energy cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
+                <w:t xml:space="preserve">Tina Arizo Randrianantenaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Boland</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sergiu Viorel Spataru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 237, </w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2024.121574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2024048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752368v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réunion’s search for energy self-sufficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The added value of combining solar irradiance data and forecasts: A probabilistic benchmarking exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Nuwer</w:t>
+                <w:t xml:space="preserve">Rodrigo Alonso-Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Russeil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/d41586-023-03693-0⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2024.121574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568904v1</w:t>
+                <w:t xml:space="preserve">hal-04752368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding variety of non-intrusive load monitoring training data: Introducing and benchmarking a novel data augmentation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Francou</w:t>
+                <w:t xml:space="preserve">D. Calogine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Calogine</w:t>
+                <w:t xml:space="preserve">O. Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chau</w:t>
+                <w:t xml:space="preserve">M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35, pp.101142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.segan.2023.101142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Solar Forecasts as a Binary Event Using a Sky Camera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Réunion’s search for energy self-sufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nuwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16207125⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-023-03693-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140102v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Forecasts Based on the Clear Sky Index or the Clearness Index: Which Is Better?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Probabilistic Solar Forecasts as a Binary Event Using a Sky Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Alonso-Montesinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/solar2040026⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue Intelligent Forecasting and Optimization in Electrical Power Systems II, 16 (20), pp.7125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16207125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964785v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A more efficient microgrid operation through the integration of probabilistic solar forecasts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Solar Forecasts Based on the Clear Sky Index or the Clearness Index: Which Is Better?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Alonso-Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.segan.2022.100783⟩</w:t>
+              <w:t xml:space="preserve">Solar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (4), pp.432-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/solar2040026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692592v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of occupant behaviour in non-residential mixed-mode buildings: The distinctive features of tropical climates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A more efficient microgrid operation through the integration of probabilistic solar forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly H Ramahatana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 259, pp.111895. </w:t>
+              <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.100783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.111895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.segan.2022.100783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602309v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Two Solar Probabilistic Forecasting Methodologies for Microgrids Energy Efficiency</w:t>
+                <w:t xml:space="preserve">Modelling of occupant behaviour in non-residential mixed-mode buildings: The distinctive features of tropical climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Mazorra-Aguiar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Maareva Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Oliver</w:t>
+                <w:t xml:space="preserve">Manar Amayri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Montero</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (6), pp.1679. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 259, pp.111895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en14061679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.111895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205083v1</w:t>
+                <w:t xml:space="preserve">hal-03602309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Monte Carlo Based Solar Radiation Forecastability Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1710,5587 +1705,5596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of deterministic day-ahead forecasts of PV generation in PV + Storage operation for the Australian electricity market</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparison of Two Solar Probabilistic Forecasting Methodologies for Microgrids Energy Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mazorra-Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cyril Voyant</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Montero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2021.06.011⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.1679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14061679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996042v1</w:t>
+                <w:t xml:space="preserve">hal-03205083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new climatology reference model to benchmark probabilistic solar forecasts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Value of deterministic day-ahead forecasts of PV generation in PV + Storage operation for the Australian electricity market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Cirocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 223, pp.398-414. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2021.05.037⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 224, pp.672-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2021.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268282v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added-value of ensemble prediction system on the quality of solar irradiance probabilistic forecasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A new climatology reference model to benchmark probabilistic solar forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 223, pp.398-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2021.05.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.07.042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02952551v1</w:t>
+                <w:t xml:space="preserve">hal-03268282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dazhi Yang</w:t>
+                <w:t xml:space="preserve">Added-value of ensemble prediction system on the quality of solar irradiance probabilistic forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Alessandrini</w:t>
+                <w:t xml:space="preserve">Jordi Badosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Antonanzas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 162, pp.1321-1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053222v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dazhi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Antonanzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Badescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073399v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dazhi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Antonanzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Badescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+              <w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899290v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-day solar probabilistic forecasts including local short-term variability and satellite information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dazhi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Antonanzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Alonso-Suárez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viorel Badescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.05.046⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899288v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation and post-occupancy evaluation of a naturally ventilated lecture theatre in Reunion Island</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Intra-day solar probabilistic forecasts including local short-term variability and satellite information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alonso-Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Garde</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012189⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158, pp.554-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372485v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis and optimization of a compressed air energy storage (CAES) system powered by a photovoltaic plant to supply a building</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Performance evaluation and post-occupancy evaluation of a naturally ventilated lecture theatre in Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maareva Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1343, pp.1-6/012189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288863v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of solar irradiance probabilistic forecasts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis and optimization of a compressed air energy storage (CAES) system powered by a photovoltaic plant to supply a building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidiki Simpore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pinson</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.137-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.10.041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02351342v1</w:t>
+                <w:t xml:space="preserve">hal-02288863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic optimization of micro-grid operations by dynamic programming with real energy forecast</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Verification of solar irradiance probabilistic forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012067⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194, pp.254-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372500v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of machine learning techniques for deterministic and probabilistic intra-hour solar forecasts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Economic optimization of micro-grid operations by dynamic programming with real energy forecast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly H. Ramahatana Andriamasomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.02.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1343, pp.012067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735477v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of intraday probabilistic forecasting of solar irradiance using only endogenous data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessment of machine learning techniques for deterministic and probabilistic intra-hour solar forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo T.C. Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos F.M. Coimbra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijforecast.2018.02.003⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.191 - 203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796782v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Solar Forecasting Using Quantile Regression Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparison of intraday probabilistic forecasting of solar irradiance using only endogenous data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mazorra Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3), pp.529 - 547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijforecast.2018.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en10101591⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01617867v1</w:t>
+                <w:t xml:space="preserve">hal-01796782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal Variability of Solar Energy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Probabilistic Solar Forecasting Using Quantile Regression Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Kivalov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Foundations and Trends® in Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1561/2700000006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en10101591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467044v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic forecasting of the solar irradiance with recursive ARMA and GARCH models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Spatial and Temporal Variability of Solar Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.J. Trombe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas E. Hoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Jamaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kivalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2016.03.064⟩</w:t>
+              <w:t xml:space="preserve"> Foundations and Trends® in Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/2700000006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310208v1</w:t>
+                <w:t xml:space="preserve">hal-01467044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A heuristic approach for optimal sizing of ESS coupled with intermittent renewable sources systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Characterization of the intraday variability regime of solar irradiation of climatically distinct locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazorra Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Tapaches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.01.021⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125, pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306553v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short term solar radiation forecasting: Island versus continental sites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Combining solar irradiance measurements, satellite-derived data and a numerical weather prediction model to improve intra-day solar forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mazorra Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.139⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.599 - 610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352228v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the intraday variability regime of solar irradiation of climatically distinct locations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Short term solar radiation forecasting: Island versus continental sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.11.032⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248900v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining solar irradiance measurements, satellite-derived data and a numerical weather prediction model to improve intra-day solar forecasting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Probabilistic forecasting of the solar irradiance with recursive ARMA and GARCH models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly H. Ramahatana Andriamasomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Trombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133, pp.55-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2016.03.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.06.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01334564v1</w:t>
+                <w:t xml:space="preserve">hal-01310208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Forecasting in a Challenging Insular Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A heuristic approach for optimal sizing of ESS coupled with intermittent renewable sources systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernández-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.155-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.01.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos7020018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01265203v1</w:t>
+                <w:t xml:space="preserve">hal-01306553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating a Compressed Air Energy Storage System for a Net Zero Energy Building in Tropics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Solar Forecasting in a Challenging Insular Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5541/ijot.5000153492⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos7020018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467039v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmarking of machine learning techniques for solar radiation forecasting in an insular context</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simulating a Compressed Air Energy Storage System for a Net Zero Energy Building in Tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poggi</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidiki Simpore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5541/ijot.5000153492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.12.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01101564v1</w:t>
+                <w:t xml:space="preserve">hal-01467039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Evaluate Energy Performance of Buildings Cooled by Room Air Conditioners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Lucas</w:t>
+                <w:t xml:space="preserve">A benchmarking of machine learning techniques for solar radiation forecasting in an insular context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Ortega</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ted Soubdhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frantz Sinama</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.187⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.446 - 457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188077v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmarking of machine learning techniques for solar radiation forecastingin an insular context</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Method to Evaluate Energy Performance of Buildings Cooled by Room Air Conditioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Clean, Efficient and Affordable Energy for a Sustainable Future: The 7th International Conference on Applied Energy (ICAE2015), 75, pp.1275-1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099211v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Use of satellite data to improve solar radiation forecasting with Bayesian Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazorra Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2015.07.089⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462672v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.671-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2015.07.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180041v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of satellite data to improve solar radiation forecasting with Bayesian Artificial Neural Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Soubdhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232089v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technico-economical analysis of a hybrid wave power-air compression storage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hernández-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ardiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 74, pp.708-717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2014.08.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-processing of Solar Irradiance Forecasts from WRF Model at Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57, pp.1364 - 1373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neural Network Post-processing Approach to Improving NWP Solar Radiation Forecasts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modeling of a Compressed Air Energy Storage Connected to a PV Field for NZEB in Tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ottenwelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 57, pp.1044-1052. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.089⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 61 (8-9), pp.1175-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.1047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089738v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Compressed Air Energy Storage Connected to a PV Field for NZEB in Tropics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Neural Network Post-processing Approach to Improving NWP Solar Radiation Forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 61 (8-9), pp.1175-1178. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.1047⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 57, pp.1044-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153019v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design of a storage system coupled with intermittent renewables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67, pp.2-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2013.11.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal Variability of PV Output in an Insular Grid: Case of Reunion Island</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Post-processing of solar irradiance forecasts from WRF model at Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Liandrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.117⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105, pp.99-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089743v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-processing of solar irradiance forecasts from WRF model at Reunion Island</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Spatial and Temporal Variability of PV Output in an Insular Grid: Case of Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly H. Ramahatana Andriamasomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Liandrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.03.016⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.1275 - 1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01091270v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of solar irradiance forecasting methods and a proposition for small-scale insular grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27, pp.65 - 76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rser.2013.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating tilted plane models for solar radiation using comprehensive testing procedures, at a southern hemisphere location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51, pp.124--131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2012.08.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Models for Short-time Load Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calogine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.1404-1409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.12.1109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable energy: Progressing towards a net zero energy island, the case of Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (1), pp.426--442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rser.2011.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Net Zero Energy Buildings in Hot Climates : Part I, New Tools and Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ottenwelter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASHRAE Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 117 (1), pp.450-457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the thermal and visual efficiency of solar shades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Donn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (7), pp.1489--1496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.buildenv.2011.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to generate Typical Meteorological Years from raw hourly climatic databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (7), pp.1722--1732. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.buildenv.2010.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of climatic zones and passive solar design in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onimihamina Rakoto-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onimihamina Rakoto-Joseph</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.A. Randriamanantany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (4), pp.1004--1010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enconman.2008.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche 1-2 : Recheche d’un indice de confort thermique adapté à La Réunion. Intégation à CODYRUN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Colloque « Equilibres environnementaux, énergies renouvelables et développements urbains », 29-II Sciences, pp.95-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche 3-3 : Conception thermique adapté au climat. Zonage climatique et interaction climat-habitat. Préparation à une réglementation thermique dans les DOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Colloque « Equilibres environnementaux, énergies renouvelables et développements urbains », 29-II Sciences, pp.117-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian and Sensitivity Analysis Approaches to Modeling the Direct Solar Irradiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 128 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.2210495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7300,2249 +7304,2249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a PV collective domestic hot water system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Tohme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transferts 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Lille; University of La Reunion, Apr 2025, Saint-Pierre (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A set of study cases for the massive integration of solar renewables in non-interconnected areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriamandroso Mirhado Nahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Behrensdorff Poulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolaos Cutululis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar World Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISES, Oct 2023, New Delhi, India. pp.1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18086/swc.2023.05.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274582v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windows and ceiling fan occupant behaviour model coupling methodology with building energy models, a tropical case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maäréva Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Boulinguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd AIVC conference "Ventilation, IEQ and health in sustainable buildings - 11th TightVent conference and the 9th venticool conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIVC, Oct 2023, Aalborg (DK), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet TwIn Solar : quel rôle pour l’hydrogène ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème réunion plénières de la fédération Hydrogène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FRH2, May 2023, Saint-Gilles (Ile de la Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistische Kurzfristvorhersage der Globalstrahlung mittels Analog-Ensemble unter Nutzung von satellitenbasierter Einstrahlung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Zech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebke Herzberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fachtagung Energiemeteorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deutsche Meteorologische Gesellschaft, Jan 2023, Bad Staffelstein, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of the Variability of a PV Fleet via Geographical Dispersion and Energy Storage Systems on the Reunion Island Non-Interconnected Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Tapaches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PVSC 46, 46th IEEE Photovoltaic Specialists Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Solar Forecasts Evaluation Part 1: Ensemble Prediction Systems (EPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faly Ramahatana Andriamasomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES Solar World Congress 2019/IEA SHC International Conference on Solar Heating and Cooling for Buildings and Industry 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Santiago, Chile. pp.1-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18086/swc.2019.43.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Solar Forecasts Evaluation Part 2: Quantile Forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faly Ramahatana-Andriamasomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES Solar World Congress 2019/IEA SHC International Conference on Solar Heating and Cooling for Buildings and Industry 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Santiago, France. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18086/swc.2019.43.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation d’un système de stockage à air comprimé couplé à un bâtiment et à une production photovoltaïque dans une zone insulaire et tropicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidiki Simpore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design ans Dynamic Simulation of a compressed Air Energy Storage System (CAES) Coupled with a Building, an Electric Grid and Photovoltaic Power Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidiki Simpore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> CLIMA 2016, 12th REHVA World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar irradiation forecasting: state-of-the-art and proposition for future developments for small-scale insular grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WREF 2012 - World Renewable Energy Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BAYESIAN MODEL COMMITTEE APPROACH TO FORECASTING GLOBAL SOLAR RADIATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Outputs and error indicators for solar forecasting models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WREF 2012 : World Renewable Energy Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Denver, United States. pp.1</w:t>
+              <w:t xml:space="preserve">WREF 2012 - World Renewable Energy Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682217v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outputs and error indicators for solar forecasting models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A BAYESIAN MODEL COMMITTEE APPROACH TO FORECASTING GLOBAL SOLAR RADIATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auline Rodler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WREF 2012 - World Renewable Energy Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Denver, United States</w:t>
+              <w:t xml:space="preserve">WREF 2012 : World Renewable Energy Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Denver, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918149v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedure for performance diagnostic for small air conditioning systems using dynamic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Building Simulation 2011: 12th -Conference of International Building Performance Simulation Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Sydney, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pumped-Storage and Renewable Energies in Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meddahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gaering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rioual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Renewable Energy Congress XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of the experimental feedback of a zero energy building under tropical climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES Solar World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Johannesburg, American Samoa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of the experimental feedback of a zero energy building under tropical climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES Solar World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Johannesburg, American Samoa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of timing and voltage dependence on inverter sizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bründlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guérin De Montgareuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Photovoltaic Solar Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weather data analysis based on typical weather sequence analysis. Application: energy building simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International IBPSA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Montréal, Canada. pp.239-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9552,978 +9556,978 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the optimal size and design of microgrid energy systems using a genetic algorithm</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouvelle Génération d'Outils de Prévision de Demande d'Energie et de Production Renouvelable à Fine Échelle Spatiale et Temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Camal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Michiorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria. 2024</w:t>
+              <w:t xml:space="preserve">PEPR TASE DAYS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993373v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle Génération d'Outils de Prévision de Demande d'Energie et de Production Renouvelable à Fine Échelle Spatiale et Temporelle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding the optimal size and design of microgrid energy systems using a genetic algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPR TASE DAYS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">41st European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637355v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance assessment of the ECMWF solar irradiation forecast in the Pampa Húmeda region of South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vívian Teixeira-Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Alonso-Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES Solar World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Online, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface azimuth estimation from solar irradiance on tilted surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inti Piccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Abal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES Solar World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Online, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration Methods for Ensemble solar probabilistic forecasts in an insular context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference Energy &amp; Meteorology (ICEM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du confort thermique en milieu URBAIN: Application à l'écoquartier de la Ravine Blanche, Saint-Pierre, La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grosdemouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale Laboratoire PIMENT </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Petite-Ile, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short term solar irradiance forecasting with multiscale approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Use of Econometrics Models to Forecast Short Term Solar Irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly H Ramahatana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du Laboratoire PIMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint Gilles, Ile de la Réunion, France</w:t>
+              <w:t xml:space="preserve">31st European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169230v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Econometrics Models to Forecast Short Term Solar Irradiance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Short term solar irradiance forecasting with multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly H. Ramahatana Andriamasomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Trombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du Laboratoire PIMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint Gilles, Ile de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020343v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Resource Assessment for PV Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guerin de Montgareuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Merten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES World Congress 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Beijing, China. Springer Berlin Heidelberg, pp.2588-2592, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-75997-3_522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10533,469 +10537,469 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Solar Radiation and Photovoltaic Power (Chapter 8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Antonio Ruiz-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Wilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Best Practices Handbook for the Collection and Use of Solar Resource Data for Solar Energy Applications: Third Edition Technical Report NREL/TP-5D00-77635</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Resource Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Field and Solar Radiation Characterization and Forecasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-170, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Radiation Probabilistic Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Field and Solar Radiation Characterization and Forecasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.201-227, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autodétermination et vieillissement réussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La théorie de l'autodétermination : Aspects théoriques et appliqués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2015, 978-2-8041-8900-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11005,156 +11009,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EnerPos simulation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faly Ramahatana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidiki Simpore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4028055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11164,147 +11168,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firm Power generation 2023 PVPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Remund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Rabago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Putnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Energy Agency. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11314,105 +11318,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METEOROLOGIE APPLIQUEE AUX SYSTEMES ENERGETIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de La Réunion, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01167141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId306"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11559,51 +11563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05004140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Le Gal La Salle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in199" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05140356v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forecast7020030" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05220664v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lorenz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113821" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876156v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Arizo Randrianantenaina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Viorel Spataru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04752368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alonso-Su&#225;rez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.121574" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nuwer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Russeil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-023-03693-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274570v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calogine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lauret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2023.101142" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04140102v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Alonso-Montesinos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16207125" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03964785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar2040026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03692592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H Ramahatana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2022.100783" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03602309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maareva Payet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amayri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111895" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03205083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mazorra-Aguiar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Oliver" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Montero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061679" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cirocco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.06.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03268282v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.05.037" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02952551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.07.042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053222v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhi Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandrini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonanzas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonanzas-Torres" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Badescu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073399v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899290v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso-Su&#225;rez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Branco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.05.046" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02372485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gandemer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012189" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiki Simpore" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351342v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.10.041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02372500v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H. Ramahatana Andriamasomanana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo T.C. Pedro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F.M. Coimbra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.02.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796782v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mazorra Aguiar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2018.02.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01617867v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pedro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10101591" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Hoff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jamaly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kivalov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2700000006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Trombe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.03.064" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306553v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bridier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.01.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352228v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.139" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248900v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazorra Aguiar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadja Ma&#239;mouna Diagne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.11.032" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#237;az" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.06.018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LKNGMDT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265203v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos7020018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467039v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000153492" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188077v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ortega" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.187" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099211v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462672v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.07.089" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180041v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232089v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.10.041" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066899v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ardiale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2014.08.070" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmutz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.127" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089738v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.089" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153019v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ottenwelter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.1047" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090086v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.11.048" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L32PH7PD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089743v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liandrat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.117" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091270v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.03.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23P2SKVD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090087v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2013.06.042" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917856v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.08.074" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090088v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calogine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.12.1109" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918166v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2011.08.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG7WZVXW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090103v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lenoir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918231v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.01.022" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-531R89J1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918992v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2010.01.025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWND748K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919556v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onimihamina Rakoto-Joseph" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Randriamanantany" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2008.12.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMZ2BH3R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343108v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343109v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153564v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Riviere" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2210495" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05126744v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lange" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Tohme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274582v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamandroso Mirhado Nahary" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Behrensdorff Poulsen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing Lasvignottes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaos Cutululis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2023.05.02" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04669401v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#228;r&#233;va Payet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332461v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04458845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Zech" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Herzberg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369219v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899291v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana Andriamasomanana" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.43.02" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899292v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana-Andriamasomanana" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.43.04" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467208v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467204v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918150v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682217v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918149v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167244v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918993v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meddahi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaering" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rioual" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919559v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavoye" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919561v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919723v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#252;ndlinger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin De Montgareuil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067307v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04993373v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03659763v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;vian Teixeira-Branco" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03659767v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inti Piccioli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Abal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03270623v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739692v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grosdemouge" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169230v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Trombe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020343v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03193723v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerin de Montgareuil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merten" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Proisy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75997-3_522" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BBF8C9B33628BD1C2157563687CBD90D542A458B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03386017v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Antonio Ruiz-Arias" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wilbert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen K&#246;hler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288870v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoff" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288869v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232805v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Paquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04329203v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vigneron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4028055" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295316v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Remund" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rabago" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Putnam" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01167141v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05557997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grondin Erwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grondin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05004140v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Le Gal La Salle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in199" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05140356v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forecast7020030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05220664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lorenz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113821" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876156v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Arizo Randrianantenaina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Viorel Spataru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04752368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alonso-Su&#225;rez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.121574" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calogine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lauret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2023.101142" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nuwer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Russeil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-023-03693-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04140102v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Alonso-Montesinos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16207125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03964785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar2040026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03692592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H Ramahatana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2022.100783" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03602309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maareva Payet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amayri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111895" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03205083v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mazorra-Aguiar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Oliver" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Montero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061679" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cirocco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.06.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03268282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.05.037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02952551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.07.042" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053222v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhi Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandrini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonanzas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonanzas-Torres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Badescu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso-Su&#225;rez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Branco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.05.046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02372485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gandemer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012189" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288863v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiki Simpore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351342v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.10.041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02372500v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H. Ramahatana Andriamasomanana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012067" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo T.C. Pedro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F.M. Coimbra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.02.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mazorra Aguiar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2018.02.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01617867v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pedro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10101591" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Hoff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jamaly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kivalov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2700000006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248900v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazorra Aguiar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadja Ma&#239;mouna Diagne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.11.032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334564v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#237;az" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.06.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LKNGMDT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352228v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.139" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310208v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Trombe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.03.064" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306553v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bridier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.01.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265203v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos7020018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467039v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000153492" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188077v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ortega" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.187" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232089v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.10.041" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462672v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.07.089" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180041v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066899v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ardiale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2014.08.070" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089749v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmutz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.127" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153019v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ottenwelter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.1047" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089738v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.089" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090086v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.11.048" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L32PH7PD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091270v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.03.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23P2SKVD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089743v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liandrat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.117" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090087v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2013.06.042" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917856v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.08.074" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090088v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calogine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.12.1109" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918166v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2011.08.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG7WZVXW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090103v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lenoir" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918231v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.01.022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-531R89J1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918992v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2010.01.025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWND748K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919556v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onimihamina Rakoto-Joseph" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Randriamanantany" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2008.12.011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMZ2BH3R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343108v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343109v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153564v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Riviere" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2210495" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05126744v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lange" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Tohme" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274582v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamandroso Mirhado Nahary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Behrensdorff Poulsen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing Lasvignottes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaos Cutululis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2023.05.02" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04669401v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#228;r&#233;va Payet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332461v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04458845v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Zech" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Herzberg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369219v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899291v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana Andriamasomanana" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.43.02" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899292v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana-Andriamasomanana" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.43.04" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467208v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467204v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918150v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918149v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682217v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167244v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918993v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meddahi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaering" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rioual" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919559v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavoye" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919561v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919723v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#252;ndlinger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin De Montgareuil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067307v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04993373v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03659763v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;vian Teixeira-Branco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03659767v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inti Piccioli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Abal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03270623v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739692v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grosdemouge" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020343v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169230v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Trombe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03193723v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerin de Montgareuil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merten" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Proisy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75997-3_522" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BBF8C9B33628BD1C2157563687CBD90D542A458B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03386017v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Antonio Ruiz-Arias" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wilbert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen K&#246;hler" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288870v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoff" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288869v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232805v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Paquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04329203v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vigneron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4028055" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295316v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Remund" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rabago" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Putnam" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01167141v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>