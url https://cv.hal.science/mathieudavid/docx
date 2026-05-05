--- v1 (2026-04-04)
+++ v2 (2026-05-05)
@@ -225,499 +225,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir et dimensionner des microréseaux autonomes : l’exemple de TwInSolar</w:t>
+                <w:t xml:space="preserve">A Set of New Tools to Measure the Effective Value of Probabilistic Forecasts of Continuous Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technique de l'Ingénieur. Base documentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-in199⟩</w:t>
+              <w:t xml:space="preserve">Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/forecast7020030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004140v1</w:t>
+                <w:t xml:space="preserve">hal-05140356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Set of New Tools to Measure the Effective Value of Probabilistic Forecasts of Continuous Variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple method for quickly estimating solar irradiance forecast errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/forecast7020030⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 301, pp.113821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140356v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method for quickly estimating solar irradiance forecast errors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
+                <w:t xml:space="preserve">Increasing the self-sufficiency of a university campus by expanding the PV capacity while minimizing the energy cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Arizo Randrianantenaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Viorel Spataru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113821⟩</w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2024048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220664v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the self-sufficiency of a university campus by expanding the PV capacity while minimizing the energy cost</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concevoir et dimensionner des microréseaux autonomes : l’exemple de TwInSolar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergiu Viorel Spataru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu David</w:t>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.7. </w:t>
+              <w:t xml:space="preserve">Technique de l'Ingénieur. Base documentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, TIP958WEB. (in199), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2024048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-in199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876156v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The added value of combining solar irradiance data and forecasts: A probabilistic benchmarking exercise</w:t>
               </w:r>
@@ -1212,395 +1212,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Forecasts Based on the Clear Sky Index or the Clearness Index: Which Is Better?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A more efficient microgrid operation through the integration of probabilistic solar forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly H Ramahatana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/solar2040026⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.100783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.segan.2022.100783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964785v1</w:t>
+                <w:t xml:space="preserve">hal-03692592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A more efficient microgrid operation through the integration of probabilistic solar forecasts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
+                <w:t xml:space="preserve">Modelling of occupant behaviour in non-residential mixed-mode buildings: The distinctive features of tropical climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maareva Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Amayri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.segan.2022.100783⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 259, pp.111895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.111895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692592v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of occupant behaviour in non-residential mixed-mode buildings: The distinctive features of tropical climates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maareva Payet</w:t>
+                <w:t xml:space="preserve">Solar Forecasts Based on the Clear Sky Index or the Clearness Index: Which Is Better?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Alonso-Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 259, pp.111895. </w:t>
+              <w:t xml:space="preserve">Solar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (4), pp.432-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.111895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/solar2040026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602309v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Monte Carlo Based Solar Radiation Forecastability Estimation</w:t>
               </w:r>
@@ -2069,1118 +2069,1118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added-value of ensemble prediction system on the quality of solar irradiance probabilistic forecasts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Badosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu David</w:t>
+                <w:t xml:space="preserve">Dazhi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pinson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefano Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Antonanzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Badescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.07.042⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952551v1</w:t>
+                <w:t xml:space="preserve">hal-02899290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dazhi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Antonanzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Badescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dazhi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Antonanzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Badescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intra-day solar probabilistic forecasts including local short-term variability and satellite information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alonso-Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158, pp.554-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899290v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-day solar probabilistic forecasts including local short-term variability and satellite information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Added-value of ensemble prediction system on the quality of solar irradiance probabilistic forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Alonso-Suárez</w:t>
+                <w:t xml:space="preserve">Jordi Badosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Branco</w:t>
+                <w:t xml:space="preserve">Pierre Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 158, pp.554-573. </w:t>
+              <w:t xml:space="preserve">, 2020, 162, pp.1321-1339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.05.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899288v1</w:t>
+                <w:t xml:space="preserve">hal-02952551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation and post-occupancy evaluation of a naturally ventilated lecture theatre in Reunion Island</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maareva Payet</w:t>
+                <w:t xml:space="preserve">Verification of solar irradiance probabilistic forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Garde</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012189⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194, pp.254-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372485v1</w:t>
+                <w:t xml:space="preserve">hal-02351342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis and optimization of a compressed air energy storage (CAES) system powered by a photovoltaic plant to supply a building</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Garde</w:t>
+                <w:t xml:space="preserve">Economic optimization of micro-grid operations by dynamic programming with real energy forecast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly H. Ramahatana Andriamasomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1343, pp.012067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288863v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of solar irradiance probabilistic forecasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
+                <w:t xml:space="preserve">Performance evaluation and post-occupancy evaluation of a naturally ventilated lecture theatre in Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maareva Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pinson</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.10.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1343, pp.1-6/012189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351342v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic optimization of micro-grid operations by dynamic programming with real energy forecast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity analysis and optimization of a compressed air energy storage (CAES) system powered by a photovoltaic plant to supply a building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidiki Simpore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faly H. Ramahatana Andriamasomanana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu David</w:t>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1343, pp.012067. </w:t>
+              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.137-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372500v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of machine learning techniques for deterministic and probabilistic intra-hour solar forecasts</w:t>
               </w:r>
@@ -3485,1970 +3485,1956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal Variability of Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Perez</w:t>
+                <w:t xml:space="preserve">Solar Forecasting in a Challenging Insular Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Foundations and Trends® in Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1561/2700000006⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos7020018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467044v1</w:t>
+                <w:t xml:space="preserve">hal-01265203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the intraday variability regime of solar irradiation of climatically distinct locations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic forecasting of the solar irradiance with recursive ARMA and GARCH models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly H. Ramahatana Andriamasomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Trombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 125, pp.99-110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.11.032⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 133, pp.55-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2016.03.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248900v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining solar irradiance measurements, satellite-derived data and a numerical weather prediction model to improve intra-day solar forecasting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Pereira</w:t>
+                <w:t xml:space="preserve">A heuristic approach for optimal sizing of ESS coupled with intermittent renewable sources systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernández-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 97, pp.599 - 610. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.06.018⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 91, pp.155-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01334564v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short term solar radiation forecasting: Island versus continental sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Boland</w:t>
+                <w:t xml:space="preserve">Combining solar irradiance measurements, satellite-derived data and a numerical weather prediction model to improve intra-day solar forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mazorra Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.139⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.599 - 610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352228v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic forecasting of the solar irradiance with recursive ARMA and GARCH models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the intraday variability regime of solar irradiation of climatically distinct locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazorra Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Tapaches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 133, pp.55-72. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2016.03.064⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 125, pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310208v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A heuristic approach for optimal sizing of ESS coupled with intermittent renewable sources systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Hernández-Torres</w:t>
+                <w:t xml:space="preserve">Short term solar radiation forecasting: Island versus continental sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.01.021⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306553v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Forecasting in a Challenging Insular Context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elke Lorenz</w:t>
+                <w:t xml:space="preserve">Simulating a Compressed Air Energy Storage System for a Net Zero Energy Building in Tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidiki Simpore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos7020018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5541/ijot.5000153492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265203v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating a Compressed Air Energy Storage System for a Net Zero Energy Building in Tropics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+                <w:t xml:space="preserve">Spatial and Temporal Variability of Solar Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas E. Hoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Jamaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kivalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermodynamics</w:t>
+              <w:t xml:space="preserve"> Foundations and Trends® in Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5541/ijot.5000153492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1561/2700000006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467039v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmarking of machine learning techniques for solar radiation forecasting in an insular context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Soubdhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Poggi</w:t>
+                <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112, pp.446 - 457. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.671-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2015.07.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101564v1</w:t>
+                <w:t xml:space="preserve">hal-02462672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Evaluate Energy Performance of Buildings Cooled by Room Air Conditioners</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ortega</w:t>
+                <w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Soubdhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188077v1</w:t>
+                <w:t xml:space="preserve">hal-01180041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of satellite data to improve solar radiation forecasting with Bayesian Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mazorra Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 122, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2015.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ted Soubdhan</w:t>
+                <w:t xml:space="preserve">Technico-economical analysis of a hybrid wave power-air compression storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernández-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Muselli</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ardiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2015.07.089⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.708-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2014.08.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462672v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A benchmarking of machine learning techniques for solar radiation forecasting in an insular context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Muselli</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.446 - 457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180041v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technico-economical analysis of a hybrid wave power-air compression storage system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bridier</w:t>
+                <w:t xml:space="preserve">A Method to Evaluate Energy Performance of Buildings Cooled by Room Air Conditioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ardiale</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 74, pp.708-717. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Clean, Efficient and Affordable Energy for a Sustainable Future: The 7th International Conference on Applied Energy (ICAE2015), 75, pp.1275-1283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2014.08.070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066899v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-processing of Solar Irradiance Forecasts from WRF Model at Reunion Island</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
+                <w:t xml:space="preserve">Optimal design of a storage system coupled with intermittent renewables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.2-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2013.11.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.127⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089749v1</w:t>
+                <w:t xml:space="preserve">hal-01090086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a Compressed Air Energy Storage Connected to a PV Field for NZEB in Tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5525,51 +5511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neural Network Post-processing Approach to Improving NWP Solar Radiation Forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5610,380 +5596,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of a storage system coupled with intermittent renewables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
+                <w:t xml:space="preserve">Post-processing of solar irradiance forecasts from WRF model at Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 67, pp.2-9. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105, pp.99-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2013.11.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090086v1</w:t>
+                <w:t xml:space="preserve">hal-01091270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-processing of solar irradiance forecasts from WRF model at Reunion Island</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and Temporal Variability of PV Output in an Insular Grid: Case of Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly H. Ramahatana Andriamasomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Liandrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.03.016⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.1275 - 1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091270v1</w:t>
+                <w:t xml:space="preserve">hal-01089743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal Variability of PV Output in an Insular Grid: Case of Reunion Island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-processing of Solar Irradiance Forecasts from WRF Model at Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faly H. Ramahatana Andriamasomanana</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Liandrat</w:t>
+                <w:t xml:space="preserve">Nicolas Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 57, pp.1275 - 1282. </w:t>
+              <w:t xml:space="preserve">, 2014, 57, pp.1364 - 1373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089743v1</w:t>
+                <w:t xml:space="preserve">hal-01089749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of solar irradiance forecasting methods and a proposition for small-scale insular grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5991,51 +5991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27, pp.65 - 76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6167,510 +6167,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Models for Short-time Load Forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
+                <w:t xml:space="preserve">Renewable energy: Progressing towards a net zero energy island, the case of Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Calogine</w:t>
+                <w:t xml:space="preserve">Dominique Morau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14, pp.1404-1409. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (1), pp.426--442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.12.1109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2011.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090088v1</w:t>
+                <w:t xml:space="preserve">hal-00918166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable energy: Progressing towards a net zero energy island, the case of Reunion Island</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+                <w:t xml:space="preserve">Nonlinear Models for Short-time Load Forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calogine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2011.08.007⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.1404-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.12.1109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00918166v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Net Zero Energy Buildings in Hot Climates : Part I, New Tools and Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Assessment of the thermal and visual efficiency of solar shades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Donn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenoir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Ottenwelter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASHRAE Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (7), pp.1489--1496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2011.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090103v1</w:t>
+                <w:t xml:space="preserve">hal-00918231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the thermal and visual efficiency of solar shades</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Net Zero Energy Buildings in Hot Climates : Part I, New Tools and Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ottenwelter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASHRAE Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 117 (1), pp.450-457</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00918231v1</w:t>
+                <w:t xml:space="preserve">hal-01090103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to generate Typical Meteorological Years from raw hourly climatic databases</w:t>
               </w:r>
@@ -6695,51 +6695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (7), pp.1722--1732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6798,51 +6798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of climatic zones and passive solar design in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onimihamina Rakoto-Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6927,51 +6927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche 1-2 : Recheche d’un indice de confort thermique adapté à La Réunion. Intégation à CODYRUN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7048,51 +7048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche 3-3 : Conception thermique adapté au climat. Zonage climatique et interaction climat-habitat. Préparation à une réglementation thermique dans les DOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7344,51 +7344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Tohme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7612,51 +7612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd AIVC conference "Ventilation, IEQ and health in sustainable buildings - 11th TightVent conference and the 9th venticool conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIVC, Oct 2023, Aalborg (DK), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7694,51 +7694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet TwIn Solar : quel rôle pour l’hydrogène ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7789,51 +7789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistische Kurzfristvorhersage der Globalstrahlung mittels Analog-Ensemble unter Nutzung von satellitenbasierter Einstrahlung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Zech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7904,265 +7904,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of the Variability of a PV Fleet via Geographical Dispersion and Energy Storage Systems on the Reunion Island Non-Interconnected Grid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Perez</w:t>
+                <w:t xml:space="preserve">Probabilistic Solar Forecasts Evaluation Part 1: Ensemble Prediction Systems (EPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly Ramahatana Andriamasomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PVSC 46, 46th IEEE Photovoltaic Specialists Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISES Solar World Congress 2019/IEA SHC International Conference on Solar Heating and Cooling for Buildings and Industry 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Santiago, Chile. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18086/swc.2019.43.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369219v1</w:t>
+                <w:t xml:space="preserve">hal-02899291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Solar Forecasts Evaluation Part 1: Ensemble Prediction Systems (EPS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitigation of the Variability of a PV Fleet via Geographical Dispersion and Energy Storage Systems on the Reunion Island Non-Interconnected Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Tapaches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISES Solar World Congress 2019/IEA SHC International Conference on Solar Heating and Cooling for Buildings and Industry 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PVSC 46, 46th IEEE Photovoltaic Specialists Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899291v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Solar Forecasts Evaluation Part 2: Quantile Forecasts</w:t>
               </w:r>
@@ -8265,103 +8265,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation d’un système de stockage à air comprimé couplé à un bâtiment et à une production photovoltaïque dans une zone insulaire et tropicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidiki Simpore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8386,103 +8386,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design ans Dynamic Simulation of a compressed Air Energy Storage System (CAES) Coupled with a Building, an Electric Grid and Photovoltaic Power Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidiki Simpore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> CLIMA 2016, 12th REHVA World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8507,51 +8507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar irradiation forecasting: state-of-the-art and proposition for future developments for small-scale insular grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8615,51 +8615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outputs and error indicators for solar forecasting models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8723,77 +8723,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WREF 2012 : World Renewable Energy Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Denver, United States. pp.1</w:t>
@@ -8822,103 +8822,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedure for performance diagnostic for small air conditioning systems using dynamic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Building Simulation 2011: 12th -Conference of International Building Performance Simulation Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Sydney, France</w:t>
@@ -9055,64 +9055,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of the experimental feedback of a zero energy building under tropical climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9180,64 +9180,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of the experimental feedback of a zero energy building under tropical climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9456,51 +9456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9564,247 +9564,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle Génération d'Outils de Prévision de Demande d'Energie et de Production Renouvelable à Fine Échelle Spatiale et Temporelle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding the optimal size and design of microgrid energy systems using a genetic algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPR TASE DAYS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">41st European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637355v1</w:t>
+                <w:t xml:space="preserve">hal-04993373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the optimal size and design of microgrid energy systems using a genetic algorithm</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouvelle Génération d'Outils de Prévision de Demande d'Energie et de Production Renouvelable à Fine Échelle Spatiale et Temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Camal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Michiorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria. 2024</w:t>
+              <w:t xml:space="preserve">PEPR TASE DAYS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993373v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance assessment of the ECMWF solar irradiation forecast in the Pampa Húmeda region of South America</w:t>
               </w:r>
@@ -10088,51 +10088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du confort thermique en milieu URBAIN: Application à l'écoquartier de la Ravine Blanche, Saint-Pierre, La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grosdemouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10164,230 +10164,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Econometrics Models to Forecast Short Term Solar Irradiance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faly H Ramahatana</w:t>
+                <w:t xml:space="preserve">Short term solar irradiance forecasting with multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly H. Ramahatana Andriamasomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Trombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du Laboratoire PIMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint Gilles, Ile de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020343v1</w:t>
+                <w:t xml:space="preserve">hal-01169230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short term solar irradiance forecasting with multiscale approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Julien Trombe</w:t>
+                <w:t xml:space="preserve">Use of Econometrics Models to Forecast Short Term Solar Irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly H Ramahatana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du Laboratoire PIMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint Gilles, Ile de la Réunion, France</w:t>
+              <w:t xml:space="preserve">31st European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169230v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Resource Assessment for PV Applications</w:t>
               </w:r>
@@ -10551,51 +10551,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Solar Radiation and Photovoltaic Power (Chapter 8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Antonio Ruiz-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10676,77 +10676,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Resource Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11049,51 +11049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faly Ramahatana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidiki Simpore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11182,64 +11182,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firm Power generation 2023 PVPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Remund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11563,51 +11563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05557997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grondin Erwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grondin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05004140v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Le Gal La Salle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in199" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05140356v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forecast7020030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05220664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lorenz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113821" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876156v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Arizo Randrianantenaina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Viorel Spataru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04752368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alonso-Su&#225;rez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.121574" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calogine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lauret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2023.101142" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nuwer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Russeil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-023-03693-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04140102v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Alonso-Montesinos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16207125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03964785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar2040026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03692592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H Ramahatana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2022.100783" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03602309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maareva Payet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amayri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111895" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03205083v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mazorra-Aguiar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Oliver" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Montero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061679" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cirocco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.06.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03268282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.05.037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02952551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.07.042" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053222v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhi Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandrini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonanzas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonanzas-Torres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Badescu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso-Su&#225;rez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Branco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.05.046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02372485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gandemer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012189" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288863v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiki Simpore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351342v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.10.041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02372500v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H. Ramahatana Andriamasomanana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012067" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo T.C. Pedro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F.M. Coimbra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.02.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mazorra Aguiar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2018.02.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01617867v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pedro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10101591" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Hoff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jamaly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kivalov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2700000006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248900v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazorra Aguiar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadja Ma&#239;mouna Diagne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.11.032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334564v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#237;az" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.06.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LKNGMDT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352228v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.139" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310208v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Trombe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.03.064" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306553v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bridier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.01.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265203v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos7020018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467039v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000153492" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188077v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ortega" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.187" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232089v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.10.041" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462672v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.07.089" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180041v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066899v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ardiale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2014.08.070" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089749v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmutz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.127" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153019v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ottenwelter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.1047" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089738v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.089" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090086v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.11.048" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L32PH7PD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091270v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.03.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23P2SKVD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089743v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liandrat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.117" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090087v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2013.06.042" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917856v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.08.074" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090088v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calogine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.12.1109" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918166v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2011.08.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG7WZVXW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090103v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lenoir" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918231v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.01.022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-531R89J1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918992v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2010.01.025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWND748K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919556v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onimihamina Rakoto-Joseph" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Randriamanantany" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2008.12.011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMZ2BH3R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343108v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343109v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153564v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Riviere" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2210495" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05126744v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lange" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Tohme" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274582v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamandroso Mirhado Nahary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Behrensdorff Poulsen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing Lasvignottes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaos Cutululis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2023.05.02" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04669401v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#228;r&#233;va Payet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332461v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04458845v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Zech" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Herzberg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369219v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899291v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana Andriamasomanana" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.43.02" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899292v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana-Andriamasomanana" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.43.04" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467208v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467204v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918150v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918149v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682217v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167244v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918993v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meddahi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaering" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rioual" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919559v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavoye" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919561v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919723v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#252;ndlinger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin De Montgareuil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067307v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04993373v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03659763v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;vian Teixeira-Branco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03659767v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inti Piccioli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Abal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03270623v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739692v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grosdemouge" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020343v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169230v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Trombe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03193723v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerin de Montgareuil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merten" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Proisy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75997-3_522" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BBF8C9B33628BD1C2157563687CBD90D542A458B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03386017v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Antonio Ruiz-Arias" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wilbert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen K&#246;hler" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288870v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoff" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288869v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232805v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Paquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04329203v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vigneron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4028055" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295316v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Remund" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rabago" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Putnam" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01167141v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05557997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grondin Erwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grondin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05140356v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Le Gal La Salle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forecast7020030" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05220664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lorenz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113821" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Arizo Randrianantenaina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Viorel Spataru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05004140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in199" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04752368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alonso-Su&#225;rez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.121574" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calogine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lauret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2023.101142" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nuwer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Russeil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-023-03693-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04140102v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Alonso-Montesinos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16207125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03692592v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H Ramahatana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2022.100783" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03602309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maareva Payet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amayri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111895" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03964785v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar2040026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03205083v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mazorra-Aguiar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Oliver" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Montero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061679" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cirocco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.06.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03268282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.05.037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhi Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandrini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonanzas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonanzas-Torres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Badescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073399v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899288v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso-Su&#225;rez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Branco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.05.046" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02952551v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.07.042" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351342v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.10.041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02372500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H. Ramahatana Andriamasomanana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02372485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gandemer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012189" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiki Simpore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo T.C. Pedro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F.M. Coimbra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.02.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mazorra Aguiar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2018.02.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01617867v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pedro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10101591" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos7020018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310208v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Trombe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.03.064" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306553v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bridier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.01.021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334564v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#237;az" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.06.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LKNGMDT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248900v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazorra Aguiar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadja Ma&#239;mouna Diagne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.11.032" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.139" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467039v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000153492" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Hoff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jamaly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kivalov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2700000006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462672v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.07.089" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180041v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232089v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.10.041" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066899v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ardiale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2014.08.070" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101564v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188077v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ortega" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.187" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090086v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.11.048" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L32PH7PD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153019v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ottenwelter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.1047" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089738v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.089" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091270v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.03.016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23P2SKVD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089743v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liandrat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.117" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089749v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmutz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.127" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090087v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2013.06.042" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917856v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.08.074" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918166v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2011.08.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG7WZVXW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090088v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calogine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.12.1109" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918231v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lenoir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.01.022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-531R89J1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090103v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918992v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2010.01.025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWND748K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919556v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onimihamina Rakoto-Joseph" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Randriamanantany" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2008.12.011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMZ2BH3R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343108v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343109v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153564v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Riviere" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2210495" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05126744v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lange" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Tohme" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04274582v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamandroso Mirhado Nahary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Behrensdorff Poulsen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing Lasvignottes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaos Cutululis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2023.05.02" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04669401v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#228;r&#233;va Payet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332461v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04458845v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Zech" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Herzberg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899291v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana Andriamasomanana" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.43.02" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369219v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899292v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana-Andriamasomanana" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.43.04" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467208v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467204v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918150v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918149v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682217v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167244v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918993v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meddahi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaering" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rioual" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919559v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavoye" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919561v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919723v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#252;ndlinger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin De Montgareuil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067307v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04993373v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03659763v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;vian Teixeira-Branco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03659767v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inti Piccioli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Abal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03270623v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739692v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grosdemouge" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169230v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Trombe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020343v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03193723v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerin de Montgareuil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merten" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Proisy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75997-3_522" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BBF8C9B33628BD1C2157563687CBD90D542A458B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03386017v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Antonio Ruiz-Arias" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wilbert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen K&#246;hler" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288870v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoff" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288869v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232805v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Paquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04329203v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Ramahatana" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vigneron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4028055" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04295316v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Remund" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rabago" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Putnam" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01167141v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>