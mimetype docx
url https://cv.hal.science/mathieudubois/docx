--- v0 (2026-03-09)
+++ v1 (2026-05-17)
@@ -66,1861 +66,1861 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The German project for an economic Europe: the Ordnungsdenken in the EEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of European integration history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May 1968 and the Origins of the Single Currency: A Connected History of European Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary European History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0960777324000389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Penser la rupture : introduction », Penser la rupture : définition et représentations, Cahiers du CIRHILLa, n° 47, février 2022, p. 13-26.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sebaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Interdisciplinaires de Recherche en Histoire, Lettres, Langues et Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le partenariat franco-allemand : une stratégie commune face au défi de la mondialisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Carrefour des Humanités Paul Ricœur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Zeitgeschichte dans l’historiographie européenne : introduction », HES – Histoire, économie et société – 2/2016 (35), p. 4-13.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Hudemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les années 68 : moment programmatique. Le PCF et la CDU à la recherche de l’avenir », Histoire@Politique, n° 27, septembre-décembre 2015.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 68 als politische Herausforderung. Der Einfluss der 68er Bewegung auf den Wandel der politischen Parteien in Frankreich und in der Bundesrepublik »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparativ. Zeitschrift für Globalgeschichte und vergleichende Gesellschaftsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 68 et l’autonomie des organisations de jeunesse : une parenthèse dans l’histoire des partis français »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, p. 647-666</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Jeunesses communistes en 68 : crise ou renouveau ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, p. 141-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Traité de l’Élysée et l’enseignement des langues : les limites d’un symbole (1963-2013) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espoir : Revue de la Fondation et de l'Institut Charles de Gaulle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 172, p. 40-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Junge Union et le mouvement étudiant (1967-1969) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, p. 89-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die öffentliche Finanzierung der Evakuierungen in Frankreich und in Deutschland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Steiner Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olivier Forcade, Johannes Grossmann, Rainer Hudemann et Fabian Lemmes (dir.), Die Evakuierungen im deutsch-französischen Grenzraum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weder Nationalismus noch Supranationalismus: das Europa der Ordoliberalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Böhlau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liberalismus (Be-)Denken und Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Contre un &amp;quot;Saint-Empire de la finance&amp;quot; : Jean-Pierre Chevènement contre le retour de la puissance allemande en Europe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Régis Boulat et Renaud Meltz (dir.), Jean-Pierre Chevènement. Le dernier des jacobins, Paris, Nouveau monde éditions,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 454-472, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Choisir un président pour une Kanzlerdemokratie : les élections présidentielles en République fédérale d’Allemagne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Fabien Conord (dir.), Un autre scrutin présidentiel. Élire le chef de l’État au suffrage indirect en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 141-154, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le débat sur la dette publique en Allemagne fédérale dans les années 1970 : une crise politique fondatrice »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Gérard Béaur (dir.), Les crises de la dette publique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 495-512, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Centenaire de Sadowa : histoire et mémoires des guerres d’unification en Allemagne fédérale dans les années 1960 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Jean-Noël Grandhomme (dir.), 1866, une querelle d’Allemands? Perceptions croisées et mémoire(s) d’un moment clé de l’histoire européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 255-264, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les internationales politiques de jeunes et d’étudiants face à l’internationalisme des années 1968 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Éric Anceau, Jacques-Olivier Boudon et Olivier Dard (dir.), Histoire des Internationales. Europe, XIXe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 223-248, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le financement public des évacuations en France et en Allemagne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Mathieu Dubois, Olivier Forcade, Johannes Grossmann, Rainer Hudemann et Fabian Lemmes (dir.), Exils intérieurs. Les évacuations dans l’espace frontalier franco-allemand (1939-1945)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 93-106, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Comparatisme et histoire du temps présent : une relation privilégiée ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Emmanuel Droit, Hélène Miard-Delacroix et Frank Reichherzer (dir.), Penser et pratiquer l’histoire du temps présent. Essais franco-allemands,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 175-183, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le renouveau de l’engagement politique des jeunes dans les &amp;quot;années 1968&amp;quot; : conditions d’une mutation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Christine Bouneau et de Jean-Paul Calède (dir.), Figures de l’engagement des jeunes. Continuités et ruptures dans les constructions générationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 361-375, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« &amp;quot;68&amp;quot; et la transformation des partis politiques en RFA et en France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Mathieu Dubois et Renaud Meltz (dir.), De part et d’autre du Danube : l’Allemagne, l’Autriche et les Balkans de 1815 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 297-310, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Jungsozialisten dans le SPD : l’héritage soixante-huitard au sein de la culture politique sociale-démocrate en Allemagne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Ludivine Bantigny et Arnaud Baubérot (dir.), Hériter en politique. Filiations, générations et transmissions politiques (Allemagne, France, Italie, XIXe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 153-166, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le SPD face au mouvement étudiant : normalisation et institutionnalisation de &amp;quot;68&amp;quot; au sein de la social-démocratie allemande »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Simon Luck et Stéphanie Dézechelles (dir.), Voie de la rue ou voie des urnes ? Mouvements sociaux et partis politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 65-79, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Élite(s) et jeunesse(s) en Allemagne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Christine Bouneau et Caroline Le Mao, Élite(s) et jeunesse(s) : des rapports paradoxaux de l’Ancien Régime à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792135v1</w:t>
-              </w:r>
-[...824 lines deleted...]
-                <w:t xml:space="preserve">hal-03792112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1932,533 +1932,533 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'économie sociale de marché à la conquête de l'Europe. La diplomatie allemande et le modèle européen (1953-1993)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. , 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Die liberale Kraft Europas. Die Soziale Marktwirtschaft in der Europapolitik der Bundesrepublik, 1953-1993</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Transcript Verlag. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes. , 2024</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Saint Vincent Ferrier : culte et enjeux mémoriels, XVe-XXe siècle », dossier des Annales de Bretagne et des Pays de l’Ouest, tome 129, n° 2, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Brejon de Lavergnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la rupture - Définitions et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 47, pp.140, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Gwénola Sebaux</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences économiques de Mai 68 : du désordre social français à l’ordre monétaire européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exils intérieurs. Les évacuations à la frontière franco-allemande (1939-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Michaud</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Forcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 47, pp.140, 2021</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Lemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Hudemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...82 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Exils intérieurs. Les évacuations à la frontière franco-allemande (1939-1945)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historiographie allemande du temps présent, numéro spécial de la revue HES – Histoire, économie et société, 2/2016 (35).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Hudemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3094,51 +3094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611393v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792118v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792119v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792122v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792125v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792126v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792128v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792131v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792133v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960777324000389" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792096v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Sebaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792097v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hudemann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611347v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brejon de Lavergn&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791593v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forcade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Lemmes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Grossmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meltz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791595v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03719103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792136v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792137v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792138v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982203v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960777324000389" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792096v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Sebaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792123v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hudemann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792098v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792109v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792118v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611347v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brejon de Lavergn&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791593v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forcade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Lemmes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Grossmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meltz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791595v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03719103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792136v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792137v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792138v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>