--- v0 (2026-03-09)
+++ v1 (2026-05-04)
@@ -636,399 +636,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Regression Models for Adverse Events Analysis</w:t>
+                <w:t xml:space="preserve">Mortality and Associated Causes in Hemophagocytic Lymphohistiocytosis: A Multiple-Cause-of-Death Analysis in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Coz</w:t>
+                <w:t xml:space="preserve">Solène La Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Richard-Colmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ghesquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40264-023-01380-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.1696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12041696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382493v1</w:t>
+                <w:t xml:space="preserve">hal-04385847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Two Methods for Estimating MS-Related Mortality: The Excess Mortality vs. the Cause-Specific Frameworks</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Overview of Regression Models for Adverse Events Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Debouverie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elsa Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000207925⟩</w:t>
+              <w:t xml:space="preserve">Drug Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40264-023-01380-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250392v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality and Associated Causes in Hemophagocytic Lymphohistiocytosis: A Multiple-Cause-of-Death Analysis in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène La Marle</w:t>
+                <w:t xml:space="preserve">Comparison of Two Methods for Estimating MS-Related Mortality: The Excess Mortality vs. the Cause-Specific Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Richard-Colmant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+                <w:t xml:space="preserve">Zoe Uhry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Ghesquières</w:t>
+                <w:t xml:space="preserve">Sandra Vukusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hot</w:t>
+                <w:t xml:space="preserve">Marc Debouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (4), pp.1696. </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101 (24), pp.e2483-e2496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12041696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000207925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385847v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FGF19 and muscle architecture in older patients</w:t>
               </w:r>
@@ -1142,295 +1142,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of socioeconomic status on excess mortality in patients with multiple sclerosis in France: A retrospective observational cohort study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical characteristics and outcome of 318 families with familial monoclonal gammopathy: A multicenter Intergroupe Francophone du Myélome study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Remontet</w:t>
+                <w:t xml:space="preserve">Charles Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Demangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Galia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Karlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2022.100542⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98 (2), pp.264-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.26785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875120v1</w:t>
+                <w:t xml:space="preserve">hal-04385861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical characteristics and outcome of 318 families with familial monoclonal gammopathy: A multicenter Intergroupe Francophone du Myélome study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Karlin</w:t>
+                <w:t xml:space="preserve">Effects of socioeconomic status on excess mortality in patients with multiple sclerosis in France: A retrospective observational cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Calocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Roche</w:t>
+                <w:t xml:space="preserve">Laurent Remontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 98 (2), pp.264-271. </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.100542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajh.26785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2022.100542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385861v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved 30-Day Survival Estimation in ICU Patients: A Comparative Analysis of Different Approaches With Real-World Data</w:t>
               </w:r>
@@ -1563,51 +1563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Social Gradient in Net Survival Observed in France the Result of Inequalities in Cancer-Specific Mortality or Inequalities in General Mortality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Remontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1935,414 +1935,414 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortality associated with Behçet's disease in France assessed by multiple-cause-of-death analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Saadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gerfaud-Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maurcort-Boulch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 41, pp.1749--1758</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 41, pp.1749--1758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10067-021-06027-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024818v1</w:t>
+                <w:t xml:space="preserve">hal-04024628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality associated with Behçet's disease in France assessed by multiple-cause-of-death analysis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maurcort-Boulch</w:t>
+                <w:t xml:space="preserve">How do age and social environment affect the dynamics of death hazard and survival in patients with breast or gynecological cancer in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Poiseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Woronoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Tretarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dabakuyo-Yonli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10067-021-06027-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150 (2), pp.253-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.33803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024628v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do age and social environment affect the dynamics of death hazard and survival in patients with breast or gynecological cancer in France?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dabakuyo-Yonli</w:t>
+                <w:t xml:space="preserve">Mortality associated with Behçet's disease in France assessed by multiple-cause-of-death analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerfaud-Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maurcort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.1749--1758</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430052v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcomes and survival of a modern dual mobility cup and uncemented collared stem in displaced femoral neck fractures at a minimum 5-year follow-up</w:t>
               </w:r>
@@ -2596,103 +2596,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortality associated with Behçet's disease in France assessed by multiple-cause-of-death analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Saadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gerfaud-Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maurcort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41, pp.1749--1758</w:t>
@@ -2721,130 +2721,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortality associated with Behçet’s disease in France assessed by multiple-cause-of-death analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Saadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gerfaud-Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maurcort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41 (6), pp.1749-1758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10067-021-06027-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385881v1</w:t>
@@ -2881,64 +2881,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borciuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gerfaud-Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3243,295 +3243,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03582078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic Environment and Survival in Patients with Digestive Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Tron</w:t>
+                <w:t xml:space="preserve">Effects of Age and Disease Duration on Excess Mortality in Patients With Multiple Sclerosis From a French Nationwide Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Uhry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vukusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+                <w:t xml:space="preserve">Nadine Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13205156⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97 (4), pp.e403-e413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000012224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215546v1</w:t>
+                <w:t xml:space="preserve">hal-03246632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Age and Disease Duration on Excess Mortality in Patients With Multiple Sclerosis From a French Nationwide Cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Rollot</w:t>
+                <w:t xml:space="preserve">Socioeconomic Environment and Survival in Patients with Digestive Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra Vukusic</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robaszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Bossard</w:t>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 97 (4), pp.e403-e413. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (20), pp.5156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000012224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13205156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246632v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Between Short-, Intermediate-, and Long-term Mortality and Myocardial Injury After Noncardiac Surgery After Hip Fracture Surgery: A Retrospective Cohort</w:t>
               </w:r>
@@ -3837,51 +3837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49 (4), pp.1294-1306. </w:t>
@@ -3971,51 +3971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EP-Europace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (9), pp.1400-1409. </w:t>
@@ -4047,295 +4047,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Dimensional Penalized Hazard Model with Continuous Covariates: Applications for Studying Trends and Social Inequalities in Cancer Survival</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Bossard</w:t>
+                <w:t xml:space="preserve">Prediction of ventricular arrhythmias in patients with a spontaneous Brugada type 1 pattern: the key is in the electrocardiogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Baranchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rssc.12368⟩</w:t>
+              <w:t xml:space="preserve">EP-Europace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (9), pp.1400-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/europace/euz156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729385v1</w:t>
+                <w:t xml:space="preserve">hal-04385937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of ventricular arrhythmias in patients with a spontaneous Brugada type 1 pattern: the key is in the electrocardiogram</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+                <w:t xml:space="preserve">Multi-Dimensional Penalized Hazard Model with Continuous Covariates: Applications for Studying Trends and Social Inequalities in Cancer Survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Uhry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EP-Europace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/europace/euz156⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (5), pp.1233-1257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssc.12368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385937v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic environment and disparities in cancer survival for 19 solid tumor sites: An analysis of the French Network of Cancer Registries (FRANCIM) data</w:t>
               </w:r>
@@ -4459,90 +4459,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">survPen: an R package for hazard and excess hazard modelling with multidimensional penalized splines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Remontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Uhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Source Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (40), pp.1434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4628,51 +4628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EP-Europace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (9), pp.1400-1409. </w:t>
@@ -4749,64 +4749,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Remontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 144 (6), pp.1262-1274. </w:t>
@@ -4883,64 +4883,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Remontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
@@ -5228,51 +5228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Remontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Neurologie de Langue Française (JNLF) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France. Elsevier, Revue Neurologique, 179 (supplément), pp.S158, 2023, </w:t>
@@ -5720,51 +5720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-025-04459-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poiseuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molini&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo-Yonli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.35173" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dantony" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Uhry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coureau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mounier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyae033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonnet Bisson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Belleguic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danner Boucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grenet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2024.08.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40264-023-01380-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04250392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Uhry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vukusic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debouverie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000207925" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385847v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne La Marle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richard-Colmant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12041696" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bouvier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Courtay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Humblot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2023.112120" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03875120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2022.100542" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demangel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Karlin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26785" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Herv&#233; Vacheron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gerbaud-Coulas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dagonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Timsit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000006097" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385849v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rachet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15030659" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04150720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Vinke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Combalia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertruida de Bock" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leyrat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mea Spanjaart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-069090" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sigaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fauvernier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Cousin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2021.12.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024818v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saadoun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud-Valentin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maurcort-Boulch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#232;ve" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-021-06027-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Woronoff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tretarre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dabakuyo-Yonli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33803" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bordes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Viste" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Mercier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2021.103164" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152354v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nail-Billaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Basset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-055927" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385881v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borciuch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194544" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385917v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Vacheron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vassal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znab195" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03582078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Humblot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/cia.S315112" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04215546v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bouvier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robaszkiewicz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13205156" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246632v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bossard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000012224" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385923v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hentzen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fessy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000005528" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135859v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Foissey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Fary" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Servien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lustig" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sicotj/2020015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384652v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chatignoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colonna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa078" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836890v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delini&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Baranchuk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Giai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessiere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euz156" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729385v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12368" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385937v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remontet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bossard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01434" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006507v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385946v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31951" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01961039v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02363491v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rollot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Uhry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vukusic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458519868070" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04257509v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.682" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Wilson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calocer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Remontet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ectrims.eu/msmilan2023/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02363708v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE1129" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-025-04459-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poiseuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molini&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo-Yonli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.35173" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dantony" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Uhry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coureau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mounier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyae033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonnet Bisson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Belleguic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danner Boucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grenet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2024.08.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385847v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne La Marle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richard-Colmant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12041696" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40264-023-01380-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04250392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Uhry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vukusic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debouverie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000207925" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bouvier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Courtay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Humblot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2023.112120" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demangel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Karlin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26785" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03875120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2022.100542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Herv&#233; Vacheron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gerbaud-Coulas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dagonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Timsit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000006097" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385849v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rachet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15030659" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04150720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Vinke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Combalia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertruida de Bock" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leyrat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mea Spanjaart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-069090" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sigaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fauvernier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Cousin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2021.12.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024628v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle David" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saadoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud-Valentin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maurcort-Boulch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-021-06027-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430052v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Woronoff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tretarre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dabakuyo-Yonli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33803" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#232;ve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bordes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Viste" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Mercier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2021.103164" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152354v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nail-Billaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Basset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-055927" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385881v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borciuch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194544" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385917v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Vacheron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vassal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znab195" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03582078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Humblot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/cia.S315112" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246632v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bossard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000012224" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04215546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bouvier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robaszkiewicz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13205156" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385923v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hentzen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fessy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000005528" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135859v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Foissey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Fary" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Servien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lustig" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sicotj/2020015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384652v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chatignoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colonna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa078" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836890v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delini&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Baranchuk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Giai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessiere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euz156" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385937v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12368" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remontet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bossard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01434" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006507v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385946v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31951" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01961039v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02363491v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rollot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Uhry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vukusic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458519868070" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04257509v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.682" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Wilson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calocer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Remontet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ectrims.eu/msmilan2023/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02363708v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE1129" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>