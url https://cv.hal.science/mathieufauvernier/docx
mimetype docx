--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -636,978 +636,978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality and Associated Causes in Hemophagocytic Lymphohistiocytosis: A Multiple-Cause-of-Death Analysis in France</w:t>
+                <w:t xml:space="preserve">Monitoring multidimensional aspects of quality of life after cancer immunotherapy: protocol for the international multicentre, observational QUALITOP cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène La Marle</w:t>
+                <w:t xml:space="preserve">Petra Vinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Richard-Colmant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+                <w:t xml:space="preserve">Marc Combalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Ghesquières</w:t>
+                <w:t xml:space="preserve">Geertruida de Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hot</w:t>
+                <w:t xml:space="preserve">Clémence Leyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mea Spanjaart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12041696⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.e069090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-069090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385847v1</w:t>
+                <w:t xml:space="preserve">hal-04150720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Regression Models for Adverse Events Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Coz</w:t>
+                <w:t xml:space="preserve">Mortality and Associated Causes in Hemophagocytic Lymphohistiocytosis: A Multiple-Cause-of-Death Analysis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène La Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Richard-Colmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ghesquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40264-023-01380-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.1696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12041696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382493v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Two Methods for Estimating MS-Related Mortality: The Excess Mortality vs. the Cause-Specific Frameworks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Overview of Regression Models for Adverse Events Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000207925⟩</w:t>
+              <w:t xml:space="preserve">Drug Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40264-023-01380-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250392v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FGF19 and muscle architecture in older patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Bouvier</w:t>
+                <w:t xml:space="preserve">Comparison of Two Methods for Estimating MS-Related Mortality: The Excess Mortality vs. the Cause-Specific Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Courtay</w:t>
+                <w:t xml:space="preserve">Zoe Uhry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Delaire</w:t>
+                <w:t xml:space="preserve">Sandra Vukusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joannes Humblot</w:t>
+                <w:t xml:space="preserve">Marc Debouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 174, pp.112120. </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101 (24), pp.e2483-e2496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2023.112120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000207925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385857v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical characteristics and outcome of 318 families with familial monoclonal gammopathy: A multicenter Intergroupe Francophone du Myélome study</w:t>
+                <w:t xml:space="preserve">FGF19 and muscle architecture in older patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Dumontet</w:t>
+                <w:t xml:space="preserve">Emilie Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Demangel</w:t>
+                <w:t xml:space="preserve">Julia Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Galia</w:t>
+                <w:t xml:space="preserve">Aymeric Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Karlin</w:t>
+                <w:t xml:space="preserve">Léo Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Roche</w:t>
+                <w:t xml:space="preserve">Joannes Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 98 (2), pp.264-271. </w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174, pp.112120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajh.26785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2023.112120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385861v1</w:t>
+                <w:t xml:space="preserve">hal-04385857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of socioeconomic status on excess mortality in patients with multiple sclerosis in France: A retrospective observational cohort study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical characteristics and outcome of 318 families with familial monoclonal gammopathy: A multicenter Intergroupe Francophone du Myélome study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Remontet</w:t>
+                <w:t xml:space="preserve">Charles Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Demangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Galia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Karlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2022.100542⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98 (2), pp.264-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.26785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875120v1</w:t>
+                <w:t xml:space="preserve">hal-04385861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved 30-Day Survival Estimation in ICU Patients: A Comparative Analysis of Different Approaches With Real-World Data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tristan Dagonneau</w:t>
+                <w:t xml:space="preserve">Effects of socioeconomic status on excess mortality in patients with multiple sclerosis in France: A retrospective observational cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Calocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Francois Timsit</w:t>
+                <w:t xml:space="preserve">Laurent Remontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.100542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000006097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2022.100542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385824v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Social Gradient in Net Survival Observed in France the Result of Inequalities in Cancer-Specific Mortality or Inequalities in General Mortality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Remontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1678,412 +1678,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring multidimensional aspects of quality of life after cancer immunotherapy: protocol for the international multicentre, observational QUALITOP cohort study</w:t>
+                <w:t xml:space="preserve">Improved 30-Day Survival Estimation in ICU Patients: A Comparative Analysis of Different Approaches With Real-World Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Vinke</w:t>
+                <w:t xml:space="preserve">Charles-Hervé Vacheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Combalia</w:t>
+                <w:t xml:space="preserve">Arnaud Friggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geertruida de Bock</w:t>
+                <w:t xml:space="preserve">Chloe Gerbaud-Coulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Leyrat</w:t>
+                <w:t xml:space="preserve">Tristan Dagonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mea Spanjaart</w:t>
+                <w:t xml:space="preserve">Jean Francois Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (4), pp.e069090. </w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-069090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000006097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150720v1</w:t>
+                <w:t xml:space="preserve">hal-04385824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasons for failure of total temporomandibular joint replacement: a systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Mortality associated with Behçet’s disease in France assessed by multiple-cause-of-death analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bach</w:t>
+                <w:t xml:space="preserve">Emmanuelle David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sigaux</w:t>
+                <w:t xml:space="preserve">David Saadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fauvernier</w:t>
+                <w:t xml:space="preserve">Mathieu Gerfaud-Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-S. Cousin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Maurcort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 51 (8), pp.1059-1068. </w:t>
+              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (6), pp.1749-1758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijom.2021.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10067-021-06027-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385885v1</w:t>
+                <w:t xml:space="preserve">hal-04385881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality associated with Behçet's disease in France assessed by multiple-cause-of-death analysis.</w:t>
+                <w:t xml:space="preserve">Reasons for failure of total temporomandibular joint replacement: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+                <w:t xml:space="preserve">E. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Saadoun</w:t>
+                <w:t xml:space="preserve">N. Sigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gerfaud-Valentin</w:t>
+                <w:t xml:space="preserve">M. Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Maurcort-Boulch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.-S. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41, pp.1749--1758. </w:t>
+              <w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (8), pp.1059-1068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10067-021-06027-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijom.2021.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024628v1</w:t>
+                <w:t xml:space="preserve">hal-04385885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do age and social environment affect the dynamics of death hazard and survival in patients with breast or gynecological cancer in France?</w:t>
               </w:r>
@@ -2203,1469 +2203,1469 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortality associated with Behçet's disease in France assessed by multiple-cause-of-death analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Saadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gerfaud-Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maurcort-Boulch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 41, pp.1749--1758</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 41, pp.1749--1758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10067-021-06027-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024818v1</w:t>
+                <w:t xml:space="preserve">hal-04024628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes and survival of a modern dual mobility cup and uncemented collared stem in displaced femoral neck fractures at a minimum 5-year follow-up</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mortality associated with Behçet's disease in France assessed by multiple-cause-of-death analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chaudier</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerfaud-Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maurcort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.1749--1758</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009327v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for a prospective quasi-experimental study on SARS-CoV-2 transmission during outdoor sports events in France: the COVID-ESO project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dantony</w:t>
+                <w:t xml:space="preserve">Outcomes and survival of a modern dual mobility cup and uncemented collared stem in displaced femoral neck fractures at a minimum 5-year follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Viste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelle Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-055927⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108 (1), pp.103164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2021.103164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152354v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality associated with Behçet's disease in France assessed by multiple-cause-of-death analysis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maurcort-Boulch</w:t>
+                <w:t xml:space="preserve">Protocol for a prospective quasi-experimental study on SARS-CoV-2 transmission during outdoor sports events in France: the COVID-ESO project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Nail-Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.e055927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-055927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024698v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality associated with Behçet’s disease in France assessed by multiple-cause-of-death analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Mortality associated with Behçet's disease in France assessed by multiple-cause-of-death analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Saadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gerfaud-Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maurcort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 41 (6), pp.1749-1758. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, 41, pp.1749--1758</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385881v1</w:t>
+                <w:t xml:space="preserve">hal-04024698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Still’s Disease Mortality Trends in France, 1979–2016: A Multiple-Cause-of-Death Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association Between Short-, Intermediate-, and Long-term Mortality and Myocardial Injury After Noncardiac Surgery After Hip Fracture Surgery: A Retrospective Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Hervé Vacheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Borciuch</w:t>
+                <w:t xml:space="preserve">Julie Hentzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Jamilloux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Fessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Advances in Adult-Onset Still’s Disease and Systemic Juvenile Idiopathic Arthritis, 10 (19), pp.4544. </w:t>
+              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133 (4), pp.915-923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm10194544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000005528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385910v1</w:t>
+                <w:t xml:space="preserve">hal-04385923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troponin measurement for risk stratification after cytoreductive surgery</w:t>
+                <w:t xml:space="preserve">Still’s Disease Mortality Trends in France, 1979–2016: A Multiple-Cause-of-Death Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-H. Vacheron</w:t>
+                <w:t xml:space="preserve">Caroline Borciuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerfaud-Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lambert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvan Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bjs/znab195⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Advances in Adult-Onset Still’s Disease and Systemic Juvenile Idiopathic Arthritis, 10 (19), pp.4544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10194544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385917v1</w:t>
+                <w:t xml:space="preserve">hal-04385910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating a Prevention Care Path into the Daily Life of Older Adults with Mobility Disability Risk: Introducing a Predictive Response Model to Exercise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Troponin measurement for risk stratification after cytoreductive surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-H. Vacheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Delaire</w:t>
+                <w:t xml:space="preserve">O. Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Courtay</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/cia.S315112⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (9), pp.e297-e298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjs/znab195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03582078v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Age and Disease Duration on Excess Mortality in Patients With Multiple Sclerosis From a French Nationwide Cohort</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandra Vukusic</w:t>
+                <w:t xml:space="preserve">Integrating a Prevention Care Path into the Daily Life of Older Adults with Mobility Disability Risk: Introducing a Predictive Response Model to Exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courtay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Bossard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000012224⟩</w:t>
+              <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.1617--1629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/cia.S315112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246632v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03582078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic Environment and Survival in Patients with Digestive Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Tron</w:t>
+                <w:t xml:space="preserve">Effects of Age and Disease Duration on Excess Mortality in Patients With Multiple Sclerosis From a French Nationwide Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Uhry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vukusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Robaszkiewicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+                <w:t xml:space="preserve">Nadine Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13205156⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97 (4), pp.e403-e413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000012224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215546v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Short-, Intermediate-, and Long-term Mortality and Myocardial Injury After Noncardiac Surgery After Hip Fracture Surgery: A Retrospective Cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Hervé Vacheron</w:t>
+                <w:t xml:space="preserve">Socioeconomic Environment and Survival in Patients with Digestive Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hentzen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+                <w:t xml:space="preserve">Michel Robaszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Fessy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chaudier</w:t>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 133 (4), pp.915-923. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (20), pp.5156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000005528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13205156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385923v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total hip arthroplasty performed by direct anterior approach - Does experience influence the learning curve?</w:t>
               </w:r>
@@ -3837,51 +3837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49 (4), pp.1294-1306. </w:t>
@@ -3971,51 +3971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EP-Europace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (9), pp.1400-1409. </w:t>
@@ -4023,51 +4023,51 @@
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/europace/euz156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836890v1</w:t>
+                <w:t xml:space="preserve">hal-04006507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of ventricular arrhythmias in patients with a spontaneous Brugada type 1 pattern: the key is in the electrocardiogram</w:t>
               </w:r>
@@ -4105,51 +4105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Giai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EP-Europace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (9), pp.1400-1409. </w:t>
@@ -4200,90 +4200,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Dimensional Penalized Hazard Model with Continuous Covariates: Applications for Studying Trends and Social Inequalities in Cancer Survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Uhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 68 (5), pp.1233-1257. </w:t>
@@ -4315,416 +4315,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic environment and disparities in cancer survival for 19 solid tumor sites: An analysis of the French Network of Cancer Registries (FRANCIM) data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Bossard</w:t>
+                <w:t xml:space="preserve">Prediction of ventricular arrhythmias in patients with a spontaneous Brugada type 1 pattern: the key is in the electrocardiogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Baranchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Giai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EP-Europace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (9), pp.1400-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/europace/euz156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162362v1</w:t>
+                <w:t xml:space="preserve">hal-03836890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">survPen: an R package for hazard and excess hazard modelling with multidimensional penalized splines</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Socioeconomic environment and disparities in cancer survival for 19 solid tumor sites: An analysis of the French Network of Cancer Registries (FRANCIM) data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144 (6), pp.1262-1274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677404v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of ventricular arrhythmias in patients with a spontaneous Brugada type 1 pattern: the key is in the electrocardiogram</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">survPen: an R package for hazard and excess hazard modelling with multidimensional penalized splines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Uhry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EP-Europace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/europace/euz156⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (40), pp.1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.01434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006507v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic environment and disparities in cancer survival for 19 solid tumor sites: An analysis of the French Network of Cancer Registries (FRANCIM) data</w:t>
               </w:r>
@@ -4749,64 +4749,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Remontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 144 (6), pp.1262-1274. </w:t>
@@ -4883,64 +4883,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Remontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
@@ -5023,90 +5023,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excess mortality in patients with relapsing-onset multiple sclerosis depends on age rather than disease duration: new insights from an innovative flexible model applied on French OFSEP data ('Observatoire Francais de la Sclerose en Plaques')</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Uhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vukusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Congress of the European Committee for Treatment and Research in Multiple Sclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECTRIMS (European Committee for Treatment and Research in Multiple Sclerosis), Sep 2019, Stockhlom, Sweden. pp.103-104 / 274, </w:t>
@@ -5228,51 +5228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Remontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Neurologie de Langue Française (JNLF) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France. Elsevier, Revue Neurologique, 179 (supplément), pp.S158, 2023, </w:t>
@@ -5349,51 +5349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Remontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5720,51 +5720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-025-04459-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poiseuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molini&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo-Yonli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.35173" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dantony" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Uhry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coureau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mounier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyae033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonnet Bisson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Belleguic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danner Boucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grenet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2024.08.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385847v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne La Marle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richard-Colmant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12041696" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40264-023-01380-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04250392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Uhry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vukusic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debouverie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000207925" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bouvier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Courtay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Humblot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2023.112120" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demangel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Karlin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26785" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03875120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2022.100542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Herv&#233; Vacheron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gerbaud-Coulas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dagonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Timsit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000006097" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385849v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rachet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15030659" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04150720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Vinke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Combalia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertruida de Bock" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leyrat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mea Spanjaart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-069090" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sigaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fauvernier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Cousin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2021.12.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024628v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle David" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saadoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud-Valentin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maurcort-Boulch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-021-06027-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430052v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Woronoff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tretarre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dabakuyo-Yonli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33803" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#232;ve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bordes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Viste" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Mercier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2021.103164" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152354v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nail-Billaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Basset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-055927" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385881v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borciuch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194544" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385917v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Vacheron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vassal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znab195" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03582078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Humblot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/cia.S315112" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246632v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bossard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000012224" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04215546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bouvier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robaszkiewicz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13205156" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385923v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hentzen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fessy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000005528" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135859v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Foissey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Fary" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Servien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lustig" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sicotj/2020015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384652v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chatignoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colonna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa078" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836890v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delini&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Baranchuk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Giai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessiere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euz156" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385937v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12368" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remontet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bossard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01434" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006507v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385946v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31951" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01961039v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02363491v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rollot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Uhry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vukusic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458519868070" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04257509v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.682" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Wilson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calocer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Remontet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ectrims.eu/msmilan2023/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02363708v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE1129" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-025-04459-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poiseuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molini&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo-Yonli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.35173" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dantony" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Uhry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coureau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mounier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyae033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonnet Bisson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Belleguic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danner Boucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grenet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2024.08.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04150720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Vinke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Combalia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertruida de Bock" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leyrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mea Spanjaart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-069090" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385847v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne La Marle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richard-Colmant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12041696" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40264-023-01380-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04250392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Uhry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vukusic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debouverie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000207925" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385857v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bouvier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Courtay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delaire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Humblot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2023.112120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385861v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demangel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Karlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26785" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03875120v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2022.100542" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385849v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rachet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15030659" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Herv&#233; Vacheron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gerbaud-Coulas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dagonneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Timsit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000006097" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle David" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saadoun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud-Valentin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maurcort-Boulch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-021-06027-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sigaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fauvernier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Cousin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2021.12.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430052v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Woronoff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tretarre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dabakuyo-Yonli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33803" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024628v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#232;ve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bordes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Viste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Mercier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2021.103164" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nail-Billaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Basset" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-055927" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385923v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hentzen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fessy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000005528" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385910v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borciuch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194544" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385917v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Vacheron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vassal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wallet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znab195" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03582078v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Humblot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/cia.S315112" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246632v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bossard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000012224" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04215546v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bouvier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robaszkiewicz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13205156" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135859v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Foissey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Fary" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Servien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lustig" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sicotj/2020015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384652v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chatignoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colonna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa078" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006507v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delini&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Baranchuk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Giai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessiere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euz156" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385937v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12368" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836890v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162362v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remontet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bossard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677404v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01434" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385946v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31951" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01961039v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02363491v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rollot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Uhry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vukusic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458519868070" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04257509v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.682" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Wilson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calocer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Remontet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ectrims.eu/msmilan2023/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02363708v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE1129" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>