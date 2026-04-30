--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Fressard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of sediment and organic carbon fluxes in a large catchment: quantifying riverine contributions to the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 264, pp.109794. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2026.109794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiparameter and Multiscale Dataset to Study Sediments and Particle‐Bound Pesticide Dynamics of Hydric Transfers in a Wine‐Dominated Catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (8), pp.e70223. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.70223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hillslope erosion and river connectivity models to assess large scale fine sediment transfers: Application over the Rhône River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (10), pp.3027-3045. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction and verification of mechanism and triggering conditions of the Hermitage landslide at the Vaches Noires cliffs (Normandy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 465, pp.109399. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drainage network analysis to comprehend structural sediment (dis)connectivity in wine-growing Beaujolais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (27), pp.16323-16341. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2022.2108907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-decennial erosion rates using SUM/ISUM and sediment traps survey in the Mercurey vineyards (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 403, pp.108181. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological system and landscape coevolution in Mercurey (Burgundy, France): hypothesis of an early soil maintenance strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.107-126. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.14882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of vineyard landscape evolution and their impacts on erosion susceptibility: RUSLE simulation applied in Mercurey (Burgundy, France) since the mid-20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erdkunde : Archiv für wissenschaftliche Geographie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (4), pp.281-300. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3112/erdkunde.2020.04.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique d’enfrichement, ses expressions paysagères et ses significations : le cas du Beaujolais viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.28393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Patterns of Vineyard Abandonment and Related Land Use Transitions in Beaujolais (France): A Multiscale Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12114695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of landslide hazard assessments for regulatory zoning in France: STATE–OF–THE-ART perspectives and considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp.101562. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion des sols viticoles : influence de la structuration globale du bassin-versant. Stratégies collectives pour casser l'enchaînement des processus érosifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La terre fout le camp ! », la lutte contre l'érosion des sols viticoles à Mercurey, Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph theory tool for assessing structural sediment connectivity: Development and application in the Mercurey vineyards (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 651, pp.2566 - 2584. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casser la connectivité hydrosédimentaire pour gérer de la ressource en sol : cas du vignoble de Mercurey (Bourgogne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Potot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4), pp.309 - 325. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How might sediment connectivity change in space and time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8), pp.2595 - 2613. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer et spatialiser la connectivité pour modéliser les changements des systèmes environnementaux. Approches comparées en écologie du paysage et en géomorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.289 - 308. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of structural sediment connectivity within catchments: insights from graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.253-268. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-5-253-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method characterisation of an active landslide: Case study in the Pays d'Auge plateau (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 270, pp.22-39. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which data for quantitative landslide susceptibility mapping at operational scale? Case study of the Pays d'Auge plateau hillslopes (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.569-588. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-14-569-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of expert rules in indirect approaches for landslide susceptibility assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.411-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts sédimentaires et de pesticides associés en contexte viticole : retours sur le projet PULSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThéoQuant 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the climate change impact on the SPM transfers of the Rhône river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piegay Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des changements climatiques aux évolutions hydro-sédimentaires : modéliser pour anticiper le futur des grands fleuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café OSR "Des changements climatiques aux évolutions hydro-sédimentaires : modéliser pour anticiper le futur des grands fleuves"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie; Observatoire des Sédiments du Rhône, May 2025, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et cartographie du risque de glissements de terrain à l'échelle nationale en France : vers une intégration dans la stratégie de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide risk assessment and mapping at national scale for France: toward reflections on the integration into the national prevention strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Prémaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Symposium on Landslides 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatio-temporelles de l’érosion des sols en contexte viticole (Mercurey, Bourgogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théo Quant - Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR THEMA, Feb 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure paysagère et ressource en sol dans un bassin versant viticole : modélisation spatiale appliquée au terroir de Mercurey (Bourgogne, France) à l’échelle de l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CReAAH, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du projet PULSE sur le transfert particulaire des pesticides : intégration de l’érosion dans l’outil de modélisation spatialisée GeoMelba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFP, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érosion et structure paysagère dans un bassin versant viticole (Mercurey, Bourgogne) : des enjeux actuels aux dynamiques holocènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du thème de recherche « Anthropisation, gestion des milieux et dynamiques paysagères »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LGP, Jun 2023, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale des dynamiques érosives d'un bassin versant viticole (Mercurey, Bourgogne) : de l'actuel au plurimillénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LOG, May 2023, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatiales et temporelles des transferts de sédiments et de pesticides associés dans le Beaujolais viticole (projet Pulse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux Polluants Ecosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZABR, Oct 2023, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of sediment connectivity in a densely drained vineyard catchment: contributions from graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape structure and their impacts on soil erosion: spatial modeling applied in Mercurey (Burgundy, France) over the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU Centennial Congress, Time for geographers, session "Environmental geography and global changes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From landslide susceptibility to risk mapping for France: improvement and application at 1:500,000 scale of work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Aléas Gravitaires - 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais où va donc toute cette terre ? Transferts sédimentaires & structure spatiale des réseaux de drainage sur les versants du Beaujolais viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théo Quant - Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Transrégional : Trajectoire(s) du socio-hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Landois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Bourgogne-Franche-Comté, MSHE C.N. Ledoux, Dec 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’évolution holocène de l'érosion des sols : application au vignoble de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Apports de l’imagerie historique pour l’observation et la modélisation des trajectoires des systèmes géomorphologiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateliers "Socio-écosystèmes" et "Spatialités numériques et géomatique" de l'UMR EVS, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coévolution du système géomorphologique et du paysage de Mercurey (Bourgogne, France) : hypothèse d'une stratégie précoce de gestion de la ressource en sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution géomorphologique d’un terroir viticole (Mercurey, Bourgogne, France) de l’âge du Bronze à la période contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41e Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur. Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CEPAM, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol dans un bassin versant viticole : application au terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LGP, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol de l’âge du Fer à la période contemporaine : résultats préliminaires sur le terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EVS, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of graph theory to assess and compare sediment connectivity in three complex catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol comme archive des pratiques agricoles de remédiation environnementale (Mercurey, Bourgogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe GReNES (Gestion des Ressources Naturelles, Environnements et Sociétés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CEPAM, Nov 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol dans un bassin versant viticole : des dynamiques holocènes aux enjeux actuels, application au terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Gestion des sols et de l'eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier "Mesure et appréciation des changements environnementaux" de l'UMR EVS, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the hillslope to the river: multi-scale sediment transfers monitoring in the Beaujolais vineyard (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Commission on Continental Erosion (ICCE) Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Eichstätt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence temporelle et seuils hydro-climatiques de déclenchement et de réactivation de glissements de terrain (Pays d'Auge, Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: RST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Caen, France. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.25067.13606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-meteorological thresholds of the Pays d’Auge landslides and their possible evolution considering climate change tendencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence « Analysis and Management of Changing Risks for Natural Hazards", session « Hydro-meteorological changes and forecasting »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution à long terme des falaises des ‘Vaches Noires’ et occurrence des glissements (Calvados, Basse-Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Afchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term evolution of ‘Les Vaches Noires’ cliffs and spatio-temporal occurrence of landslides (Calvados, Basse-Normandie, France). First preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Afchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Géomorphologie (GFG), Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide hazard zoning at large scale along Lower Normandy coast affected by slow-moving landslides (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide susceptibility assessment in the pays d’Auge plateau (Normandy, France): application at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse diachronique de l’évolution d’un versant soumis à des mouvements superficiels de type solifluxion (Les Forges de Clermont, Calvados, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.191-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-structure and triggering conditions of the Laval landslide developed in clay-shales, Draix catchment (Alpes-de-Haute-Provence, France) : a first stage toward numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Landslide Processes : from geomorphologic mapping to dynamic modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Strasbourg, France. pp 107-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la morpho-structure du glissement du Laval (Draix, Alpes-de-Haute-Provence, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 1ère Journée 'Alea Gravitaire'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orléans, France. pp. 197-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropisation, facteur d’instabilité des sols ? Modélisation diachronique appliquée au vignoble de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des infrastructures de drainage dans la dynamique de transfert de sédiments et de produits phytosanitaires - le cas du Beaujolais viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and Geomatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence du vignoble de Mercurey (Bourgogne, France) : mise en évidence pédoanthracologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic control on sediment budget: preventing vineyard degradation from long term soil erosion in Burgundy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of vineyard landscape evolution and their impacts on erosion susceptibility: the case of Mercurey, Burgundy (France) since the mid-XXth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of complex slope hydrogeology on landslide susceptibility assessment: the case of the Pays d'Auge (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Vandromme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Aléas Gravitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Besançon, France. , JAG Proceedings 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion and sediment connectivity modelling in burgundy vineyards: case study of Mercurey, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the environmental impact of intensive pre-colonial iron production of West Africa: The contribution of a multi-proxy study in Bassar region (Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque de la Society of Africanist Archaeologists (SAfA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide Hazard Assessment and Mapping in the Guil Catchment (Queyras, Southern French Alps) From Landslide Inventory to Suscepbility Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Roulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide susceptibility assessment by logistic regression in the pays d’Auge plateau (Normandy, France): improvement of a procedure in a hilly valley context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du fleuve. Bilans et perspectives scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-72, 2022, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58165/osr-g471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Anthropogenic Erosive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse territoriale des enjeux environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.175-200, 2025, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9198.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution générale du littoral et des fonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Letortu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEREMA; Olivier Maquaire; Stéphanie Detourbe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Cerema, pp.241-303, 2019, 978-2-37180-313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte général : données physiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEREMA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Cerema, pp.16-59, 2019, 978-2-37180-313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interventions humaines le long du littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pichocki-Seyfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Maquaire; Stéphanie Detourbe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Cerema, pp.193-239, 2019, (Connaissances), 978-2-37180-313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomorphologie et risques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Suanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.173-186, 2013, Sciences Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Control on Sediment Connectivity for Soil Resource Management in Sloping Vineyards (Mercurey, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide susceptibility assessment in the hilly valleys of the Pays d'Auge using logistic regression (Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du séminaire du 15 février 2024 « Le traitement des scénarios de changement pour anticiper les impacts sur le transfert sédimentaire dans le Rhône »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSN; CNRS; INRAE. 2024, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation prospective du transfert de matières en suspension (MES) dans le bassin versant du Rhône. Construction d’un modèle sédimentaire et application de scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE; Univ. Padova. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULSE : Paysage, Particules, Pesticides. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZABR, Lyon. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du séminaire du 27 Janvier 2022. « Identifier les scénarios du changement pour anticiper les impacts sur le transfert sédimentaire dans le Rhône »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSN; CNRS; INRAE; GRAIE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des zones sources de MES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Conjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Flem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scoazec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glissements de terrain du Pays d'Auge continental (Normandie, France) Caractérisation, cartographie, analyse spatiale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Caen, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00968473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Fressard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of sediment and organic carbon fluxes in a large catchment: quantifying riverine contributions to the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 264, pp.109794. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2026.109794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiparameter and Multiscale Dataset to Study Sediments and Particle‐Bound Pesticide Dynamics of Hydric Transfers in a Wine‐Dominated Catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (8), pp.e70223. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.70223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hillslope erosion and river connectivity models to assess large scale fine sediment transfers: Application over the Rhône River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (10), pp.3027-3045. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction and verification of mechanism and triggering conditions of the Hermitage landslide at the Vaches Noires cliffs (Normandy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 465, pp.109399. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drainage network analysis to comprehend structural sediment (dis)connectivity in wine-growing Beaujolais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (27), pp.16323-16341. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2022.2108907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-decennial erosion rates using SUM/ISUM and sediment traps survey in the Mercurey vineyards (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 403, pp.108181. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological system and landscape coevolution in Mercurey (Burgundy, France): hypothesis of an early soil maintenance strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.107-126. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.14882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of vineyard landscape evolution and their impacts on erosion susceptibility: RUSLE simulation applied in Mercurey (Burgundy, France) since the mid-20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erdkunde : Archiv für wissenschaftliche Geographie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (4), pp.281-300. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3112/erdkunde.2020.04.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique d’enfrichement, ses expressions paysagères et ses significations : le cas du Beaujolais viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.28393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Patterns of Vineyard Abandonment and Related Land Use Transitions in Beaujolais (France): A Multiscale Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12114695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of landslide hazard assessments for regulatory zoning in France: STATE–OF–THE-ART perspectives and considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp.101562. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La terre fout le camp ! », la lutte contre l'érosion des sols viticoles à Mercurey, Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion des sols viticoles : influence de la structuration globale du bassin-versant. Stratégies collectives pour casser l'enchaînement des processus érosifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph theory tool for assessing structural sediment connectivity: Development and application in the Mercurey vineyards (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 651, pp.2566 - 2584. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casser la connectivité hydrosédimentaire pour gérer de la ressource en sol : cas du vignoble de Mercurey (Bourgogne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Potot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4), pp.309 - 325. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How might sediment connectivity change in space and time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8), pp.2595 - 2613. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer et spatialiser la connectivité pour modéliser les changements des systèmes environnementaux. Approches comparées en écologie du paysage et en géomorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.289 - 308. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of structural sediment connectivity within catchments: insights from graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.253-268. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-5-253-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method characterisation of an active landslide: Case study in the Pays d'Auge plateau (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 270, pp.22-39. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which data for quantitative landslide susceptibility mapping at operational scale? Case study of the Pays d'Auge plateau hillslopes (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.569-588. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-14-569-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of expert rules in indirect approaches for landslide susceptibility assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.411-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts sédimentaires et de pesticides associés en contexte viticole : retours sur le projet PULSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThéoQuant 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des changements climatiques aux évolutions hydro-sédimentaires : modéliser pour anticiper le futur des grands fleuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café OSR "Des changements climatiques aux évolutions hydro-sédimentaires : modéliser pour anticiper le futur des grands fleuves"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie; Observatoire des Sédiments du Rhône, May 2025, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the climate change impact on the SPM transfers of the Rhône river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piegay Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et cartographie du risque de glissements de terrain à l'échelle nationale en France : vers une intégration dans la stratégie de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du projet PULSE sur le transfert particulaire des pesticides : intégration de l’érosion dans l’outil de modélisation spatialisée GeoMelba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFP, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide risk assessment and mapping at national scale for France: toward reflections on the integration into the national prevention strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Prémaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Symposium on Landslides 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure paysagère et ressource en sol dans un bassin versant viticole : modélisation spatiale appliquée au terroir de Mercurey (Bourgogne, France) à l’échelle de l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CReAAH, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatio-temporelles de l’érosion des sols en contexte viticole (Mercurey, Bourgogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théo Quant - Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR THEMA, Feb 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale des dynamiques érosives d'un bassin versant viticole (Mercurey, Bourgogne) : de l'actuel au plurimillénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LOG, May 2023, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatiales et temporelles des transferts de sédiments et de pesticides associés dans le Beaujolais viticole (projet Pulse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux Polluants Ecosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZABR, Oct 2023, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érosion et structure paysagère dans un bassin versant viticole (Mercurey, Bourgogne) : des enjeux actuels aux dynamiques holocènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du thème de recherche « Anthropisation, gestion des milieux et dynamiques paysagères »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LGP, Jun 2023, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of sediment connectivity in a densely drained vineyard catchment: contributions from graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape structure and their impacts on soil erosion: spatial modeling applied in Mercurey (Burgundy, France) over the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU Centennial Congress, Time for geographers, session "Environmental geography and global changes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Transrégional : Trajectoire(s) du socio-hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Landois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Bourgogne-Franche-Comté, MSHE C.N. Ledoux, Dec 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From landslide susceptibility to risk mapping for France: improvement and application at 1:500,000 scale of work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Aléas Gravitaires - 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais où va donc toute cette terre ? Transferts sédimentaires & structure spatiale des réseaux de drainage sur les versants du Beaujolais viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théo Quant - Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coévolution du système géomorphologique et du paysage de Mercurey (Bourgogne, France) : hypothèse d'une stratégie précoce de gestion de la ressource en sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution géomorphologique d’un terroir viticole (Mercurey, Bourgogne, France) de l’âge du Bronze à la période contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41e Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur. Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CEPAM, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’évolution holocène de l'érosion des sols : application au vignoble de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Apports de l’imagerie historique pour l’observation et la modélisation des trajectoires des systèmes géomorphologiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateliers "Socio-écosystèmes" et "Spatialités numériques et géomatique" de l'UMR EVS, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol dans un bassin versant viticole : application au terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LGP, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol de l’âge du Fer à la période contemporaine : résultats préliminaires sur le terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EVS, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of graph theory to assess and compare sediment connectivity in three complex catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol comme archive des pratiques agricoles de remédiation environnementale (Mercurey, Bourgogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe GReNES (Gestion des Ressources Naturelles, Environnements et Sociétés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CEPAM, Nov 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol dans un bassin versant viticole : des dynamiques holocènes aux enjeux actuels, application au terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Gestion des sols et de l'eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier "Mesure et appréciation des changements environnementaux" de l'UMR EVS, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the hillslope to the river: multi-scale sediment transfers monitoring in the Beaujolais vineyard (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Commission on Continental Erosion (ICCE) Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Eichstätt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence temporelle et seuils hydro-climatiques de déclenchement et de réactivation de glissements de terrain (Pays d'Auge, Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: RST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Caen, France. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.25067.13606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-meteorological thresholds of the Pays d’Auge landslides and their possible evolution considering climate change tendencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence « Analysis and Management of Changing Risks for Natural Hazards", session « Hydro-meteorological changes and forecasting »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution à long terme des falaises des ‘Vaches Noires’ et occurrence des glissements (Calvados, Basse-Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Afchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term evolution of ‘Les Vaches Noires’ cliffs and spatio-temporal occurrence of landslides (Calvados, Basse-Normandie, France). First preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Afchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Géomorphologie (GFG), Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide hazard zoning at large scale along Lower Normandy coast affected by slow-moving landslides (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide susceptibility assessment in the pays d’Auge plateau (Normandy, France): application at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse diachronique de l’évolution d’un versant soumis à des mouvements superficiels de type solifluxion (Les Forges de Clermont, Calvados, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.191-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-structure and triggering conditions of the Laval landslide developed in clay-shales, Draix catchment (Alpes-de-Haute-Provence, France) : a first stage toward numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Landslide Processes : from geomorphologic mapping to dynamic modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Strasbourg, France. pp 107-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la morpho-structure du glissement du Laval (Draix, Alpes-de-Haute-Provence, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 1ère Journée 'Alea Gravitaire'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orléans, France. pp. 197-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropisation, facteur d’instabilité des sols ? Modélisation diachronique appliquée au vignoble de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des infrastructures de drainage dans la dynamique de transfert de sédiments et de produits phytosanitaires - le cas du Beaujolais viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and Geomatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence du vignoble de Mercurey (Bourgogne, France) : mise en évidence pédoanthracologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic control on sediment budget: preventing vineyard degradation from long term soil erosion in Burgundy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of vineyard landscape evolution and their impacts on erosion susceptibility: the case of Mercurey, Burgundy (France) since the mid-XXth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of complex slope hydrogeology on landslide susceptibility assessment: the case of the Pays d'Auge (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Vandromme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Aléas Gravitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Besançon, France. , JAG Proceedings 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion and sediment connectivity modelling in burgundy vineyards: case study of Mercurey, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the environmental impact of intensive pre-colonial iron production of West Africa: The contribution of a multi-proxy study in Bassar region (Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque de la Society of Africanist Archaeologists (SAfA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide Hazard Assessment and Mapping in the Guil Catchment (Queyras, Southern French Alps) From Landslide Inventory to Suscepbility Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Roulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide susceptibility assessment by logistic regression in the pays d’Auge plateau (Normandy, France): improvement of a procedure in a hilly valley context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du fleuve. Bilans et perspectives scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-72, 2022, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58165/osr-g471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Anthropogenic Erosive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse territoriale des enjeux environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.175-200, 2025, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9198.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution générale du littoral et des fonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Letortu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEREMA; Olivier Maquaire; Stéphanie Detourbe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Cerema, pp.241-303, 2019, 978-2-37180-313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte général : données physiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEREMA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Cerema, pp.16-59, 2019, 978-2-37180-313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interventions humaines le long du littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pichocki-Seyfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Maquaire; Stéphanie Detourbe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Cerema, pp.193-239, 2019, (Connaissances), 978-2-37180-313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomorphologie et risques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Suanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.173-186, 2013, Sciences Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Control on Sediment Connectivity for Soil Resource Management in Sloping Vineyards (Mercurey, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide susceptibility assessment in the hilly valleys of the Pays d'Auge using logistic regression (Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation prospective du transfert de matières en suspension (MES) dans le bassin versant du Rhône. Construction d’un modèle sédimentaire et application de scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE; Univ. Padova. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du séminaire du 15 février 2024 « Le traitement des scénarios de changement pour anticiper les impacts sur le transfert sédimentaire dans le Rhône »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSN; CNRS; INRAE. 2024, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULSE : Paysage, Particules, Pesticides. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZABR, Lyon. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du séminaire du 27 Janvier 2022. « Identifier les scénarios du changement pour anticiper les impacts sur le transfert sédimentaire dans le Rhône »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSN; CNRS; INRAE; GRAIE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des zones sources de MES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Conjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Flem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scoazec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glissements de terrain du Pays d'Auge continental (Normandie, France) Caractérisation, cartographie, analyse spatiale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Caen, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00968473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piegay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2026.109794" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courapied" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70223" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5874" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04709639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kouah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109399" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2022.2108907" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108181" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fressard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14882" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3112/erdkunde.2020.04.04" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Guen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28393" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12114695" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Terrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Colas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101562" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898857v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6J8DBF4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Potot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11865" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-75NRWT16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11895" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-253-2017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358915v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQT1RZK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-569-2014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169105v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piegay Herv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063203v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566446v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464163v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rabotin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255661v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681582v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464240v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653686v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cottereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574462v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464204v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511478v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464211v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093576v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511473v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534819v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25067.13606" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154500v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108782v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afchain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122076v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brosseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klotz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533918v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cossart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fressard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464226v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586144v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cance" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011402v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373349v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Roulleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carlier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109872v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9198.ch7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375571v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375521v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pichocki-Seyfried" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794634v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vinet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385442v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553106v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653154v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653218v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724481v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750544v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293119v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Conjard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Flem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scoazec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00968473v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piegay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2026.109794" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courapied" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70223" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5874" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04709639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kouah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109399" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2022.2108907" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108181" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fressard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14882" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3112/erdkunde.2020.04.04" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Guen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28393" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12114695" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Terrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Colas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101562" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898857v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6J8DBF4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Potot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11865" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-75NRWT16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11895" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-253-2017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358915v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQT1RZK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-569-2014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063203v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169105v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piegay Herv&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rabotin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464163v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255661v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511462v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681582v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464240v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cottereau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587802v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511478v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464204v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464211v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093576v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511473v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534819v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25067.13606" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154500v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108782v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afchain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122076v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brosseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klotz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533918v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cossart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fressard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464226v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586144v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cance" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011402v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373349v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Roulleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carlier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109872v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9198.ch7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375571v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375521v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pichocki-Seyfried" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794634v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vinet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385442v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553106v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653218v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653154v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724481v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750544v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293119v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Conjard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Flem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scoazec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00968473v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>