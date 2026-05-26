--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Fressard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of sediment and organic carbon fluxes in a large catchment: quantifying riverine contributions to the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 264, pp.109794. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2026.109794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiparameter and Multiscale Dataset to Study Sediments and Particle‐Bound Pesticide Dynamics of Hydric Transfers in a Wine‐Dominated Catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (8), pp.e70223. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.70223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hillslope erosion and river connectivity models to assess large scale fine sediment transfers: Application over the Rhône River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (10), pp.3027-3045. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction and verification of mechanism and triggering conditions of the Hermitage landslide at the Vaches Noires cliffs (Normandy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 465, pp.109399. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drainage network analysis to comprehend structural sediment (dis)connectivity in wine-growing Beaujolais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (27), pp.16323-16341. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2022.2108907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-decennial erosion rates using SUM/ISUM and sediment traps survey in the Mercurey vineyards (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 403, pp.108181. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological system and landscape coevolution in Mercurey (Burgundy, France): hypothesis of an early soil maintenance strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.107-126. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.14882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of vineyard landscape evolution and their impacts on erosion susceptibility: RUSLE simulation applied in Mercurey (Burgundy, France) since the mid-20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erdkunde : Archiv für wissenschaftliche Geographie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (4), pp.281-300. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3112/erdkunde.2020.04.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique d’enfrichement, ses expressions paysagères et ses significations : le cas du Beaujolais viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.28393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Patterns of Vineyard Abandonment and Related Land Use Transitions in Beaujolais (France): A Multiscale Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12114695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of landslide hazard assessments for regulatory zoning in France: STATE–OF–THE-ART perspectives and considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp.101562. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La terre fout le camp ! », la lutte contre l'érosion des sols viticoles à Mercurey, Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion des sols viticoles : influence de la structuration globale du bassin-versant. Stratégies collectives pour casser l'enchaînement des processus érosifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph theory tool for assessing structural sediment connectivity: Development and application in the Mercurey vineyards (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 651, pp.2566 - 2584. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casser la connectivité hydrosédimentaire pour gérer de la ressource en sol : cas du vignoble de Mercurey (Bourgogne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Potot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4), pp.309 - 325. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How might sediment connectivity change in space and time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8), pp.2595 - 2613. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer et spatialiser la connectivité pour modéliser les changements des systèmes environnementaux. Approches comparées en écologie du paysage et en géomorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.289 - 308. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of structural sediment connectivity within catchments: insights from graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.253-268. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-5-253-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method characterisation of an active landslide: Case study in the Pays d'Auge plateau (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 270, pp.22-39. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which data for quantitative landslide susceptibility mapping at operational scale? Case study of the Pays d'Auge plateau hillslopes (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.569-588. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-14-569-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of expert rules in indirect approaches for landslide susceptibility assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.411-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts sédimentaires et de pesticides associés en contexte viticole : retours sur le projet PULSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThéoQuant 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des changements climatiques aux évolutions hydro-sédimentaires : modéliser pour anticiper le futur des grands fleuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café OSR "Des changements climatiques aux évolutions hydro-sédimentaires : modéliser pour anticiper le futur des grands fleuves"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie; Observatoire des Sédiments du Rhône, May 2025, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the climate change impact on the SPM transfers of the Rhône river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piegay Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et cartographie du risque de glissements de terrain à l'échelle nationale en France : vers une intégration dans la stratégie de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du projet PULSE sur le transfert particulaire des pesticides : intégration de l’érosion dans l’outil de modélisation spatialisée GeoMelba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFP, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide risk assessment and mapping at national scale for France: toward reflections on the integration into the national prevention strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Prémaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Symposium on Landslides 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure paysagère et ressource en sol dans un bassin versant viticole : modélisation spatiale appliquée au terroir de Mercurey (Bourgogne, France) à l’échelle de l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CReAAH, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatio-temporelles de l’érosion des sols en contexte viticole (Mercurey, Bourgogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théo Quant - Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR THEMA, Feb 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale des dynamiques érosives d'un bassin versant viticole (Mercurey, Bourgogne) : de l'actuel au plurimillénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LOG, May 2023, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatiales et temporelles des transferts de sédiments et de pesticides associés dans le Beaujolais viticole (projet Pulse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux Polluants Ecosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZABR, Oct 2023, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érosion et structure paysagère dans un bassin versant viticole (Mercurey, Bourgogne) : des enjeux actuels aux dynamiques holocènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du thème de recherche « Anthropisation, gestion des milieux et dynamiques paysagères »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LGP, Jun 2023, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of sediment connectivity in a densely drained vineyard catchment: contributions from graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape structure and their impacts on soil erosion: spatial modeling applied in Mercurey (Burgundy, France) over the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU Centennial Congress, Time for geographers, session "Environmental geography and global changes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Transrégional : Trajectoire(s) du socio-hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Landois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Bourgogne-Franche-Comté, MSHE C.N. Ledoux, Dec 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From landslide susceptibility to risk mapping for France: improvement and application at 1:500,000 scale of work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Aléas Gravitaires - 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais où va donc toute cette terre ? Transferts sédimentaires & structure spatiale des réseaux de drainage sur les versants du Beaujolais viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théo Quant - Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coévolution du système géomorphologique et du paysage de Mercurey (Bourgogne, France) : hypothèse d'une stratégie précoce de gestion de la ressource en sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution géomorphologique d’un terroir viticole (Mercurey, Bourgogne, France) de l’âge du Bronze à la période contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41e Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur. Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CEPAM, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’évolution holocène de l'érosion des sols : application au vignoble de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Apports de l’imagerie historique pour l’observation et la modélisation des trajectoires des systèmes géomorphologiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateliers "Socio-écosystèmes" et "Spatialités numériques et géomatique" de l'UMR EVS, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol dans un bassin versant viticole : application au terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LGP, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol de l’âge du Fer à la période contemporaine : résultats préliminaires sur le terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EVS, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of graph theory to assess and compare sediment connectivity in three complex catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol comme archive des pratiques agricoles de remédiation environnementale (Mercurey, Bourgogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe GReNES (Gestion des Ressources Naturelles, Environnements et Sociétés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CEPAM, Nov 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol dans un bassin versant viticole : des dynamiques holocènes aux enjeux actuels, application au terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Gestion des sols et de l'eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier "Mesure et appréciation des changements environnementaux" de l'UMR EVS, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the hillslope to the river: multi-scale sediment transfers monitoring in the Beaujolais vineyard (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Commission on Continental Erosion (ICCE) Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Eichstätt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence temporelle et seuils hydro-climatiques de déclenchement et de réactivation de glissements de terrain (Pays d'Auge, Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: RST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Caen, France. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.25067.13606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-meteorological thresholds of the Pays d’Auge landslides and their possible evolution considering climate change tendencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence « Analysis and Management of Changing Risks for Natural Hazards", session « Hydro-meteorological changes and forecasting »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution à long terme des falaises des ‘Vaches Noires’ et occurrence des glissements (Calvados, Basse-Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Afchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term evolution of ‘Les Vaches Noires’ cliffs and spatio-temporal occurrence of landslides (Calvados, Basse-Normandie, France). First preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Afchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Géomorphologie (GFG), Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide hazard zoning at large scale along Lower Normandy coast affected by slow-moving landslides (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide susceptibility assessment in the pays d’Auge plateau (Normandy, France): application at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse diachronique de l’évolution d’un versant soumis à des mouvements superficiels de type solifluxion (Les Forges de Clermont, Calvados, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.191-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-structure and triggering conditions of the Laval landslide developed in clay-shales, Draix catchment (Alpes-de-Haute-Provence, France) : a first stage toward numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Landslide Processes : from geomorphologic mapping to dynamic modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Strasbourg, France. pp 107-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la morpho-structure du glissement du Laval (Draix, Alpes-de-Haute-Provence, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 1ère Journée 'Alea Gravitaire'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orléans, France. pp. 197-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropisation, facteur d’instabilité des sols ? Modélisation diachronique appliquée au vignoble de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des infrastructures de drainage dans la dynamique de transfert de sédiments et de produits phytosanitaires - le cas du Beaujolais viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and Geomatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence du vignoble de Mercurey (Bourgogne, France) : mise en évidence pédoanthracologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic control on sediment budget: preventing vineyard degradation from long term soil erosion in Burgundy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of vineyard landscape evolution and their impacts on erosion susceptibility: the case of Mercurey, Burgundy (France) since the mid-XXth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of complex slope hydrogeology on landslide susceptibility assessment: the case of the Pays d'Auge (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Vandromme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Aléas Gravitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Besançon, France. , JAG Proceedings 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion and sediment connectivity modelling in burgundy vineyards: case study of Mercurey, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the environmental impact of intensive pre-colonial iron production of West Africa: The contribution of a multi-proxy study in Bassar region (Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque de la Society of Africanist Archaeologists (SAfA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide Hazard Assessment and Mapping in the Guil Catchment (Queyras, Southern French Alps) From Landslide Inventory to Suscepbility Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Roulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide susceptibility assessment by logistic regression in the pays d’Auge plateau (Normandy, France): improvement of a procedure in a hilly valley context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du fleuve. Bilans et perspectives scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-72, 2022, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58165/osr-g471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Anthropogenic Erosive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse territoriale des enjeux environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.175-200, 2025, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9198.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution générale du littoral et des fonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Letortu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEREMA; Olivier Maquaire; Stéphanie Detourbe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Cerema, pp.241-303, 2019, 978-2-37180-313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte général : données physiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEREMA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Cerema, pp.16-59, 2019, 978-2-37180-313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interventions humaines le long du littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pichocki-Seyfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Maquaire; Stéphanie Detourbe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Cerema, pp.193-239, 2019, (Connaissances), 978-2-37180-313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomorphologie et risques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Suanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.173-186, 2013, Sciences Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Control on Sediment Connectivity for Soil Resource Management in Sloping Vineyards (Mercurey, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide susceptibility assessment in the hilly valleys of the Pays d'Auge using logistic regression (Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation prospective du transfert de matières en suspension (MES) dans le bassin versant du Rhône. Construction d’un modèle sédimentaire et application de scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE; Univ. Padova. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du séminaire du 15 février 2024 « Le traitement des scénarios de changement pour anticiper les impacts sur le transfert sédimentaire dans le Rhône »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSN; CNRS; INRAE. 2024, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULSE : Paysage, Particules, Pesticides. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZABR, Lyon. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du séminaire du 27 Janvier 2022. « Identifier les scénarios du changement pour anticiper les impacts sur le transfert sédimentaire dans le Rhône »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSN; CNRS; INRAE; GRAIE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des zones sources de MES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Conjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Flem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scoazec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glissements de terrain du Pays d'Auge continental (Normandie, France) Caractérisation, cartographie, analyse spatiale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Caen, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00968473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Fressard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of sediment and organic carbon fluxes in a large catchment: quantifying riverine contributions to the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 264, pp.109794. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2026.109794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiparameter and Multiscale Dataset to Study Sediments and Particle‐Bound Pesticide Dynamics of Hydric Transfers in a Wine‐Dominated Catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (8), pp.e70223. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.70223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hillslope erosion and river connectivity models to assess large scale fine sediment transfers: Application over the Rhône River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (10), pp.3027-3045. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction and verification of mechanism and triggering conditions of the Hermitage landslide at the Vaches Noires cliffs (Normandy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 465, pp.109399. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drainage network analysis to comprehend structural sediment (dis)connectivity in wine-growing Beaujolais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (27), pp.16323-16341. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2022.2108907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-decennial erosion rates using SUM/ISUM and sediment traps survey in the Mercurey vineyards (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 403, pp.108181. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological system and landscape coevolution in Mercurey (Burgundy, France): hypothesis of an early soil maintenance strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.107-126. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.14882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of vineyard landscape evolution and their impacts on erosion susceptibility: RUSLE simulation applied in Mercurey (Burgundy, France) since the mid-20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erdkunde : Archiv für wissenschaftliche Geographie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (4), pp.281-300. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3112/erdkunde.2020.04.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique d’enfrichement, ses expressions paysagères et ses significations : le cas du Beaujolais viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.28393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of landslide hazard assessments for regulatory zoning in France: STATE–OF–THE-ART perspectives and considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp.101562. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Patterns of Vineyard Abandonment and Related Land Use Transitions in Beaujolais (France): A Multiscale Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12114695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion des sols viticoles : influence de la structuration globale du bassin-versant. Stratégies collectives pour casser l'enchaînement des processus érosifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La terre fout le camp ! », la lutte contre l'érosion des sols viticoles à Mercurey, Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph theory tool for assessing structural sediment connectivity: Development and application in the Mercurey vineyards (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 651, pp.2566 - 2584. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casser la connectivité hydrosédimentaire pour gérer de la ressource en sol : cas du vignoble de Mercurey (Bourgogne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Potot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4), pp.309 - 325. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How might sediment connectivity change in space and time?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8), pp.2595 - 2613. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer et spatialiser la connectivité pour modéliser les changements des systèmes environnementaux. Approches comparées en écologie du paysage et en géomorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.289 - 308. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of structural sediment connectivity within catchments: insights from graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.253-268. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-5-253-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method characterisation of an active landslide: Case study in the Pays d'Auge plateau (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 270, pp.22-39. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which data for quantitative landslide susceptibility mapping at operational scale? Case study of the Pays d'Auge plateau hillslopes (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.569-588. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-14-569-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of expert rules in indirect approaches for landslide susceptibility assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.411-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts sédimentaires et de pesticides associés en contexte viticole : retours sur le projet PULSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThéoQuant 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des changements climatiques aux évolutions hydro-sédimentaires : modéliser pour anticiper le futur des grands fleuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café OSR "Des changements climatiques aux évolutions hydro-sédimentaires : modéliser pour anticiper le futur des grands fleuves"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie; Observatoire des Sédiments du Rhône, May 2025, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the climate change impact on the SPM transfers of the Rhône river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piegay Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et cartographie du risque de glissements de terrain à l'échelle nationale en France : vers une intégration dans la stratégie de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide risk assessment and mapping at national scale for France: toward reflections on the integration into the national prevention strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Prémaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Symposium on Landslides 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatio-temporelles de l’érosion des sols en contexte viticole (Mercurey, Bourgogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théo Quant - Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR THEMA, Feb 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure paysagère et ressource en sol dans un bassin versant viticole : modélisation spatiale appliquée au terroir de Mercurey (Bourgogne, France) à l’échelle de l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CReAAH, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du projet PULSE sur le transfert particulaire des pesticides : intégration de l’érosion dans l’outil de modélisation spatialisée GeoMelba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rabotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFP, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érosion et structure paysagère dans un bassin versant viticole (Mercurey, Bourgogne) : des enjeux actuels aux dynamiques holocènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du thème de recherche « Anthropisation, gestion des milieux et dynamiques paysagères »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LGP, Jun 2023, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale des dynamiques érosives d'un bassin versant viticole (Mercurey, Bourgogne) : de l'actuel au plurimillénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LOG, May 2023, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatiales et temporelles des transferts de sédiments et de pesticides associés dans le Beaujolais viticole (projet Pulse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux Polluants Ecosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZABR, Oct 2023, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of sediment connectivity in a densely drained vineyard catchment: contributions from graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural landscape structure and their impacts on soil erosion: spatial modeling applied in Mercurey (Burgundy, France) over the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU Centennial Congress, Time for geographers, session "Environmental geography and global changes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From landslide susceptibility to risk mapping for France: improvement and application at 1:500,000 scale of work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Aléas Gravitaires - 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais où va donc toute cette terre ? Transferts sédimentaires & structure spatiale des réseaux de drainage sur les versants du Beaujolais viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théo Quant - Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Transrégional : Trajectoire(s) du socio-hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Landois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Bourgogne-Franche-Comté, MSHE C.N. Ledoux, Dec 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’évolution holocène de l'érosion des sols : application au vignoble de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Apports de l’imagerie historique pour l’observation et la modélisation des trajectoires des systèmes géomorphologiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateliers "Socio-écosystèmes" et "Spatialités numériques et géomatique" de l'UMR EVS, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coévolution du système géomorphologique et du paysage de Mercurey (Bourgogne, France) : hypothèse d'une stratégie précoce de gestion de la ressource en sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution géomorphologique d’un terroir viticole (Mercurey, Bourgogne, France) de l’âge du Bronze à la période contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41e Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur. Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CEPAM, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol dans un bassin versant viticole : application au terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LGP, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol de l’âge du Fer à la période contemporaine : résultats préliminaires sur le terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EVS, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of graph theory to assess and compare sediment connectivity in three complex catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol comme archive des pratiques agricoles de remédiation environnementale (Mercurey, Bourgogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe GReNES (Gestion des Ressources Naturelles, Environnements et Sociétés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CEPAM, Nov 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des paysages et évolution de la ressource en sol dans un bassin versant viticole : des dynamiques holocènes aux enjeux actuels, application au terroir de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Gestion des sols et de l'eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier "Mesure et appréciation des changements environnementaux" de l'UMR EVS, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the hillslope to the river: multi-scale sediment transfers monitoring in the Beaujolais vineyard (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Commission on Continental Erosion (ICCE) Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Eichstätt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence temporelle et seuils hydro-climatiques de déclenchement et de réactivation de glissements de terrain (Pays d'Auge, Normandie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: RST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Caen, France. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.25067.13606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-meteorological thresholds of the Pays d’Auge landslides and their possible evolution considering climate change tendencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence « Analysis and Management of Changing Risks for Natural Hazards", session « Hydro-meteorological changes and forecasting »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution à long terme des falaises des ‘Vaches Noires’ et occurrence des glissements (Calvados, Basse-Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Afchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term evolution of ‘Les Vaches Noires’ cliffs and spatio-temporal occurrence of landslides (Calvados, Basse-Normandie, France). First preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Afchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Géomorphologie (GFG), Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide hazard zoning at large scale along Lower Normandy coast affected by slow-moving landslides (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide susceptibility assessment in the pays d’Auge plateau (Normandy, France): application at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse diachronique de l’évolution d’un versant soumis à des mouvements superficiels de type solifluxion (Les Forges de Clermont, Calvados, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.191-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-structure and triggering conditions of the Laval landslide developed in clay-shales, Draix catchment (Alpes-de-Haute-Provence, France) : a first stage toward numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Landslide Processes : from geomorphologic mapping to dynamic modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Strasbourg, France. pp 107-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la morpho-structure du glissement du Laval (Draix, Alpes-de-Haute-Provence, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 1ère Journée 'Alea Gravitaire'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orléans, France. pp. 197-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropisation, facteur d’instabilité des sols ? Modélisation diachronique appliquée au vignoble de Mercurey (Bourgogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des infrastructures de drainage dans la dynamique de transfert de sédiments et de produits phytosanitaires - le cas du Beaujolais viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and Geomatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence du vignoble de Mercurey (Bourgogne, France) : mise en évidence pédoanthracologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic control on sediment budget: preventing vineyard degradation from long term soil erosion in Burgundy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of vineyard landscape evolution and their impacts on erosion susceptibility: the case of Mercurey, Burgundy (France) since the mid-XXth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of complex slope hydrogeology on landslide susceptibility assessment: the case of the Pays d'Auge (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Cance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Vandromme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Aléas Gravitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Besançon, France. , JAG Proceedings 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion and sediment connectivity modelling in burgundy vineyards: case study of Mercurey, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the environmental impact of intensive pre-colonial iron production of West Africa: The contribution of a multi-proxy study in Bassar region (Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque de la Society of Africanist Archaeologists (SAfA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide Hazard Assessment and Mapping in the Guil Catchment (Queyras, Southern French Alps) From Landslide Inventory to Suscepbility Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Roulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide susceptibility assessment by logistic regression in the pays d’Auge plateau (Normandy, France): improvement of a procedure in a hilly valley context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du fleuve. Bilans et perspectives scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-72, 2022, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58165/osr-g471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Anthropogenic Erosive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse territoriale des enjeux environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.175-200, 2025, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9198.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution générale du littoral et des fonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Letortu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEREMA; Olivier Maquaire; Stéphanie Detourbe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Cerema, pp.241-303, 2019, 978-2-37180-313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte général : données physiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEREMA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Cerema, pp.16-59, 2019, 978-2-37180-313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interventions humaines le long du littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandric Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pichocki-Seyfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Maquaire; Stéphanie Detourbe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Cerema, pp.193-239, 2019, (Connaissances), 978-2-37180-313-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomorphologie et risques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Suanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.173-186, 2013, Sciences Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Control on Sediment Connectivity for Soil Resource Management in Sloping Vineyards (Mercurey, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide susceptibility assessment in the hilly valleys of the Pays d'Auge using logistic regression (Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du séminaire du 15 février 2024 « Le traitement des scénarios de changement pour anticiper les impacts sur le transfert sédimentaire dans le Rhône »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSN; CNRS; INRAE. 2024, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation prospective du transfert de matières en suspension (MES) dans le bassin versant du Rhône. Construction d’un modèle sédimentaire et application de scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE; Univ. Padova. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULSE : Paysage, Particules, Pesticides. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZABR, Lyon. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du séminaire du 27 Janvier 2022. « Identifier les scénarios du changement pour anticiper les impacts sur le transfert sédimentaire dans le Rhône »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSN; CNRS; INRAE; GRAIE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des zones sources de MES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Conjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Flem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scoazec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glissements de terrain du Pays d'Auge continental (Normandie, France) Caractérisation, cartographie, analyse spatiale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Caen, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00968473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piegay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2026.109794" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courapied" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70223" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5874" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04709639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kouah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109399" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2022.2108907" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108181" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fressard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14882" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3112/erdkunde.2020.04.04" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Guen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28393" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12114695" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Terrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Colas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101562" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898857v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6J8DBF4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Potot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11865" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-75NRWT16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11895" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-253-2017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358915v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQT1RZK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-569-2014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063203v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169105v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piegay Herv&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rabotin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464163v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255661v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511462v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681582v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464240v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cottereau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587802v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511478v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464204v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464211v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093576v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511473v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534819v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25067.13606" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154500v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108782v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afchain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122076v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brosseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klotz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533918v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cossart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fressard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464226v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586144v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cance" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011402v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373349v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Roulleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carlier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109872v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9198.ch7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375571v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375521v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pichocki-Seyfried" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794634v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vinet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385442v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553106v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653218v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653154v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724481v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750544v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293119v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Conjard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Flem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scoazec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00968473v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piegay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2026.109794" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courapied" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70223" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5874" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04709639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kouah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109399" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2022.2108907" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108181" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fressard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14882" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3112/erdkunde.2020.04.04" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Guen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28393" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Terrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Colas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101562" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12114695" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898857v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6J8DBF4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Potot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11865" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-75NRWT16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11895" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-253-2017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358915v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQT1RZK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-569-2014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063203v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169105v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piegay Herv&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566446v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464163v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rabotin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255661v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681582v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464240v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653686v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cottereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574462v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464204v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511478v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464211v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093576v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511473v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534819v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25067.13606" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154500v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108782v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afchain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122076v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brosseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klotz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533918v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cossart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fressard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464226v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586144v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cance" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678675v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011402v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373349v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Roulleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carlier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109872v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9198.ch7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375571v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375521v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pichocki-Seyfried" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794634v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vinet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385442v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553106v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653154v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653218v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724481v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750544v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293119v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Conjard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Flem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scoazec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00968473v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>