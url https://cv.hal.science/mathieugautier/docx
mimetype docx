--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -1332,295 +1332,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pH on the release of colloidal and dissolved organic matter from Vertical Flow Constructed Wetland surface sludge deposits</w:t>
+                <w:t xml:space="preserve">Rationale for the Combined Use of Biological Processes and AOPs in Wastewater Treatment Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Banc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Vladimir Shtepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Blanc-Biscarat</w:t>
+                <w:t xml:space="preserve">Magdalena Balintova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lupsea-Toader</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Remi Marsac</w:t>
+                <w:t xml:space="preserve">Yelizaveta Chernysh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia Chubur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Demcak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.129353⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (16), pp.7551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11167551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03171594v1</w:t>
+                <w:t xml:space="preserve">hal-04932970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationale for the Combined Use of Biological Processes and AOPs in Wastewater Treatment Tasks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of pH on the release of colloidal and dissolved organic matter from Vertical Flow Constructed Wetland surface sludge deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yelizaveta Chernysh</w:t>
+                <w:t xml:space="preserve">Camille Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoriia Chubur</w:t>
+                <w:t xml:space="preserve">D Blanc-Biscarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Demcak</w:t>
+                <w:t xml:space="preserve">M Lupsea-Toader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (16), pp.7551. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 418, pp.129353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11167551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.129353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932970v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03171594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analyses of three olive mill solid residues from different countries and processes for energy recovery by gasification</w:t>
               </w:r>
@@ -1753,51 +1753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French vertical flow treatment wetlands in a subtropical climate: Characterization of the organic deposit layer and comparison with systems in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Maria Trein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2002,1161 +2002,1161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de grignons d’olives en vue d’une valorisation thermochimique par gazéification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Ducom</w:t>
+                <w:t xml:space="preserve">Comparative characterization of surface sludge deposits from fourteen French Vertical Flow Constructed Wetlands sewage treatment plants using biological, chemical and thermal indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Imig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4227⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 647, pp.464-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416602v1</w:t>
+                <w:t xml:space="preserve">hal-01949002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaching behavior of major and trace elements from sludge deposits of a French vertical flow constructed wetland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Kania</w:t>
+                <w:t xml:space="preserve">Caractérisation de grignons d’olives en vue d’une valorisation thermochimique par gazéification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Merlot</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pietraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tagutchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lebouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.364⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82, pp.41-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045325v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative characterization of surface sludge deposits from fourteen French Vertical Flow Constructed Wetlands sewage treatment plants using biological, chemical and thermal indices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaching behavior of major and trace elements from sludge deposits of a French vertical flow constructed wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Kania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kania</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Imig</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 647, pp.464-473. </w:t>
+              <w:t xml:space="preserve">, 2019, 649, pp.544-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949002v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical indicators to characterize Particulate Organic Matter (POM) and its evolution in French Vertical Flow Constructed Wetlands (VFCWs)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Rôle de paramètres opérationnels et des substances organiques dans la structure physique des dépôts de surface des filtres plantés de roseaux à écoulement vertical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ni</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ségolène Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.357⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N°77 - septembre 2018, pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662903v1</w:t>
+                <w:t xml:space="preserve">hal-02045336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of aggregation in surface sludge deposits from 14 full-scale French constructed wetlands using particle size distribution and dynamic vapor sorption analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Kania</w:t>
+                <w:t xml:space="preserve">Analytical indicators to characterize Particulate Organic Matter (POM) and its evolution in French Vertical Flow Constructed Wetlands (VFCWs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Michel</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gourdon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erik Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 77 (1), pp.79 - 90. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 622-623, pp.801-813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2017.523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712291v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de paramètres opérationnels et des substances organiques dans la structure physique des dépôts de surface des filtres plantés de roseaux à écoulement vertical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Kania</w:t>
+                <w:t xml:space="preserve">Study of aggregation in surface sludge deposits from 14 full-scale French constructed wetlands using particle size distribution and dynamic vapor sorption analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Loupiac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+                <w:t xml:space="preserve">R. Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, N°77 - septembre 2018, pp.43-52. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (1), pp.79 - 90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2017.523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045336v1</w:t>
+                <w:t xml:space="preserve">hal-01712291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution and leaching behavior of pollutants from phosphogypsum stocked in a gypstack: Geochemical characterization and modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions of ammonium-smectite with volatile organic compounds from leachates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Bisone</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denise Blanc</w:t>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.02.055⟩</w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52, pp.143 - 159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/claymin.2017.052.1.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957705v1</w:t>
+                <w:t xml:space="preserve">insu-01508689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal Stability of Major and Trace Element Leaching in Urban Stormwater Sediments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Delolme</w:t>
+                <w:t xml:space="preserve">Spatial distribution and leaching behavior of pollutants from phosphogypsum stocked in a gypstack: Geochemical characterization and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bisone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ojss.2017.711025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 193, pp.567-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.02.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956526v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of ammonium-smectite with volatile organic compounds from leachates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and Temporal Stability of Major and Trace Element Leaching in Urban Stormwater Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Drapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52, pp.143 - 159. </w:t>
+              <w:t xml:space="preserve">Open Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07 (11), pp.347-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1180/claymin.2017.052.1.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/ojss.2017.711025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01508689v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable ABC model choice via random forests</w:t>
               </w:r>
@@ -3410,51 +3410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE OF LOADING RATE AND MODES ON INFILTRATION OF TREATED WASTEWATER IN SOIL-BASED CONSTRUCTED WETLAND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3527,51 +3527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical characterization and modeling of arsenic behavior in a highly contaminated mining soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4446,704 +4446,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical–chemical characterization of sludge and granular materials from a vertical flow constructed wetland for municipal wastewater treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boram Kim</w:t>
+                <w:t xml:space="preserve">Environmental and technical assessments of the potential utilization of sewage sludge ashes (SSAs) as secondary raw materials in construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maozhe Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Michel</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Méhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2013.485⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (5), pp.1268-1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2013.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372693v1</w:t>
+                <w:t xml:space="preserve">hal-01956370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du pH sur la libération du phosphore accumulé dans les boues de surface d'un filtre planté de roseaux recevant des eaux usées traitées avec du FeCl3</w:t>
+                <w:t xml:space="preserve">Physical–chemical characterization of sludge and granular materials from a vertical flow constructed wetland for municipal wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Buet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (10), pp.2257-2263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2013.485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.532⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00955995v2</w:t>
+                <w:t xml:space="preserve">hal-01372693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical study and leaching behavior of a stabilized harbor sediment with hydraulic binder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
+                <w:t xml:space="preserve">Influence du pH sur la libération du phosphore accumulé dans les boues de surface d'un filtre planté de roseaux recevant des eaux usées traitées avec du FeCl3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Loustau Cazalet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-1141-4⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N°65 - Novembre 2013, pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00784714v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955995v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic Oxygen Furnace (BOF) slag cooling: Laboratory characteristics and prediction calculations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Poirier</w:t>
+                <w:t xml:space="preserve">Mineralogical study and leaching behavior of a stabilized harbor sediment with hydraulic binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Loustau Cazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bodénan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hassan Bouzahzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mineral Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.minpro.2013.05.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1141-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987687v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00784714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and technical assessments of the potential utilization of sewage sludge ashes (SSAs) as secondary raw materials in construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Basic Oxygen Furnace (BOF) slag cooling: Laboratory characteristics and prediction calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bodénan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maozhe Chen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+                <w:t xml:space="preserve">Emmanuel Veron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33 (5), pp.1268-1275. </w:t>
+              <w:t xml:space="preserve">International Journal of Mineral Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 123, pp.94-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2013.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.minpro.2013.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956370v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés thermochimiques des laitiers d’aciérie de conversion: prédictions thermodynamiques et résultats expérimentaux</w:t>
               </w:r>
@@ -5181,51 +5181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bourgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bodénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Journées Annuelles SF2M, 100 (S1), pp.57-52</w:t>
@@ -5267,64 +5267,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NH4-smectite: Characterization, hydration properties and hydro mechanical behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5384,51 +5384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus speciation in dicalcium silicate polymorphs of basic oxygen furnace (BOF) slag - Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bodénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5544,64 +5544,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bodénan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5674,51 +5674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (4), pp.502-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5765,77 +5765,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of ammonium smectite with low molecular weight carboxylic acids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Albéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6106,523 +6106,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Deux salles, deux ambiances » : l’équilibre subtil de l’interdisciplinarité pour enseigner les enjeux de la transition écologique à l’INSA Lyon</w:t>
+                <w:t xml:space="preserve">RISQUE DE REMOBILISATION DES ELEMENTS TRACES METALLIQUES DEPUIS DES SEDIMENTS ACCUMULES DANS UN OUVRAGE D'INFILTRATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pierre Escudié</w:t>
+                <w:t xml:space="preserve">Amin Laafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Paris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+                <w:t xml:space="preserve">Thibault Massolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETES 2024 : Enseigner les Transitions Écologiques et Sociales dans le Supérieur, Jul 2024, Bordeaux, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labos 1point5, Jul 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire Eau et Environnement de l'Université Gustave Eiffel, Oct 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959385v1</w:t>
+                <w:t xml:space="preserve">hal-04960243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des récits de &amp;quot;futurs crédibles, désirables et partagés&amp;quot; pour former les ingénieurs aux enjeux socio-écologiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Quelles compétences enseignantes pour former aux enjeux socio-écologiques en école d'ingénieurs ? La problématisation de ses activités et de son contexte institutionnel comme outil du développement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Colon de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solene Tadier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sandel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETES 2024 : Enseigner les Transitions Écologiques et Sociales dans le Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labos 1point5, Jul 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">"Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en SHS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ingenium; Collectif EPSI; Observatoire des Formations Citoyennes, Dec 2024, Paris, CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647770v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RISQUE DE REMOBILISATION DES ELEMENTS TRACES METALLIQUES DEPUIS DES SEDIMENTS ACCUMULES DANS UN OUVRAGE D'INFILTRATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Deux salles, deux ambiances » : l’équilibre subtil de l’interdisciplinarité pour enseigner les enjeux de la transition écologique à l’INSA Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Laafar</w:t>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Massolo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boram Kim</w:t>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire Eau et Environnement de l'Université Gustave Eiffel, Oct 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">ETES 2024 : Enseigner les Transitions Écologiques et Sociales dans le Supérieur, Jul 2024, Bordeaux, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labos 1point5, Jul 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960243v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles compétences enseignantes pour former aux enjeux socio-écologiques en école d'ingénieurs ? La problématisation de ses activités et de son contexte institutionnel comme outil du développement professionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Des récits de &amp;quot;futurs crédibles, désirables et partagés&amp;quot; pour former les ingénieurs aux enjeux socio-écologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Colon de Carvajal</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Solene Tadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sandel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en SHS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ingenium; Collectif EPSI; Observatoire des Formations Citoyennes, Dec 2024, Paris, CNAM, France</w:t>
+              <w:t xml:space="preserve">ETES 2024 : Enseigner les Transitions Écologiques et Sociales dans le Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labos 1point5, Jul 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094224v1</w:t>
+                <w:t xml:space="preserve">hal-04647770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing contaminant fingerprints in stormwater sediments: insights into their sources and dynamics</w:t>
               </w:r>
@@ -7043,673 +7043,669 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles fonctions pour les milieux poreux constitutifs des filtres plantés de roseaux ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What degree of complexity to model the release of metals from solid deposits from water treatment nature-based solutions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRUTTEE 2022 : 14ème congrès international du GRUTTEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46427/gold2022.11301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790516v1</w:t>
+                <w:t xml:space="preserve">insu-03884622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14N/15N isotopic distribution and nitrification / denitrification microbial potentials to investigate nitrogen dynamics in filter media of vertical flow treatment wetland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles fonctions pour les milieux poreux constitutifs des filtres plantés de roseaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Banc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA 17th International Conference on Wetland Systems for Water Pollution Control (ICWS2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France. pp.187-190</w:t>
+              <w:t xml:space="preserve">GRUTTEE 2022 : 14ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS EAU TOULOUSE, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992051v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What degree of complexity to model the release of metals from solid deposits from water treatment nature-based solutions?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Banc</w:t>
+                <w:t xml:space="preserve">14N/15N isotopic distribution and nitrification / denitrification microbial potentials to investigate nitrogen dynamics in filter media of vertical flow treatment wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Remi Marsac</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWA 17th International Conference on Wetland Systems for Water Pollution Control (ICWS2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France. pp.187-190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03884622v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time BOD monitoring of treatment wetland combined with tricking filter using microbial biosensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boram Kim</w:t>
+                <w:t xml:space="preserve">Caracterização da fração orgânica da camada de depósito de lodo na primeira etapa de um Sistema Francês em operação no Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Maria Trein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos von Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Boku, Austria</w:t>
+              <w:t xml:space="preserve">V Conferência Panamericana de Sistemas Wetlands para Tratamento e Melhoramento da Qualidade da Água / 5º Simpósio Brasileiro sobre Aplicação de Wetlands Construídos no Tratamento de Águas Residuárias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676251v1</w:t>
+                <w:t xml:space="preserve">hal-03236368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New biosensor for in-situ monitorings of treatment wetland well-function</w:t>
+                <w:t xml:space="preserve">Real-time BOD monitoring of treatment wetland combined with tricking filter using microbial biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sibourg</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Boku, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676261v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chlorination during sewage sludge thermochemical treatment: phosphorus recovery and trace metal elements vaporization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7718,353 +7714,357 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Sustainable Solid Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La signature géochimique urbaine des sédiments de bassins d’infiltration et de rétention des eaux pluviales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatain</w:t>
+                <w:t xml:space="preserve">New biosensor for in-situ monitorings of treatment wetland well-function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Bacot</w:t>
+                <w:t xml:space="preserve">Olivier Sibourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Boku, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367866v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterização da fração orgânica da camada de depósito de lodo na primeira etapa de um Sistema Francês em operação no Brasil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kévin Maciejewski</w:t>
+                <w:t xml:space="preserve">La signature géochimique urbaine des sédiments de bassins d’infiltration et de rétention des eaux pluviales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiufang Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Conferência Panamericana de Sistemas Wetlands para Tratamento e Melhoramento da Qualidade da Água / 5º Simpósio Brasileiro sobre Aplicação de Wetlands Construídos no Tratamento de Águas Residuárias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Florianopolis, Brazil</w:t>
+              <w:t xml:space="preserve">9èmes Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236368v1</w:t>
+                <w:t xml:space="preserve">hal-03367866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du carbone organique dans le cycle de l’azote: application aux filtres plantés de roseaux à écoulement vertical</w:t>
               </w:r>
@@ -8089,51 +8089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8171,90 +8171,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pH on the formation of organic colloïds and the associated release of various elements from surface sludge deposits of vertical flow constructed wetlands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8296,90 +8296,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of Metals from Wastewater Residue at Different pHs: An Ultrafiltration Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8452,64 +8452,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8545,381 +8545,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of nutrients removals performance of different types of French vertical flow constructed wetlands</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Surface sludge deposits layer: a key component in French vertical flow constructed wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IWA international conference on Diffuse Pollution and Eutrophication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aarhus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489880v1</w:t>
+                <w:t xml:space="preserve">hal-02165349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface sludge deposits layer: a key component in French vertical flow constructed wetlands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of nutrients removals performance of different types of French vertical flow constructed wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Maciejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Kania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Aarhus, France</w:t>
+              <w:t xml:space="preserve">19th IWA international conference on Diffuse Pollution and Eutrophication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165349v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of nitrification/denitrification phases in constructed wetlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Maciejewski</w:t>
+                <w:t xml:space="preserve">Wetlands management: learning from nature to develop nature-based, multi-function, environmentally-friendly ecotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research on the ecological LID design factors with pollutant removal mechanisms considering microorganism and plants, PHC STAR 2019, INSA Lyon – Kongju University joint seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Water, Energy and Environment-Supported</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Coimbatore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171079v1</w:t>
+                <w:t xml:space="preserve">hal-02024455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of phosphorus retention in surface sludge layer of french vertical flow constructed wetlands</w:t>
               </w:r>
@@ -8994,234 +8968,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetlands management: learning from nature to develop nature-based, multi-function, environmentally-friendly ecotechnologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+                <w:t xml:space="preserve">Iron geochemistry in a contaminated urban soil dedicated to stormwater infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiufang Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Drapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Water, Energy and Environment-Supported</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Coimbatore, India</w:t>
+              <w:t xml:space="preserve">7th International Conference on Sustainable Solid Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024455v1</w:t>
+                <w:t xml:space="preserve">hal-02399722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron geochemistry in a contaminated urban soil dedicated to stormwater infiltration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatain</w:t>
+                <w:t xml:space="preserve">Optimization of nitrification/denitrification phases in constructed wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Sustainable Solid Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Research on the ecological LID design factors with pollutant removal mechanisms considering microorganism and plants, PHC STAR 2019, INSA Lyon – Kongju University joint seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399722v1</w:t>
+                <w:t xml:space="preserve">hal-02171079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupérer les ressources de l'eau par traitement par filtres plantés de roseaux</w:t>
               </w:r>
@@ -9233,77 +9233,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CODEGEPRA - SFGP Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
@@ -9453,90 +9453,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of pollutants partition between soluble and particulate organic matter in French Vertical Flow Constructed Wetlands sludge deposits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9574,77 +9574,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of analytical indicators to evaluate the quality of surface sludge deposits in vertical flow constructed wetlands treating wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianguo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9814,420 +9814,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical characterization of olive oil solid residues for their potential use as a gasification fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Ducom</w:t>
+                <w:t xml:space="preserve">Modélisaton géochimique du comportement à la lixiviation des boues de filtres plantés de roseaux – une première approche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matteo Pietraccini</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation (Waste Eng)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. pp.560-565</w:t>
+              <w:t xml:space="preserve">‘La matière organique dans tous ses états' 4ème séminaire organisé par le Réseau Matières Organiques (ResMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964269v1</w:t>
+                <w:t xml:space="preserve">hal-01964278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation géochimique d’un dépôt organique : premiers résultats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Banc</w:t>
+                <w:t xml:space="preserve">Analytical characterization of olive oil solid residues for their potential use as a gasification fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denise Blanc</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pietraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FROG4 (4ème Réunion des Géochimistes Organiciens Français)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation (Waste Eng)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. pp.560-565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964267v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisaton géochimique du comportement à la lixiviation des boues de filtres plantés de roseaux – une première approche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Modélisation géochimique d’un dépôt organique : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luis Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">‘La matière organique dans tous ses états' 4ème séminaire organisé par le Réseau Matières Organiques (ResMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
+              <w:t xml:space="preserve">FROG4 (4ème Réunion des Géochimistes Organiciens Français)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964278v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical modelling of a sludge deposit: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10291,51 +10291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matière organique particulaire : un indicateur de l’état des dépôts de surface des filtres plantés de roseaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10501,243 +10501,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical and chemical characterization of phosphogypsum before pretreatment and valorization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertical-flow constructed wetland to treat raw wastewater: the French system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Kania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14th International Conference AquaConSoil (Sustainable Use and Management of Soil, Sediment and Water Resources)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">French Colombian conference on Urban Water Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065621v1</w:t>
+                <w:t xml:space="preserve">hal-02024447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical-flow constructed wetland to treat raw wastewater: the French system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineralogical and chemical characterization of phosphogypsum before pretreatment and valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bisone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Colombian conference on Urban Water Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">the 14th International Conference AquaConSoil (Sustainable Use and Management of Soil, Sediment and Water Resources)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024447v1</w:t>
+                <w:t xml:space="preserve">hal-02065621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical characterization of the sludge deposit layer of VFCW. Phosphorus retention as an illustrative example</w:t>
               </w:r>
@@ -10786,584 +10786,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of phosphorus in the surface sludge deposit of a vertical flow constructed wetland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical characterization of phosphogypsum to evaluate management options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bisone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Meeting on Environmental Chemistry (EMEC 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Turin, Italy</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Turin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060717v1</w:t>
+                <w:t xml:space="preserve">hal-02060728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent does the sludge deposit layer characteristics influence the performance of VFCW? Phosphorus retention as an illustrative example</w:t>
+                <w:t xml:space="preserve">Fate of phosphorus in the surface sludge deposit of a vertical flow constructed wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Wetland Pollutant Dynamics and Control Annual Conference of the Constructed Wetland Association (WETPOL 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">16th European Meeting on Environmental Chemistry (EMEC 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060738v1</w:t>
+                <w:t xml:space="preserve">hal-02060717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphogypsum valorization as building material: mineralogical and chemical characterization before pretreatment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To what extent does the sludge deposit layer characteristics influence the performance of VFCW? Phosphorus retention as an illustrative example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Kania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Environmental and Technical Implications of Construction with Alternative Materials (WASCONV2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Santander, Spain. 6p</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Wetland Pollutant Dynamics and Control Annual Conference of the Constructed Wetland Association (WETPOL 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064414v1</w:t>
+                <w:t xml:space="preserve">hal-02060738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of clogging of soil-based constructed wetlands for discharge of treated wastewater on treatment performances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Phosphogypsum valorization as building material: mineralogical and chemical characterization before pretreatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Petitjean</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Wetland Pollutant Dynamics and Control Annual Conference of the Constructed Wetland Association (WETPOL 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on the Environmental and Technical Implications of Construction with Alternative Materials (WASCONV2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Santander, Spain. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060746v1</w:t>
+                <w:t xml:space="preserve">hal-02064414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical characterization of phosphogypsum to evaluate management options</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Impact of clogging of soil-based constructed wetlands for discharge of treated wastewater on treatment performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denise Blanc</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatain</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Meeting on Environmental Chemistry (EMEC 16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Turin, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Wetland Pollutant Dynamics and Control Annual Conference of the Constructed Wetland Association (WETPOL 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060728v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformations in BOF slag: crystallography, microstructure and thermodynamic modelling</w:t>
               </w:r>
@@ -11464,273 +11464,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot-scale experimental study of phosphorus retention in deposit layer of partially saturated vertical flow constructed wetland</w:t>
+                <w:t xml:space="preserve">Characterization of the deposit layer of a partially saturated VFCW and influence of pH and redox on phosphorus release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molle</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Simidoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060844v1</w:t>
+                <w:t xml:space="preserve">hal-02060824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the deposit layer of a partially saturated VFCW and influence of pH and redox on phosphorus release</w:t>
+                <w:t xml:space="preserve">Pilot-scale experimental study of phosphorus retention in deposit layer of partially saturated vertical flow constructed wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Simidoff</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060824v1</w:t>
+                <w:t xml:space="preserve">hal-02060844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés thermochimiques des laitiers d’aciérie de conversion : prédictions thermodynamiques et résultats expérimentaux</w:t>
               </w:r>
@@ -11755,51 +11755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bourgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bodénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Piantone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11841,90 +11841,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling physically sorted steelworks slag for the metallurgical and cement industries: conclusions of the ORLA research project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bodénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bourgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11979,64 +11979,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique et comportement hydromécanique d'une argile échangée avec l'ammonium dans le contexte des sites de stockage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12087,64 +12087,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des smectites ammoniées en présence d'acides carboxyliques à courtes chaînes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12208,64 +12208,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between ammonium smectite and some simple organic molecules : pollution prediction in waste landfill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12310,497 +12310,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00153715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par diffraction X aux petits angles des interactions lixiviats-argiles : Conception d'une cellule oedométrique sous faisceau.</w:t>
+                <w:t xml:space="preserve">Behaviour of carboxylic acids on NH4-smectites : pollution prediction in waste landfill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Albéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Peilleron</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SOLEIL Région Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Orléans, France</w:t>
+              <w:t xml:space="preserve">MECC 06 (Third Mid-European Clay Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090331v1</w:t>
+                <w:t xml:space="preserve">hal-00091388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercalation of aniline in Wyoming montmorillonite exchanged with different cations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude par diffraction X aux petits angles des interactions lixiviats-argiles : Conception d'une cellule oedométrique sous faisceau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baillif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECC 06 (Third Mid-European Clay Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t>
+              <w:t xml:space="preserve">Journées SOLEIL Région Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091380v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetic acid interactions with NH4+ - smectite : prediction of the behaviour of polluants in waste landfill</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intercalation of aniline in Wyoming montmorillonite exchanged with different cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridging Clays : Joint meeting of the Clay Minerals Society and the French Clay Group" - 43rd Annual Meeting of the CMS - 4ème Colloque du GFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Oléron, France</w:t>
+              <w:t xml:space="preserve">MECC 06 (Third Mid-European Clay Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089154v1</w:t>
+                <w:t xml:space="preserve">hal-00091380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of carboxylic acids on NH4-smectites : pollution prediction in waste landfill</w:t>
+                <w:t xml:space="preserve">Acetic acid interactions with NH4+ - smectite : prediction of the behaviour of polluants in waste landfill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Albéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECC 06 (Third Mid-European Clay Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t>
+              <w:t xml:space="preserve">Bridging Clays : Joint meeting of the Clay Minerals Society and the French Clay Group" - 43rd Annual Meeting of the CMS - 4ème Colloque du GFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091388v1</w:t>
+                <w:t xml:space="preserve">hal-00089154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12812,786 +12812,786 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des phases colloïdales dans le transport des contaminants dans les eaux pluviales urbaines : Approche par ultrafiltration</w:t>
+                <w:t xml:space="preserve">Contribution des phases colloïdales à la dynamique des contaminants métalliques des eaux de ruissellement en milieu urbain : 1ers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Potreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique CODEGEPRA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème Journées Doctorales en Hydrologie Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bougenais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948436v1</w:t>
+                <w:t xml:space="preserve">hal-04948385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la matière organique de résidus de la gestion décentralisée des eaux usées domestiques et des eaux pluviales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fardel</w:t>
+                <w:t xml:space="preserve">Rôle des phases colloïdales dans le transport des contaminants dans les eaux pluviales urbaines : Approche par ultrafiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Potreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Réunion des Géochimistes Organiciens Français (FROG6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique CODEGEPRA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930357v1</w:t>
+                <w:t xml:space="preserve">hal-04948436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des phases colloïdales à la dynamique des contaminants métalliques des eaux de ruissellement en milieu urbain : 1ers résultats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denise Blanc</w:t>
+                <w:t xml:space="preserve">Caractérisation de la matière organique de résidus de la gestion décentralisée des eaux usées domestiques et des eaux pluviales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milèna Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Lakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Journées Doctorales en Hydrologie Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bougenais, France</w:t>
+              <w:t xml:space="preserve">6e Réunion des Géochimistes Organiciens Français (FROG6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948385v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la mobilité et de la spéciation des éléments majeurs et traces métalliques au sein d’une matrice anthropique</w:t>
+                <w:t xml:space="preserve">Modélisation de lixiviation du dépôt d’un lit planté de roseaux selon différentes conditions de pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique CODEGEPRA – SFGP Sud-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">Journée de la section Rhône-Alpes de la société chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969283v1</w:t>
+                <w:t xml:space="preserve">hal-04969245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de modélisation pour le comportement à la lixiviation d’une matrice anthropique en contact avec l’eau</w:t>
+                <w:t xml:space="preserve">Modélisation de la mobilité et de la spéciation des éléments majeurs et traces métalliques au sein d’une matrice anthropique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique CODEGEPRA – SFGP Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969318v1</w:t>
+                <w:t xml:space="preserve">hal-04969283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de lixiviation du dépôt d’un lit planté de roseaux selon différentes conditions de pH</w:t>
+                <w:t xml:space="preserve">Méthodologie de modélisation pour le comportement à la lixiviation d’une matrice anthropique en contact avec l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la section Rhône-Alpes de la société chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969245v1</w:t>
+                <w:t xml:space="preserve">hal-04969318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation géochimique comme outil d’aide à la décision pour les gestionnaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13659,77 +13659,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
@@ -13873,627 +13873,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-physicochemical reactivity of marine sediments after dredging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiufang Zhan</w:t>
+                <w:t xml:space="preserve">Les filtres plantés de roseaux : une filière durable pour l'épuration des eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Kania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Royat, France</w:t>
+              <w:t xml:space="preserve">INSA Campus Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047764v1</w:t>
+                <w:t xml:space="preserve">hal-02011155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of trace metals leaching behaviour in sludge deposits with high organic contents.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denise Blanc</w:t>
+                <w:t xml:space="preserve">Bio-physicochemical reactivity of marine sediments after dredging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiufang Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Clermont, France</w:t>
+              <w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Royat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973320v1</w:t>
+                <w:t xml:space="preserve">hal-02047764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivité bio-physico-chimique de sédiments marins et fluviaux pour une meilleure gestion à terre</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lior Burstein</w:t>
+                <w:t xml:space="preserve">Modelling of trace metals leaching behaviour in sludge deposits with high organic contents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Réunion des Géochimistes Organiciens Français (FROG4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">European Meeting on Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Clermont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047653v1</w:t>
+                <w:t xml:space="preserve">hal-01973320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of trace metals behaviour capacity into a high organic sludge deposit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Banc</w:t>
+                <w:t xml:space="preserve">Réactivité bio-physico-chimique de sédiments marins et fluviaux pour une meilleure gestion à terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiufang Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bomin Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lior Burstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Royat, France</w:t>
+              <w:t xml:space="preserve">4e Réunion des Géochimistes Organiciens Français (FROG4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025333v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les filtres plantés de roseaux : une filière durable pour l'épuration des eaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Maciejewski</w:t>
+                <w:t xml:space="preserve">Modelling of trace metals behaviour capacity into a high organic sludge deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lupsea-Toader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSA Campus Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Royat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011155v1</w:t>
+                <w:t xml:space="preserve">hal-02025333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The specificity of Fe and P speciation in urban soils dedicated to stormwater infiltration</w:t>
               </w:r>
@@ -15479,51 +15479,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0CDFBDF"/>
+    <w:nsid w:val="7E9D7F8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15710,51 +15710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieugautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0054-6532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132463423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Nivala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carvalho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.245" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxin Zhao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1252446" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04135724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupsea-Toader" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144244" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tagutchou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gaignaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.127469" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kharitonov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shchegolkova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Alexandrova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saynchuk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14050698" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Andr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100652" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127360" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03171594v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupsea-Toader" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129353" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shtepa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balintova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelizaveta Chernysh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Chubur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Demcak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11167551" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pietraccini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.05.116" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Trein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Maciejewski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Moraes Motta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140608" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292220v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134263" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4227" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kania" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea-Toader" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Merlot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.364" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kania" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.440" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662903v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.357" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712291v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.523" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045336v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Loupiac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3808" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957705v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.02.055" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drapeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojss.2017.711025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2017.052.1.10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv684" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simidoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.064" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1185165" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307874v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-5203-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302485v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.09.097" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es506164v" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Olvera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.077" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025133v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;venin G." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du&#233;e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourgel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337243v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veyssier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne-Garcia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt763" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078368v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gautier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Prost-Boucle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372693v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.485" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955995v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.532" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784714v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loustau Cazalet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1141-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CKGGQR24-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00987687v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Franceschini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2013.05.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N1HTNB7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956370v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maozhe Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2013.01.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59WK98ZB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poirier Jacques" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509194v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.05.013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541539v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rafai" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3142" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025064v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3105" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2009.0570411" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376155v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024485v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cairon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Loustaunau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024464v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimal Balakrishnan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Monteil-Rivera" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Hawari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959385v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647770v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dupont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Laafar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Massolo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094224v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959525v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.20631" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959562v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176790v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snezana Gavri&#263;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Dai" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19102" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790516v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992051v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03884622v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11301" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676251v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676261v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Millot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sibourg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790581v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Andre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367866v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236368v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos von Sperling" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957516v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891025v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03193885v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.118" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166010v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489880v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165349v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171079v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054859v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024455v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399722v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489894v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609277v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvannou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144485v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964262v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Liu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025377v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Burstein" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964269v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964267v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964278v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024429v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964280v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025146v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065621v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024447v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024441v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060717v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060738v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064414v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060746v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petitjean" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060728v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060811v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Th&#233;venin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060824v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060859v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00599322v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gamet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591955v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153705v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153715v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090331v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecomte" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091380v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089154v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091388v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04948436v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Potreau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930357v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;na Chabert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lakel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fardel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04948385v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969283v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969318v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969245v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277861v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489886v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610003v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delgado" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troesch" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047764v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973320v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047653v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomin Fu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025333v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011155v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025320v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Legendre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonzalez-Merchan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932896v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Brauer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Gabet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-14078-5.00021-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989482v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903093v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumont" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00329770v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04968035v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieugautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0054-6532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132463423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Nivala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carvalho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.245" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxin Zhao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1252446" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04135724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupsea-Toader" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144244" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tagutchou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gaignaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.127469" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kharitonov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shchegolkova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Alexandrova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saynchuk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14050698" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Andr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100652" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127360" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shtepa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balintova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelizaveta Chernysh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Chubur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Demcak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11167551" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03171594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupsea-Toader" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129353" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pietraccini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.05.116" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Trein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Maciejewski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Moraes Motta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140608" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292220v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134263" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kania" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.440" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4227" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kania" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea-Toader" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Merlot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.364" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Loupiac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3808" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.357" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.523" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508689v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2017.052.1.10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957705v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.02.055" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956526v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drapeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojss.2017.711025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv684" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simidoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.064" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1185165" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307874v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-5203-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302485v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.09.097" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es506164v" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Olvera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.077" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025133v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;venin G." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du&#233;e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourgel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337243v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veyssier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne-Garcia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt763" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078368v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gautier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Prost-Boucle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956370v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maozhe Chen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2013.01.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59WK98ZB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372693v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.485" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955995v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.532" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784714v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loustau Cazalet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1141-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CKGGQR24-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00987687v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Franceschini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2013.05.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N1HTNB7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poirier Jacques" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509194v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.05.013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541539v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rafai" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3142" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025064v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3105" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2009.0570411" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376155v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024485v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cairon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Loustaunau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024464v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimal Balakrishnan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Monteil-Rivera" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Hawari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960243v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Laafar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Massolo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094224v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dupont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959385v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647770v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959525v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.20631" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959562v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176790v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snezana Gavri&#263;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Dai" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19102" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03884622v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11301" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790516v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992051v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236368v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos von Sperling" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676251v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790581v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Andre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676261v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Millot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sibourg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367866v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957516v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891025v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03193885v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.118" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166010v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165349v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489880v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Michel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024455v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054859v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399722v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171079v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489894v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609277v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvannou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144485v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964262v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Liu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025377v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Burstein" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964278v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964269v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964267v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024429v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964280v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025146v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024447v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065621v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024441v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060728v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060717v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060738v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064414v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060746v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petitjean" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060811v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Th&#233;venin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060824v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060844v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060859v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00599322v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gamet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591955v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153705v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153715v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091388v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090331v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecomte" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091380v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089154v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04948385v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Potreau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04948436v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930357v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;na Chabert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lakel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fardel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969245v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969283v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969318v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277861v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489886v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610003v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delgado" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troesch" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011155v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047764v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973320v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047653v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomin Fu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025333v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025320v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Legendre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonzalez-Merchan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932896v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Brauer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Gabet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-14078-5.00021-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989482v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903093v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumont" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00329770v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04968035v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>