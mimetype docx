--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,15424 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...15372 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Gautier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathieugautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0054-6532</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">132463423</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=m0ZtDjQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFAS et dépollution de l’eau : les pistes actuelles pour traiter ces « polluants éternels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland systems for water pollution control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Nivala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90 (3), pp.iii-v. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2024.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth characterization of sediment contamination in stormwater infiltration basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tedoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiufang Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue-Green Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/bgs.2023.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Advanced treatment of toxic pollutants using 3D materials in wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingxin Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2023.1252446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH control on organic and organo-mineral colloids carrying major and trace elements in leachates of wetland sludge deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 471, pp.144244. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.144244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04135724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive mill solid waste gasification in a pilot-scale downdraft gasifier with three-stage air supply: performance, mass-energy balance and fate of inorganic elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tagutchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gaignaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 340, pp.127469. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.127469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic Diversity of Fungi and Bacteria in Azoé-NP® Vertical Flow Constructed Wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kharitonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Shchegolkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saynchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.698. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14050698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal elements vaporization and phosphorus recovery during sewage sludge thermochemical treatment – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424, pp.127360. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewage sludge thermochemical treatment with MgCl2: Preparation conditions impact on trace metal elements vaporization and phosphorus recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, pp.100652. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scp.2022.100652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pH on the release of colloidal and dissolved organic matter from Vertical Flow Constructed Wetland surface sludge deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 418, pp.129353. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2021.129353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03171594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationale for the Combined Use of Biological Processes and AOPs in Wastewater Treatment Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shtepa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelizaveta Chernysh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Chubur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Demcak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.7551. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11167551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analyses of three olive mill solid residues from different countries and processes for energy recovery by gasification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pietraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tagutchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.180-189. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2019.05.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French vertical flow treatment wetlands in a subtropical climate: Characterization of the organic deposit layer and comparison with systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Maria Trein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda de Moraes Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 742, pp.140608. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Lagrangian Discrete Phase Model and sediment physico-chemical characteristics for the prediction of the distribution of trace metal contamination in a stormwater detention basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 698, pp.134263. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de grignons d’olives en vue d’une valorisation thermochimique par gazéification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pietraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tagutchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching behavior of major and trace elements from sludge deposits of a French vertical flow constructed wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 649, pp.544-553. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative characterization of surface sludge deposits from fourteen French Vertical Flow Constructed Wetlands sewage treatment plants using biological, chemical and thermal indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Imig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 647, pp.464-473. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical indicators to characterize Particulate Organic Matter (POM) and its evolution in French Vertical Flow Constructed Wetlands (VFCWs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.801-813. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of aggregation in surface sludge deposits from 14 full-scale French constructed wetlands using particle size distribution and dynamic vapor sorption analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (1), pp.79 - 90. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2017.523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de paramètres opérationnels et des substances organiques dans la structure physique des dépôts de surface des filtres plantés de roseaux à écoulement vertical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Loupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N°77 - septembre 2018, pp.43-52. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and leaching behavior of pollutants from phosphogypsum stocked in a gypstack: Geochemical characterization and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bisone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.567-575. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Temporal Stability of Major and Trace Element Leaching in Urban Stormwater Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 07 (11), pp.347-365. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojss.2017.711025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of ammonium-smectite with volatile organic compounds from leachates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.143 - 159. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/claymin.2017.052.1.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01508689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable ABC model choice via random forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pudlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cornuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (6), pp.859 - 866. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btv684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH and Eh effects on phosphorus fate in constructed wetland's sludge surface deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simidoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 183, part 1, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.08.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF LOADING RATE AND MODES ON INFILTRATION OF TREATED WASTEWATER IN SOIL-BASED CONSTRUCTED WETLAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bisone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL) and the Annual Conference of the Constructed Wetland Association, 38 (2), pp.163-174. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2016.1185165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characterization and modeling of arsenic behavior in a highly contaminated mining soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bisone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-015-5203-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the water saturation level on phosphorus retention and treatment performances of vertical flow constructed wetland combined with trickling filter and FeCl3 injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.09.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Aging on Phosphorus Speciation in Surface Deposit of a Vertical Flow Constructed Wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (8), pp.4903-4910. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es506164v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale study of vertical flow constructed wetland combined with trickling filter and ferric chloride coagulation: influence of irregular operational conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (7), pp.1088-1096. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2015.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des laitiers d'aciérie de conversion : influence des conditions de refroidissement sur la nature et la taille des phases minérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thévenin G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Duée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laitiers sidérurgiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 103, pp.8-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIYABC v2.0: a software to make approximate Bayesian computation inferences about population history using single nucleotide polymorphism, DNA sequence and microsatellite data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cornuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pudlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehne-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (8), pp.1187-1189. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of partially saturated vertical-flow constructed wetland with trickling filter and chemical precipitation for domestic and winery wastewaters treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.41-47. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical–chemical characterization of sludge and granular materials from a vertical flow constructed wetland for municipal wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (10), pp.2257-2263. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du pH sur la libération du phosphore accumulé dans les boues de surface d'un filtre planté de roseaux recevant des eaux usées traitées avec du FeCl3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N°65 - Novembre 2013, pp.4-11. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955995v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical study and leaching behavior of a stabilized harbor sediment with hydraulic binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Benzaazoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Loustau Cazalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bouzahzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.51-59. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1141-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00784714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Oxygen Furnace (BOF) slag cooling: Laboratory characteristics and prediction calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123, pp.94-101. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.minpro.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and technical assessments of the potential utilization of sewage sludge ashes (SSAs) as secondary raw materials in construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maozhe Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (5), pp.1268-1275. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés thermochimiques des laitiers d’aciérie de conversion: prédictions thermodynamiques et résultats expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poirier Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Duée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Journées Annuelles SF2M, 100 (S1), pp.57-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NH4-smectite: Characterization, hydration properties and hydro mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (3), pp.247-254. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2010.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00509194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus speciation in dicalcium silicate polymorphs of basic oxygen furnace (BOF) slag - Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rafai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Piantone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.13. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the cooling conditions on the nature and the size of the mineral phases in a Basic Oxygen Furnace (BOF) slag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.6. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025064v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of a C10E3 non-ionic surfactant on a Ca-smectite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays and Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (4), pp.502-509. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1346/CCMN.2009.0570411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00421309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of ammonium smectite with low molecular weight carboxylic acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.207-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00376155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTIR studies of unusual OH groups in steamed HNaY zeolites: Influence of Na insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Loustaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67 (5-6), pp.994-997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption and Stability of the Polycyclic Nitramine Explosive CL-20 in Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimal Balakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Monteil-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Hawari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (4), pp.1362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Deux salles, deux ambiances » : l’équilibre subtil de l’interdisciplinarité pour enseigner les enjeux de la transition écologique à l’INSA Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETES 2024 : Enseigner les Transitions Écologiques et Sociales dans le Supérieur, Jul 2024, Bordeaux, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labos 1point5, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des récits de &amp;quot;futurs crédibles, désirables et partagés&amp;quot; pour former les ingénieurs aux enjeux socio-écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Tadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETES 2024 : Enseigner les Transitions Écologiques et Sociales dans le Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labos 1point5, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles compétences enseignantes pour former aux enjeux socio-écologiques en école d'ingénieurs ? La problématisation de ses activités et de son contexte institutionnel comme outil du développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Colon de Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en SHS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ingenium; Collectif EPSI; Observatoire des Formations Citoyennes, Dec 2024, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISQUE DE REMOBILISATION DES ELEMENTS TRACES METALLIQUES DEPUIS DES SEDIMENTS ACCUMULES DANS UN OUVRAGE D'INFILTRATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Laafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Massolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tedoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire Eau et Environnement de l'Université Gustave Eiffel, Oct 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing contaminant fingerprints in stormwater sediments: insights into their sources and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tedoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.20631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions of the successive stages of vertical flow treatment wetlands based on biotic and abiotic solid/liquid interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETPOL 2023, 10th edition of the International Symposium on Wetland Pollutant Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ghent University, Sep 2023, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature géochimique des sédiments de bassins pluviaux : une comparaison France/Suède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tedoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Flanagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snezana Gavrić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 : 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified approach for geochemical modelling of complex anthropogenic deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.19102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles fonctions pour les milieux poreux constitutifs des filtres plantés de roseaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE 2022 : 14ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS EAU TOULOUSE, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14N/15N isotopic distribution and nitrification / denitrification microbial potentials to investigate nitrogen dynamics in filter media of vertical flow treatment wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 17th International Conference on Wetland Systems for Water Pollution Control (ICWS2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France. pp.187-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What degree of complexity to model the release of metals from solid deposits from water treatment nature-based solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2022.11301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03884622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time BOD monitoring of treatment wetland combined with tricking filter using microbial biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Boku, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New biosensor for in-situ monitorings of treatment wetland well-function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sibourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Boku, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chlorination during sewage sludge thermochemical treatment: phosphorus recovery and trace metal elements vaporization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signature géochimique urbaine des sédiments de bassins d’infiltration et de rétention des eaux pluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiufang Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterização da fração orgânica da camada de depósito de lodo na primeira etapa de um Sistema Francês em operação no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Maria Trein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos von Sperling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Conferência Panamericana de Sistemas Wetlands para Tratamento e Melhoramento da Qualidade da Água / 5º Simpósio Brasileiro sobre Aplicação de Wetlands Construídos no Tratamento de Águas Residuárias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du carbone organique dans le cycle de l’azote: application aux filtres plantés de roseaux à écoulement vertical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99e congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pH on the formation of organic colloïds and the associated release of various elements from surface sludge deposits of vertical flow constructed wetlands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2020: Sharing Geoscience Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of Metals from Wastewater Residue at Different pHs: An Ultrafiltration Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geochemical Society, Jun 2020, virtual, United States. pp.118-118, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2020.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03193885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of nutrients removals performance of different types of French vertical flow constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IWA international conference on Diffuse Pollution and Eutrophication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface sludge deposits layer: a key component in French vertical flow constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of nitrification/denitrification phases in constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on the ecological LID design factors with pollutant removal mechanisms considering microorganism and plants, PHC STAR 2019, INSA Lyon – Kongju University joint seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in nitrogen removal in french vertical flow constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETPOL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetlands management: learning from nature to develop nature-based, multi-function, environmentally-friendly ecotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Water, Energy and Environment-Supported</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Coimbatore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of phosphorus retention in surface sludge layer of french vertical flow constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Water, Energy and Environment-Supported</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Coimbatore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron geochemistry in a contaminated urban soil dedicated to stormwater infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiufang Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Benzaazoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of phosphorous and clogging in soil-based constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morvannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetpol, International symposium on wetland pollutant dynamics and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus, Denmark. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of pollutants partition between soluble and particulate organic matter in French Vertical Flow Constructed Wetlands sludge deposits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMARE 2019 : International conference on Applications of Multi-scale Approaches in Environmental chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupérer les ressources de l'eau par traitement par filtres plantés de roseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODEGEPRA - SFGP Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité biogéochimique de sédiments marins et fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiufang Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Burstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon POLLUTEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical characterization of olive oil solid residues for their potential use as a gasification fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pietraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation (Waste Eng)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. pp.560-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géochimique d’un dépôt organique : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG4 (4ème Réunion des Géochimistes Organiciens Français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of analytical indicators to evaluate the quality of surface sludge deposits in vertical flow constructed wetlands treating wastewaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianguo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Royat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisaton géochimique du comportement à la lixiviation des boues de filtres plantés de roseaux – une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘La matière organique dans tous ses états' 4ème séminaire organisé par le Réseau Matières Organiques (ResMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modelling of a sludge deposit: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IWA International Conference on Wetland Systems for Water Pollution Control (ICWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière organique particulaire : un indicateur de l’état des dépôts de surface des filtres plantés de roseaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘La matière organique dans tous ses états' 4ème séminaire organisé par le Réseau Matières Organiques (ResMO2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 3 olive oil residues for fuelling a gasifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pietraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international symposium on energy from biomass and waste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical and chemical characterization of phosphogypsum before pretreatment and valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bisone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 14th International Conference AquaConSoil (Sustainable Use and Management of Soil, Sediment and Water Resources)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical-flow constructed wetland to treat raw wastewater: the French system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Colombian conference on Urban Water Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterization of the sludge deposit layer of VFCW. Phosphorus retention as an illustrative example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of Environment, Tsinghua University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent does the sludge deposit layer characteristics influence the performance of VFCW? Phosphorus retention as an illustrative example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Wetland Pollutant Dynamics and Control Annual Conference of the Constructed Wetland Association (WETPOL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of phosphorus in the surface sludge deposit of a vertical flow constructed wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Meeting on Environmental Chemistry (EMEC 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphogypsum valorization as building material: mineralogical and chemical characterization before pretreatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bisone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Environmental and Technical Implications of Construction with Alternative Materials (WASCONV2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santander, Spain. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of clogging of soil-based constructed wetlands for discharge of treated wastewater on treatment performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bisone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Wetland Pollutant Dynamics and Control Annual Conference of the Constructed Wetland Association (WETPOL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characterization of phosphogypsum to evaluate management options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bisone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Meeting on Environmental Chemistry (EMEC 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transformations in BOF slag: crystallography, microstructure and thermodynamic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Duée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourgel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40èmes Journées d’Etudes des Equilibres entre Phases (JEEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale experimental study of phosphorus retention in deposit layer of partially saturated vertical flow constructed wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the deposit layer of a partially saturated VFCW and influence of pH and redox on phosphorus release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simidoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés thermochimiques des laitiers d’aciérie de conversion : prédictions thermodynamiques et résultats expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Piantone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la SF2M (Société Française de Métallurgie et de Matériaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling physically sorted steelworks slag for the metallurgical and cement industries: conclusions of the ORLA research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2011 - European Congress and Exhibition on Advanced Materials and Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France. C52 (Fundamentals, concepts and implementation of sustainable high temperature metallurgical process</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique et comportement hydromécanique d'une argile échangée avec l'ammonium dans le contexte des sites de stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau, Déchets et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Alexandrie, Égypte. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00591955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des smectites ammoniées en présence d'acides carboxyliques à courtes chaînes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque du Groupe Français des Argiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00153705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between ammonium smectite and some simple organic molecules : pollution prediction in waste landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroClay 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00153715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalation of aniline in Wyoming montmorillonite exchanged with different cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECC 06 (Third Mid-European Clay Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par diffraction X aux petits angles des interactions lixiviats-argiles : Conception d'une cellule oedométrique sous faisceau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SOLEIL Région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetic acid interactions with NH4+ - smectite : prediction of the behaviour of polluants in waste landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Clays : Joint meeting of the Clay Minerals Society and the French Clay Group" - 43rd Annual Meeting of the CMS - 4ème Colloque du GFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of carboxylic acids on NH4-smectites : pollution prediction in waste landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECC 06 (Third Mid-European Clay Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des phases colloïdales dans le transport des contaminants dans les eaux pluviales urbaines : Approche par ultrafiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Potreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique CODEGEPRA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la matière organique de résidus de la gestion décentralisée des eaux usées domestiques et des eaux pluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milèna Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tedoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Réunion des Géochimistes Organiciens Français (FROG6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des phases colloïdales à la dynamique des contaminants métalliques des eaux de ruissellement en milieu urbain : 1ers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Potreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journées Doctorales en Hydrologie Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bougenais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de modélisation pour le comportement à la lixiviation d’une matrice anthropique en contact avec l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la mobilité et de la spéciation des éléments majeurs et traces métalliques au sein d’une matrice anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique CODEGEPRA – SFGP Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de lixiviation du dépôt d’un lit planté de roseaux selon différentes conditions de pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la section Rhône-Alpes de la société chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation géochimique comme outil d’aide à la décision pour les gestionnaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association scientifique et technique pour l'eau et l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupérer les ressources de l'eau par traitement par filtres plantés de roseaux : Du déchet à la ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus recovery on apatite filters: developing a mechanistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IWA Resource Recovery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Venice, Italy. IWA, pp.405-406, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-physicochemical reactivity of marine sediments after dredging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiufang Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Royat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of trace metals leaching behaviour in sludge deposits with high organic contents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Clermont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of trace metals behaviour capacity into a high organic sludge deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lupsea-Toader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Royat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité bio-physico-chimique de sédiments marins et fluviaux pour une meilleure gestion à terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiufang Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bomin Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Burstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Réunion des Géochimistes Organiciens Français (FROG4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filtres plantés de roseaux : une filière durable pour l'épuration des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSA Campus Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specificity of Fe and P speciation in urban soils dedicated to stormwater infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gonzalez-Merchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. 17, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of French-type vertical-flow treatment wetlands using complementary treatment steps and adapted operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Developments in Constructed Wetlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.493-515, 2025, 9780443140785. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-14078-5.00021-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban sediment: a specific geochemical signature compared to natural sediments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiufang Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-particules organiques synthétiques : sources, transfert, quantification et impacts des micro- et nano-plastiques au sein des hydrosystèmes urbains - Etat de l’art des connaissances scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Convention N° 2019 0654, Agence de l'Eau Rhône Méditerranée Corse. 2021, pp.255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre argile ammoniée et molécules organiques dans le contexte du stockage des déchets. Cas de molécules à courtes chaînes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géologie appliquée. Université d'Orléans, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00329770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche biophysicochimique des interactions dans les milieux anthropisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université lyon 1, insa lyon, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04968035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId341"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -15479,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E9D7F8C"/>
+    <w:nsid w:val="C73C8A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15710,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieugautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0054-6532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132463423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Nivala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carvalho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.245" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxin Zhao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1252446" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04135724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupsea-Toader" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144244" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tagutchou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gaignaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.127469" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kharitonov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shchegolkova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Alexandrova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saynchuk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14050698" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Andr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100652" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127360" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shtepa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balintova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelizaveta Chernysh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Chubur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Demcak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11167551" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03171594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupsea-Toader" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129353" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pietraccini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.05.116" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Trein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Maciejewski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Moraes Motta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140608" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292220v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134263" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kania" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.440" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4227" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kania" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea-Toader" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Merlot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.364" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Loupiac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3808" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.357" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.523" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508689v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2017.052.1.10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957705v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.02.055" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956526v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drapeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojss.2017.711025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv684" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simidoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.064" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1185165" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307874v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-5203-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302485v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.09.097" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es506164v" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Olvera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.077" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025133v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;venin G." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du&#233;e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourgel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337243v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veyssier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne-Garcia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt763" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078368v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gautier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Prost-Boucle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956370v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maozhe Chen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2013.01.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59WK98ZB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372693v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.485" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955995v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.532" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784714v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loustau Cazalet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1141-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CKGGQR24-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00987687v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Franceschini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2013.05.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N1HTNB7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poirier Jacques" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509194v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.05.013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541539v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rafai" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3142" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025064v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3105" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2009.0570411" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376155v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024485v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cairon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Loustaunau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024464v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimal Balakrishnan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Monteil-Rivera" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Hawari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960243v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Laafar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Massolo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094224v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dupont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959385v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647770v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959525v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.20631" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959562v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176790v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snezana Gavri&#263;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Dai" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19102" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03884622v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11301" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790516v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992051v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236368v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos von Sperling" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676251v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790581v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Andre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676261v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Millot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sibourg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367866v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957516v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891025v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03193885v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.118" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166010v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165349v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489880v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Michel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024455v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054859v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399722v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171079v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489894v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609277v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvannou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144485v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964262v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Liu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025377v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Burstein" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964278v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964269v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964267v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024429v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964280v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025146v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024447v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065621v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024441v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060728v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060717v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060738v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064414v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060746v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petitjean" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060811v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Th&#233;venin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060824v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060844v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060859v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00599322v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gamet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591955v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153705v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153715v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091388v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090331v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecomte" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091380v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089154v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04948385v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Potreau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04948436v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930357v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;na Chabert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lakel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fardel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969245v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969283v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969318v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277861v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489886v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610003v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delgado" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troesch" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011155v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047764v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973320v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047653v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomin Fu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025333v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025320v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Legendre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonzalez-Merchan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932896v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Brauer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Gabet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-14078-5.00021-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989482v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903093v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumont" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00329770v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04968035v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieugautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0054-6532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132463423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=m0ZtDjQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Nivala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carvalho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.245" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440355v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxin Zhao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1252446" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04135724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupsea-Toader" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144244" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tagutchou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gaignaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.127469" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kharitonov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shchegolkova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Alexandrova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saynchuk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14050698" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475927v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127360" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Andr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100652" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03171594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupsea-Toader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129353" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shtepa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balintova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelizaveta Chernysh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Chubur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Demcak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11167551" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pietraccini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.05.116" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Trein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Maciejewski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Moraes Motta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140608" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134263" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4227" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kania" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea-Toader" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Merlot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.364" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949002v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kania" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.440" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.357" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712291v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.523" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045336v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Loupiac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3808" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957705v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.02.055" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drapeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojss.2017.711025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508689v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2017.052.1.10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067925v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv684" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simidoff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.064" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328708v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1185165" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307874v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-5203-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302485v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.09.097" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es506164v" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302503v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Olvera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.077" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025133v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;venin G." TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du&#233;e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourgel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337243v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veyssier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne-Garcia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt763" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078368v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gautier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Prost-Boucle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.045" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372693v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.485" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955995v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.532" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784714v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loustau Cazalet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1141-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CKGGQR24-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00987687v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Franceschini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2013.05.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N1HTNB7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956370v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maozhe Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2013.01.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59WK98ZB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025102v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poirier Jacques" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509194v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.05.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541539v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rafai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3142" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025064v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3105" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421309v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2009.0570411" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376155v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024485v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cairon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Loustaunau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024464v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimal Balakrishnan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Monteil-Rivera" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Hawari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959385v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647770v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dupont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094224v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960243v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Laafar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Massolo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959525v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.20631" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959562v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176790v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snezana Gavri&#263;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959532v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Dai" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19102" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790516v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992051v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03884622v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11301" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676251v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676261v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Millot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sibourg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790581v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Andre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367866v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236368v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos von Sperling" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957516v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891025v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03193885v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.118" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489880v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165349v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171079v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166010v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024455v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054859v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399722v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609277v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvannou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144485v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489894v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025377v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Burstein" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964269v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964267v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964262v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Liu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964278v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024429v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964280v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025146v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065621v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024447v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024441v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060738v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060717v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064414v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060746v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petitjean" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060728v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060811v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Th&#233;venin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060844v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060824v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060859v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00599322v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gamet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591955v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153705v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153715v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091380v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090331v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecomte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089154v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091388v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04948436v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Potreau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930357v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;na Chabert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lakel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fardel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04948385v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969318v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969283v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969245v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277861v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489886v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610003v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delgado" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troesch" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047764v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973320v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025333v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047653v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomin Fu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011155v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025320v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Legendre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonzalez-Merchan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932896v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Brauer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Gabet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-14078-5.00021-0" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989482v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903093v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumont" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00329770v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04968035v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>