--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -1349,1397 +1349,1397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Ersie C. Burke, The Greeks of Venice, 1498-1600 : immigration, settlement, and integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European History Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (2), pp.331-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0265691418765637d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Ulbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La chancellerie consulaire française (XVIe-XXe siècle) : attributions, organisation, agents, usagers, 128 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-01426851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chancellerie consulaire française, XVIe-XXe siècle : attributions, organisation, agents, usagers [avec Arnaud Bartolomei, Fabrice Jesné et Jörg Ulbert]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Ulbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, La chancellerie consulaire française (XVIe-XXe siècle) : attributions, organisation, agents, usagers, 128 (2)</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes, diasporas, cosmopolitisme(s) : une perspective historienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Smyrnelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (2), pp.331-333. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0265691418765637d⟩</w:t>
+                <w:t xml:space="preserve">Fabrice Jesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Ulbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefrim.3047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bartolomei</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03156881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armée et (dés)ordre urbain pendant les Cent-Jours à Marseille : le « massacre des Mamelouks » en juin 1815</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Historique des Armées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 283 (2), pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rha.283.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuls et «nations» étrangères : état des lieux et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.25-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.8473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armée et (dés)ordre urbain pendant les Cent-Jours à Marseille : le &amp;quot;massacre des Mamelouks&amp;quot; en juin 1815</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Denis</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Jesné</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Historique des Armées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283, pp.25-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livorno, 1680-1845</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140, pp.281-287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building, enforcing and subverting monopoly : France’s Compagnie royale d’Afrique and 18th-century Mediterranean trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Denis-Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (1), pp.18 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fh/crv006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/diasporas.570⟩</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muslim missions to early modern France, c.1610-c.1780 : notes for a social history of cross-cultural diplomacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Early Modern History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (2-3), pp.223 - 244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15700658-12342458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...105 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moralités marchandes et charité communautaire : le cas des Grecs de Venise, XVIe-début XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.119-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...89 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rha.283.0025⟩</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institution de la coexistence et pratique de la différence : le Fondaco dei Turchi de Venise (XVIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.273-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/YFDU2734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Consuls et «nations» étrangères : état des lieux et perspectives de recherche</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu - Ian Coller, Arab France : Islam and the making of modern Europe, 1798-1831, Berkeley et Los Angeles, University of California Press, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (1), pp.229-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entangled allegiances : Ottoman Greeks in Marseille and the shifting ethos of Greek-ness (c.1790-c.1820)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byzantine and Modern Greek Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (1), pp.56 - 71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/030701312X13238617305653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre chez l’autre, travailler sans lui ? Les capotteri grecs de Venise, 1764-1804</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93, pp.25-34. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 84, pp.123-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...604 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896352v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01896255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appartenances régionales, expérience diasporique et fabrique communautaire : le cas grec, fin XVIe-début XIXe siècle</w:t>
               </w:r>
@@ -3470,51 +3470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chancellerie consulaire française (XVIe-XXe siècle) : attributions, organisation, agents, usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Biagianti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4331,51 +4331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consoli e consolati italiani dagli Stati preunitari al fascismo (1802-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4481,51 +4481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’utilité commerciale des consuls. L’institution consulaire et les marchands dans le monde méditerranéen (XVIIe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4600,77 +4600,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chancellerie consulaire française (XVIe-XXe siècle) : attributions, organisation, agents, usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Ulbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5012,186 +5012,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05245396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Grenet; Jorg Ulbert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prier ailleurs : chapelles consulaires et églises « nationales » à l’époque moderne, Aix-en-Provence, Presses universitaires de Provence, 2024, pp. 5-21.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.5-21, 2024, 9791032005170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Livorno tra francesi e (greco-)ottomani: considerazioni su un sequestro avvenuto nel 1810</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrea Addobbati; Umberto Cini; Lucia Frattarelli-Fischer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La comunità greca di Livorno : interessi economici, religiosità e sentimento nazionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pisa University Press, pp.91-119, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Audibert</w:t>
-[...35 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04853768v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04853767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Διασπορές και πατρίδες</w:t>
               </w:r>
@@ -9011,1955 +9011,1955 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des &amp;quot;microcosmes nettement localisés&amp;quot; aux &amp;quot;appartenances translocales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de lecture en sciences sociales des membres de l’École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thibault Bechini; Lana Martysheva, Mar 2024, Roma, Italy, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une diaspora en révolution ? Le cas grec, 1821-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Transitions politiques et mobilités en Méditerranée orientale (XIXe et XXe siècles)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Angelos Dalachanis; Marie-Carmen Smyrnelis, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Thibault Bechini; Lana Martysheva, Mar 2024, Roma, Italy, Italie</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluraliser la Méditerranée : mobilités et connectivités au prisme d'une approche multi-située</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Histoire sociale de l’économie – Histoire sociale de l’art »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrice Poujade, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Patrice Poujade, Oct 2024, Toulouse, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire l’insularité : perspectives historiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleftheria Zéi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire EFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française d’Athènes, Sep 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Écrire l’insularité : perspectives historiennes</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediterranei. Una storia delle mobilità umane (1492-1750)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire "Territorio, identità"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paolo Broggio; Serena Di Nepi, Mar 2024, Roma, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Méditerranées. Nouveaux regards historiens (XVe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire « Lieux, identités, espaces &amp; activités » (UMR 6240 Lisa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vannina Marchi van Cauwelaert, May 2024, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méditerranées. Une histoire des mobilités humaines (1492-1750)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, École française d’Athènes, Sep 2024, Athènes, Greece</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calafat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les séminaires braudéliens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luca Lo Basso; Paolo Calcagno, May 2024, Louvain (BE), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paolo Broggio; Serena Di Nepi, Mar 2024, Roma, Italy</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle consulaire et diplomatie commerciale en Méditerranée orientale, XVIe-XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Histoire et modèles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benjamin Landais; Olivier Rouchon, Feb 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Vannina Marchi van Cauwelaert, May 2024, Corte, France</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Of foreigners and moonlighters: local agents as European consuls in the early modern Mediterranean (16th-18th centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Early Modern World History Seminar », Gonville &amp; Caius College, Cambridge University.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Melissa Calaresu, Nov 2024, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Méditerranées. Une histoire des mobilités humaines (1492-1750)</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavery, Captivity, and Mobilities in the Early Modern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Mediterranean Cluster », History Department, Cambridge University.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sara Caputo, Nov 2024, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International relations from below: French consuls in the 17th- and 18th-century Eastern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Högre seminariet" of Lund University's Department of History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joachim Östlund, Apr 2023, Lund (Sweden), Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Local Agents of French Diplomacy in the 16th- to 18th-Century Eastern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterranean Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Haifa Center for Mediterranean History, Université d’Haïfa, Mar 2023, Haifa (Israël), Israel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavery and captivity as forms of global mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"New Insights in the History of Global Migations – Forced, Labour and Business Migrants, 1500-2000"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XIVth European Social Science History Conference, Apr 2023, Göteborg (Sweden), Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servants of (at least) two masters? Consuls between multiple allegiances and exclusive loyalty, 17th-18th centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCAS Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Swedish Collegium for Advanced Study, Apr 2023, Uppsala, Sweden, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réseau consulaire français en Méditerranée orientale, XVIe-XVIIIe siècle : bilan historiographique et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consulats en Méditerranée à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERHiC / Université de Reims Champagne-Ardenne, Apr 2023, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La possibilité d’une île : Santorin, 1707-1712</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Espaces littoraux et insulaires en Méditerranée : dynamiques et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tarik Ghodbani, Nov 2023, Oran, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlequin serviteur de deux maîtres (voire plus…) ? Des consuls entre allégeances multiples et loyauté exclusive, XVIIe-XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Histoire et relations internationales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Brizay; Johann Petitjean, Apr 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governare le isole: territori, risorse e saperi delle società insulari nel Mediterraneo (secoli XVI-XXI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Luca Lo Basso; Paolo Calcagno, May 2024, Louvain (BE), Belgique</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Vermeren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governo delle isole e patrimoni insulari nel Mediterraneo: prospettive storiche e nuove ricerche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto Storico Italiano per l’Età Moderna e Contemporanea, Feb 2022, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Benjamin Landais; Olivier Rouchon, Feb 2024, Avignon, France</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôler les mobilités en Méditerranée, XVIIe-premier XVIIIe siècle : le rôle des consuls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communautés et mobilités en Méditerranée du XVe au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des historiens modernistes des universités françaises (AHMUF), Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Melissa Calaresu, Nov 2024, Cambridge, United Kingdom</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Too many masters, not one nation ? Accumulating European consular offices in the Eastern Mediterranean, 17th-18th centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"From nationes to nations? Communities of Strangers in the Mediterranean Area from the 16th to the early 20th Century"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eleonora Angella; Christof Dejung; Sundar Henny; Christian Windler, Jun 2022, Bern (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sara Caputo, Nov 2024, Cambridge, United Kingdom</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’île comme événement : Santorin, 1707-1712</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Gouverner les îles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Grenet; Hugo Vermeren, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Joachim Östlund, Apr 2023, Lund (Sweden), Sweden</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muslim missions to early modern France, c.1610-c.1780</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Diplomacy Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Birgit Tremml-Werner; Lisa Hellman, Oct 2022, Online, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, The Haifa Center for Mediterranean History, Université d’Haïfa, Mar 2023, Haifa (Israël), Israel</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notabile greco e mercante epirota: la traiettoria livornese di Alèxandros Patrinòs (1765-1825)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La comunità greca di Livorno : interessi economici, religiosità e sentimento nazionale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea Addobbati; Umberto Cini; Lucia Frattarelli Fischer, Oct 2021, Livorno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, XIVth European Social Science History Conference, Apr 2023, Göteborg (Sweden), Sweden</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison administrative et logiques d’empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Le bon gouvernement impérial"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Exbalin; Clément Thibaud, Jun 2021, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Swedish Collegium for Advanced Study, Apr 2023, Uppsala, Sweden, Sweden</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une fabrique locale de l’impérialité vénitienne : Leucade (Sainte-Maure) au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "InsuLab, prospettive insulari. Questioni storico-geografiche e sfide del digitale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arturo Gallia; Anthony Santilli, Mar 2021, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CERHiC / Université de Reims Champagne-Ardenne, Apr 2023, Reims, France</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le produit de la place est devenu très modique&amp;quot; : Rémunérer les consuls de France en Méditerranée orientale (XVIIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Ulbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Rémunération et autorités politiques, XVe-XXIe siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stefano Belucci; Andrea Caracausi; Corine Maitte; Matthieu Scherman, Jun 2021, Marne La Vallee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Tarik Ghodbani, Nov 2023, Oran, Algérie</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rete consolare francese nel Mediterraneo orientale in età moderna : bilancio storiografico e prospettive di ricerca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Incontri di Storia Moderna"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maria Concetta Calabrese, Apr 2021, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...715 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580812v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04580815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nécro-politique&amp;quot; et fabrique du national : une enquête méditerranéenne, XVIIe-XVIIIe siècles</w:t>
               </w:r>
@@ -11528,51 +11528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479759v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895931-12340018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mailloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.8739" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479756v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ulbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17426/R08C05" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859641v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gu&#233;na" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kikuchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.15190" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700658-12342019-12" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02545035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.11574" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02303329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.644.0245" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lestage" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.884" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zeller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.831" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bartolomei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jesn&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265691418765637d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896201v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Smyrnelis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.570" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.3047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BCLM1HCH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03830225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.283.0025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.8473" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Denis-Delacour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crv006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700658-12342458" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/YFDU2734" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896255v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/030701312X13238617305653" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896246v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896244v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507480903063928" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02303321v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896356v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.11492" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896200v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Foa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.828" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479782v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Biagianti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jestin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gouic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mass&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435688v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474541v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183458v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulucq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godicheau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Su&#225;rez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258432v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspoints.com/ouvrage/mediterranees-guillaume-calafat/9782757898185" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183529v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10413" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105016v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Aglietti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473428v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896173v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/3253?lang=fr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3253" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896157v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/la_fabrique_communautaire._les_grecs_%C3%A0_venise,_livourne_et_marseille,_v._1770-v._1840_b3f67ab3-2ed7-11e6-8a9f-000c291eeace.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jambon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Ville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1766-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vermeren" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Salice" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Santili" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853768v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853767v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/abs/cambridge-history-of-global-migrations/slavery-captivity-and-mobilities-in-the-early-modern-mediterranean/07D81792CCBAF00C6732690A2A722F1A" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108767095.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481324v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481321v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483462v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483467v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483435v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483444v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481325v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483473v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483543v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10417" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897167v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/efr/10528" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10528" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483512v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897169v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865473v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quertier C&#233;dric" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485121v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474437v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03917457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silyane S.L Larcher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simonin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897164v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897178v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/3304" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3304" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896242v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieprivat.com/livre/9782708983809-histoire-du-tarn-pech-le-pottier/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897181v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/3330" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3330" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/mer-partage" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418089v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rappas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897184v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pisauniversitypress.it/scheda-libro/autori-vari/la-citta-delle-nazioni-978-88-6741-630-1-354050.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897187v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/histoire-urbaine-et-sciences-sociales-melanges-en-l-honneur-du-professeur-olivier-zeller.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897189v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896362v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897192v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897194v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakis Gekas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897196v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897198v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897200v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Dalachanis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897203v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483559v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Angella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896377v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brugeat-Peuffier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479849v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01075724v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580856v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580846v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853757v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853755v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Z&#233;i" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580849v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580839v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580858v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853758v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853762v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580873v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580801v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580868v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580864v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580802v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580861v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580824v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580822v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580834v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580826v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580830v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580833v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580819v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580817v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580809v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580812v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580815v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580813v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580800v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580808v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580804v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580806v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580803v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479759v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895931-12340018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mailloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.8739" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479756v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ulbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17426/R08C05" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859641v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gu&#233;na" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kikuchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.15190" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700658-12342019-12" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02545035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.11574" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02303329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.644.0245" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lestage" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.884" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zeller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.831" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896251v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265691418765637d" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bartolomei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jesn&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896201v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Smyrnelis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.570" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.3047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BCLM1HCH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03830225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.283.0025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.8473" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Denis-Delacour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crv006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700658-12342458" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/YFDU2734" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/030701312X13238617305653" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896246v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896244v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507480903063928" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02303321v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896356v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.11492" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896200v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Foa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.828" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479782v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Biagianti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jestin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gouic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mass&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435688v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474541v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183458v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulucq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godicheau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Su&#225;rez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258432v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspoints.com/ouvrage/mediterranees-guillaume-calafat/9782757898185" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183529v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10413" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105016v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Aglietti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473428v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896173v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/3253?lang=fr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3253" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896157v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/la_fabrique_communautaire._les_grecs_%C3%A0_venise,_livourne_et_marseille,_v._1770-v._1840_b3f67ab3-2ed7-11e6-8a9f-000c291eeace.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jambon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Ville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1766-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vermeren" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Salice" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Santili" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853768v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/abs/cambridge-history-of-global-migrations/slavery-captivity-and-mobilities-in-the-early-modern-mediterranean/07D81792CCBAF00C6732690A2A722F1A" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108767095.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481324v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481321v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483462v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483467v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483435v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483444v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481325v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483473v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483543v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10417" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897167v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/efr/10528" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10528" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483512v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897169v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865473v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quertier C&#233;dric" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485121v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474437v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03917457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silyane S.L Larcher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simonin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897164v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897178v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/3304" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3304" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896242v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieprivat.com/livre/9782708983809-histoire-du-tarn-pech-le-pottier/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897181v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/3330" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3330" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/mer-partage" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418089v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rappas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897184v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pisauniversitypress.it/scheda-libro/autori-vari/la-citta-delle-nazioni-978-88-6741-630-1-354050.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897187v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/histoire-urbaine-et-sciences-sociales-melanges-en-l-honneur-du-professeur-olivier-zeller.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897189v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896362v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897192v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897194v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakis Gekas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897196v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897198v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897200v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Dalachanis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897203v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483559v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Angella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896377v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brugeat-Peuffier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479849v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01075724v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580856v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853757v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853755v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Z&#233;i" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580849v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580839v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580858v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853758v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853762v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580873v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580801v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580868v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580864v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580802v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580861v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580824v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580822v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580834v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580826v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580830v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580833v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580819v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580817v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580809v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580815v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580812v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580813v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580800v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580808v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580804v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580806v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580803v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>