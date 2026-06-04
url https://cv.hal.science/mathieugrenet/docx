--- v1 (2026-05-06)
+++ v2 (2026-06-04)
@@ -109,2935 +109,2935 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémunérer les consuls de France en Méditerranée orientale (XVIIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Ulbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ricerche di storia economica e sociale = Journal of economic and social history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1-2), pp.53-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17426/R08C05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insularité et mobilités : un observatoire méditerranéen, XVIe-XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.65-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.8739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Venise et ses sujets grecs aux XVIe-XVIIe siècles : une relecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frankokratia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (2), pp.207-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/25895931-12340018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire diaspora en ville, XIIIe-XIXe siècle : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Guéna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64, pp.5-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recrutement et service dans les petits consulats français de Méditerranée orientale aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.213-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.15190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Grecs à Venise au XVIIIe siècle : les mutations d’une condition minoritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dimensioni e problemi della ricerca storica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.73-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book review : Maurizio Arfaioli et Marta Caroscio (dir.), The Grand Ducal Medici and the Levant, Turnhout, Brepols, 2016, 186 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Early Modern History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (4), pp.392-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15700658-12342019-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Une Botte en mouvement. Les migrations internes dans la péninsule italienne, du Moyen Âge à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mourlane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Cahiers d'histoire, 143, pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chrhc.11574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book review - Ersie C. Burke, The Greeks of Venice, 1498-1600 : Immigration, settlement, and integration, Turnhout, Brepols, 2016, xxvi-239 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European History Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (3), pp.331-333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Anne Brogini, Une noblesse en Méditerranée. Le couvent des Hospitaliers dans la première modernité, Aix-en-Provence, Presses universitaires de Provence, 2017, 353 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130 (302), pp.220-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cycle du mouton à la métairie de Bonnecousse (1712-1721)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Tarn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 247, pp.95-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Susanne Rau, Räume der Stadt. Eine Geschichte Lyons, 1300-1800</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (1), pp.245-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.644.0245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Françoise Lestage, « Donner une place à la mort du migrant et au rapport aux défunts dans les études sur les migrations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lestage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, pp.103-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Erica Ianiro, Levante. Veneti e Ottomani nel XVIII secolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Campiello</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourir ailleurs (XVIe-XXIe siècle). Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Ersie C. Burke, The Greeks of Venice, 1498-1600 : immigration, settlement, and integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European History Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (2), pp.331-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0265691418765637d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Grivaud</w:t>
-[...24 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jörg Ulbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La chancellerie consulaire française (XVIe-XXe siècle) : attributions, organisation, agents, usagers, 128 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Insularité et mobilités : un observatoire méditerranéen, XVIe-XVIIIe siècle</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes, diasporas, cosmopolitisme(s) : une perspective historienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Mailloux</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Smyrnelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 40, pp.65-71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/diasporas.8739⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 28, pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chancellerie consulaire française, XVIe-XXe siècle : attributions, organisation, agents, usagers [avec Arnaud Bartolomei, Fabrice Jesné et Jörg Ulbert]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Ulbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Ricerche di storia economica e sociale = Journal of economic and social history</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Guéna</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Ulbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefrim.3047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recrutement et service dans les petits consulats français de Méditerranée orientale aux XVIIe et XVIIIe siècles</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03156881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armée et (dés)ordre urbain pendant les Cent-Jours à Marseille : le « massacre des Mamelouks » en juin 1815</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Historique des Armées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 283 (2), pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rha.283.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armée et (dés)ordre urbain pendant les Cent-Jours à Marseille : le &amp;quot;massacre des Mamelouks&amp;quot; en juin 1815</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Historique des Armées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283, pp.25-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuls et «nations» étrangères : état des lieux et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103, pp.213-237. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdlm.15190⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 93, pp.25-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.8473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building, enforcing and subverting monopoly : France’s Compagnie royale d’Afrique and 18th-century Mediterranean trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Denis-Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (1), pp.18 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fh/crv006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Book review : Maurizio Arfaioli et Marta Caroscio (dir.), The Grand Ducal Medici and the Levant, Turnhout, Brepols, 2016, 186 p.</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livorno, 1680-1845</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140, pp.281-287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muslim missions to early modern France, c.1610-c.1780 : notes for a social history of cross-cultural diplomacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Early Modern History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 23 (4), pp.392-395. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/15700658-12342019-12⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 19 (2-3), pp.223 - 244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15700658-12342458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moralités marchandes et charité communautaire : le cas des Grecs de Venise, XVIe-début XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.119-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institution de la coexistence et pratique de la différence : le Fondaco dei Turchi de Venise (XVIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.273-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/YFDU2734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu - Ian Coller, Arab France : Islam and the making of modern Europe, 1798-1831, Berkeley et Los Angeles, University of California Press, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (1), pp.229-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre chez l’autre, travailler sans lui ? Les capotteri grecs de Venise, 1764-1804</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84, pp.123-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appartenances régionales, expérience diasporique et fabrique communautaire : le cas grec, fin XVIe-début XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (2), pp.21-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entangled allegiances : Ottoman Greeks in Marseille and the shifting ethos of Greek-ness (c.1790-c.1820)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byzantine and Modern Greek Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (1), pp.56 - 71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/030701312X13238617305653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu - Maurits H. van den Boogert, The capitulations and the Ottoman legal system : qadis, consuls, and beratlı in the eighteenth century, Leyde et Boston, Brill, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book review - A Spirited Exchange. The Wine and Brandy Trade Between France and the Dutch Republic in Its Atlantic Framework, 1600-1650, by Henriette de Bruyn Kops, Leiden-Boston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of History / Revue européenne d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (4), pp.597-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13507480903063928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/chrhc.11574⟩</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu - Henriette de Bruyn Kops, A spirited exchange : the wine and brandy trade between France and the Dutch Republic in its Atlantic framework, 1600-1650, Leyde et Boston, Brill, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of History / Revue européenne d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (4), pp.597 - 598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13507480903063928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...2137 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896244v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02303321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizens abroad : the Greek community of Marseilles and political events in Greece, 1820-1830</w:t>
               </w:r>
@@ -3811,51 +3811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prier ailleurs : chapelles consulaires et églises nationales à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Ulbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Provence, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3867,823 +3867,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au cœur des empires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rozeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesta Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dulucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 2023, 9782271147349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au cœur des empires. Destins individuels et logiques impériales, XVIe-XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dulucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dulucq</w:t>
+                <w:t xml:space="preserve">Sébastien Rozeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesta Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 2023, 978-2-271-14734-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méditerranées. Une histoire des mobilités humaines (1492-1750)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calafat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Points</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.464, 2023, Points Histoire, 978-2-7578-9818-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maison consulaire : espaces, fonctions et usagers (XVIe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Provence, 265 p., 2021, Le temps de l’histoire, 979-10-320-0313-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison administrative et logiques d’empire (XVIe-XIXe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École française de Rome; Casa de Velázquez, 2021, Collection de l’École française de Rome, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.10413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consoli e consolati italiani dagli Stati preunitari al fascismo (1802-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jesné</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rozeaux</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">CNRS Editions, 2023, 978-2-271-14734-9</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Aglietti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole française de Rome, 568, 2020, Collection de l'Ecole française de Rome, 978-2-7283-1416-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rozeaux</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03105016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1721. Un visiteur inattendu, l’ambassadeur du sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Midi-pyrénéennes. , 2019, Cette année-là… à Toulouse, Didier Foucault, 979-10-93498-46-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04473428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’utilité commerciale des consuls. L’institution consulaire et les marchands dans le monde méditerranéen (XVIIe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Godicheau</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Modesta Suárez</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Ulbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École française de Rome; Casa de Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-7283-1260-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.3253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chancellerie consulaire française (XVIe-XXe siècle) : attributions, organisation, agents, usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calafat</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...138 lines deleted...]
-                <w:t xml:space="preserve">François Godicheau</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...378 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Ulbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">128 (2), 2016, Mélanges de l'Ecole française de Rome. Italie et Méditerranée modernes et contemporaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5250,2176 +5250,2176 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dulucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dulucq</w:t>
+                <w:t xml:space="preserve">Sébastien Rozeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesta Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Dulucq; François Godicheau; Mathieu Grenet; Sébastien Rozeaux; Modesta Suárez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au cœur des empires. Destins individuels et logiques impériales, XVIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.9-20, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une impérialité en mode mineur ? Sebastiano Morosini, provéditeur extraordinaire vénitien de l’île de Leucade, 1777-1780</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Dulucq; François Godicheau; Mathieu Grenet; Sébastien Rozeaux; Modesta Suárez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au cœur des empires. Destins individuels et logiques impériales, XVIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.133-149, 2023, 978-2-271-14734-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavery, Captivity, and Mobilities in the Early Modern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catía Antunes; Eric Tagliacozzo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Cambridge History of Global Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Migrations 1400-1800, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-51, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781108767095.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04125832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôler les mobilités en Méditerranée orientale, XVIIe-premier XVIIIe siècle : le rôle des consuls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joëlle Alazard; Céline Borello; Camille Desenclos; Fabien Salesse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communautés et mobilités en Méditerranée du XVe au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bréal, pp.29-48, 2023, 978-2-7495-5293-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nécro-politique et fabrique du national : propositions pour une enquête méditerranéenne, XVIIe-XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carolina Kobelinsky; Lilyane Rachédi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traces et mobilités posthumes. Rêver les futurs des défunts en contextes migratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Petra, pp.73-104, 2023, 978-2-84743-319-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séville, XVIIIe siècle. Les assemblées de la &amp;quot;nation française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Chablat-Beylot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France et le monde méditerranéen. Cinq siècles d’histoire vus par les Archives diplomatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, pp.104-105, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alger, 1627. Des relations complexes avec les États &amp;quot;barbaresques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Chablat-Beylot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France et le monde méditerranéen. Cinq siècles d’histoire vus par les Archives diplomatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, pp.42-43, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grèce, 1830-1850. L’indépendance sous influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Chablat-Beylot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France et le monde méditerranéen. Cinq siècles d’histoire vus par les Archives diplomatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, pp.54-55, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réseau consulaire français en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Chablat-Beylot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France et le monde méditerranéen. Cinq siècles d’histoire vus par les Archives diplomatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, pp.92-93, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des hommes et des sociétés. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Chablat-Beylot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France et le monde méditerranéen. Cinq siècles d’histoire vus par les Archives diplomatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, pp.88-91, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servir le pape, protéger ses sujets : les consuls pontificaux au temps de Léon XII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roberto Regoli; Riccardo Piccioni; Ilaria Fiumi Sermattei. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lo Stato Pontificio sotto Leone XII. Politiche, periferie e società</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consiglio Regionale – Assemblea legislativa delle Marche, pp.105-126, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinople, XVIIIe siècle. À la recherche de nouveaux débouchés commerciaux en Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Chablat-Beylot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France et le monde méditerranéen. Cinq siècles d’histoire vus par les Archives diplomatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, pp.150-151, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circuler entre les langues : usages, pratiques et médiations linguistiques en Méditerranée moderne (XVIIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudia Moatti; Emmanuelle Chevreau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’expérience de la mobilité de l’Antiquité à nos jours, entre précarité et confiance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.189-204, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Une histoire politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rozeaux</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Godicheau; Mathieu Grenet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison administrative et logiques d’empire (XVIe-XIXe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Française de Rome; Casa de Velázquez, pp.1-15, 2021, 978-2-7283-1418-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.10417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02527356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En attendant quels barbares ? Pouvoir et administration dans le Stato da Mar vénitien : le cas de Leucade/Sainte-Maure à la fin des années 1770</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Godicheau; Mathieu Grenet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison administrative et logiques d’empire (XVIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École française de Rome; Casa de Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-236, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.10528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maison consulaire : tentative d’épuisement d’un espace complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Grenet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La maison consulaire. Espaces, fonctions et usagers (XVIe-XXIe siècle), 2021, pp. 5-41.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.5-41, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diasporas and Homelands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paschalis M. Kitromilides; Constantinos Tsoukalas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Greek Revolution: A Critical Dictionary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harvard University Press, pp.38-57, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterrer les &amp;quot;Turcs&amp;quot; à Livourne en 1762 : sépultures étrangères, espaces littoraux et ségrégation spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Brizay; Thierry Sauzeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les étrangers sur les littoraux européens et méditerranéens à l’époque moderne (fin XVe-début XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.113-124, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Mondes du travail”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quertier Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.9-20, 2023</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MMSH Aix-en-Provence; Ecole Française de Rome; LAMOP UMR 8589. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V. BABY-COLLIN, S. BOUFFIER, S. MOURLANE (dir.), Atlas des migrations en Méditerranée de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.120-137, 2021, 978-2-330-14501-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.133-149, 2023, 978-2-271-14734-9</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une fabrique consulaire : le cas italien, XVIIIe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcella Aglietti; Mathieu Grenet; Fabrice Jesné. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consoli e consolati italiani dagli Stati preunitari al fascismo (1802-1945)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, pp.359-367, 2020, 978-2-7283-1416-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calafat</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04485121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas et François Mougaillas, deux étrangers en France entre Ancien Régime et Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Bertrand; Patrick Boucheron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire musée d’une histoire commune. Rapport de préfiguration de la nouvelle exposition permanente du Musée national de l'histoire de l’immigration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Seuil; Musée national de l’Histoire de l’Immigration, pp. 95-99, 2019, 978-2-02-144123-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Date pilier : 1789</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...47 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silyane S.L Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Bertrand; Patrick Boucheron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire musée d’une histoire commune. Rapport de préfiguration de la nouvelle exposition permanente du Musée national d’histoire de l’immigration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil; Musée national de l’Histoire de l’Immigration, pp. 107-113, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bréal, pp.29-48, 2023, 978-2-7495-5293-4</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner l’île, tenir la frontière : la relazione de Sebastiano Morosini, provéditeur extraordinaire de Leucade (1780)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gerassimos D. Pagratis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le fonti della storia dell’Italia preunitaria : casi di studio per la loro analisi e "valorizzazione"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Papazissis, pp.209-239, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’institution consulaire en Méditerranée, des stratégies commerciales différenciées. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Bartolomei; Guillaume Calafat; Mathieu Grenet; Jörg Ulbert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’utilité commerciale des consuls. L’institution consulaire et les marchands dans le monde méditerranéen (XVIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École française de Rome; Casa de Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-252, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.3304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Autrement, pp.92-93, 2022</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étapes de la conquête du suffrage universel, 1789-1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Amalvi; Jean Le Pottier; Rémy Pech. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire du Tarn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.397-430, 2018, 978-2-7089-8380-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pétitions marchandes autour de la fonction consulaire : la diaspora grecque et la naissance de la diplomatie néohellénique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Bartolomei; Guillaume Calafat; Mathieu Grenet; Jörg Ulbert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’utilité commerciale des consuls. L’institution consulaire et les marchands dans le monde méditerranéen (XVIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École française de Rome; Casa de Velázquez; Publications de l’École française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.471-489, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.3330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...1452 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...71 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Compagnie royale d’Afrique dans les échanges méditerranéens du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Denis-Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9011,1955 +9011,1955 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une diaspora en révolution ? Le cas grec, 1821-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Transitions politiques et mobilités en Méditerranée orientale (XIXe et XXe siècles)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Angelos Dalachanis; Marie-Carmen Smyrnelis, Feb 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluraliser la Méditerranée : mobilités et connectivités au prisme d'une approche multi-située</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Histoire sociale de l’économie – Histoire sociale de l’art »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrice Poujade, Oct 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des &amp;quot;microcosmes nettement localisés&amp;quot; aux &amp;quot;appartenances translocales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de lecture en sciences sociales des membres de l’École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thibault Bechini; Lana Martysheva, Mar 2024, Roma, Italy, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Angelos Dalachanis; Marie-Carmen Smyrnelis, Feb 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire l’insularité : perspectives historiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleftheria Zéi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire EFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française d’Athènes, Sep 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Patrice Poujade, Oct 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediterranei. Una storia delle mobilità umane (1492-1750)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire "Territorio, identità"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paolo Broggio; Serena Di Nepi, Mar 2024, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Écrire l’insularité : perspectives historiennes</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Méditerranées. Nouveaux regards historiens (XVe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire « Lieux, identités, espaces &amp; activités » (UMR 6240 Lisa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vannina Marchi van Cauwelaert, May 2024, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méditerranées. Une histoire des mobilités humaines (1492-1750)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, École française d’Athènes, Sep 2024, Athènes, Greece</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calafat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les séminaires braudéliens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luca Lo Basso; Paolo Calcagno, May 2024, Louvain (BE), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paolo Broggio; Serena Di Nepi, Mar 2024, Roma, Italy</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle consulaire et diplomatie commerciale en Méditerranée orientale, XVIe-XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Histoire et modèles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benjamin Landais; Olivier Rouchon, Feb 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Vannina Marchi van Cauwelaert, May 2024, Corte, France</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Of foreigners and moonlighters: local agents as European consuls in the early modern Mediterranean (16th-18th centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Early Modern World History Seminar », Gonville &amp; Caius College, Cambridge University.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Melissa Calaresu, Nov 2024, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Méditerranées. Une histoire des mobilités humaines (1492-1750)</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavery, Captivity, and Mobilities in the Early Modern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Mediterranean Cluster », History Department, Cambridge University.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sara Caputo, Nov 2024, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Local Agents of French Diplomacy in the 16th- to 18th-Century Eastern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterranean Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Haifa Center for Mediterranean History, Université d’Haïfa, Mar 2023, Haifa (Israël), Israel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International relations from below: French consuls in the 17th- and 18th-century Eastern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Högre seminariet" of Lund University's Department of History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joachim Östlund, Apr 2023, Lund (Sweden), Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavery and captivity as forms of global mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"New Insights in the History of Global Migations – Forced, Labour and Business Migrants, 1500-2000"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XIVth European Social Science History Conference, Apr 2023, Göteborg (Sweden), Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servants of (at least) two masters? Consuls between multiple allegiances and exclusive loyalty, 17th-18th centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCAS Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Swedish Collegium for Advanced Study, Apr 2023, Uppsala, Sweden, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réseau consulaire français en Méditerranée orientale, XVIe-XVIIIe siècle : bilan historiographique et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consulats en Méditerranée à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERHiC / Université de Reims Champagne-Ardenne, Apr 2023, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La possibilité d’une île : Santorin, 1707-1712</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Espaces littoraux et insulaires en Méditerranée : dynamiques et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tarik Ghodbani, Nov 2023, Oran, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlequin serviteur de deux maîtres (voire plus…) ? Des consuls entre allégeances multiples et loyauté exclusive, XVIIe-XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Histoire et relations internationales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Brizay; Johann Petitjean, Apr 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governare le isole: territori, risorse e saperi delle società insulari nel Mediterraneo (secoli XVI-XXI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Luca Lo Basso; Paolo Calcagno, May 2024, Louvain (BE), Belgique</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Vermeren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governo delle isole e patrimoni insulari nel Mediterraneo: prospettive storiche e nuove ricerche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto Storico Italiano per l’Età Moderna e Contemporanea, Feb 2022, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Benjamin Landais; Olivier Rouchon, Feb 2024, Avignon, France</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôler les mobilités en Méditerranée, XVIIe-premier XVIIIe siècle : le rôle des consuls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communautés et mobilités en Méditerranée du XVe au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des historiens modernistes des universités françaises (AHMUF), Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Melissa Calaresu, Nov 2024, Cambridge, United Kingdom</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Too many masters, not one nation ? Accumulating European consular offices in the Eastern Mediterranean, 17th-18th centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"From nationes to nations? Communities of Strangers in the Mediterranean Area from the 16th to the early 20th Century"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eleonora Angella; Christof Dejung; Sundar Henny; Christian Windler, Jun 2022, Bern (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sara Caputo, Nov 2024, Cambridge, United Kingdom</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’île comme événement : Santorin, 1707-1712</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Gouverner les îles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Grenet; Hugo Vermeren, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Joachim Östlund, Apr 2023, Lund (Sweden), Sweden</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muslim missions to early modern France, c.1610-c.1780</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Diplomacy Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Birgit Tremml-Werner; Lisa Hellman, Oct 2022, Online, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, The Haifa Center for Mediterranean History, Université d’Haïfa, Mar 2023, Haifa (Israël), Israel</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notabile greco e mercante epirota: la traiettoria livornese di Alèxandros Patrinòs (1765-1825)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La comunità greca di Livorno : interessi economici, religiosità e sentimento nazionale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea Addobbati; Umberto Cini; Lucia Frattarelli Fischer, Oct 2021, Livorno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, XIVth European Social Science History Conference, Apr 2023, Göteborg (Sweden), Sweden</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison administrative et logiques d’empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Le bon gouvernement impérial"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Exbalin; Clément Thibaud, Jun 2021, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Swedish Collegium for Advanced Study, Apr 2023, Uppsala, Sweden, Sweden</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une fabrique locale de l’impérialité vénitienne : Leucade (Sainte-Maure) au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "InsuLab, prospettive insulari. Questioni storico-geografiche e sfide del digitale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arturo Gallia; Anthony Santilli, Mar 2021, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CERHiC / Université de Reims Champagne-Ardenne, Apr 2023, Reims, France</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rete consolare francese nel Mediterraneo orientale in età moderna : bilancio storiografico e prospettive di ricerca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Incontri di Storia Moderna"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maria Concetta Calabrese, Apr 2021, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Tarik Ghodbani, Nov 2023, Oran, Algérie</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le produit de la place est devenu très modique&amp;quot; : Rémunérer les consuls de France en Méditerranée orientale (XVIIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Ulbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Rémunération et autorités politiques, XVe-XXIe siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stefano Belucci; Andrea Caracausi; Corine Maitte; Matthieu Scherman, Jun 2021, Marne La Vallee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...728 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580815v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04580812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nécro-politique&amp;quot; et fabrique du national : une enquête méditerranéenne, XVIIe-XVIIIe siècles</w:t>
               </w:r>
@@ -11528,51 +11528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479759v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895931-12340018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mailloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.8739" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479756v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ulbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17426/R08C05" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859641v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gu&#233;na" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kikuchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.15190" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700658-12342019-12" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02545035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.11574" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02303329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.644.0245" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lestage" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.884" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zeller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.831" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896251v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265691418765637d" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bartolomei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jesn&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896201v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Smyrnelis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.570" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.3047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BCLM1HCH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03830225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.283.0025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.8473" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Denis-Delacour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crv006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700658-12342458" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/YFDU2734" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/030701312X13238617305653" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896246v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896244v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507480903063928" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02303321v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896356v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.11492" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896200v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Foa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.828" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479782v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Biagianti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jestin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gouic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mass&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435688v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474541v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183458v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulucq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godicheau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Su&#225;rez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258432v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspoints.com/ouvrage/mediterranees-guillaume-calafat/9782757898185" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183529v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10413" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105016v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Aglietti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473428v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896173v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/3253?lang=fr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3253" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896157v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/la_fabrique_communautaire._les_grecs_%C3%A0_venise,_livourne_et_marseille,_v._1770-v._1840_b3f67ab3-2ed7-11e6-8a9f-000c291eeace.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jambon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Ville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1766-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vermeren" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Salice" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Santili" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853768v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/abs/cambridge-history-of-global-migrations/slavery-captivity-and-mobilities-in-the-early-modern-mediterranean/07D81792CCBAF00C6732690A2A722F1A" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108767095.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481324v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481321v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483462v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483467v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483435v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483444v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481325v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483473v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483543v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10417" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897167v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/efr/10528" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10528" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483512v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897169v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865473v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quertier C&#233;dric" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485121v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474437v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03917457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silyane S.L Larcher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simonin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897164v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897178v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/3304" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3304" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896242v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieprivat.com/livre/9782708983809-histoire-du-tarn-pech-le-pottier/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897181v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/3330" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3330" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/mer-partage" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418089v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rappas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897184v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pisauniversitypress.it/scheda-libro/autori-vari/la-citta-delle-nazioni-978-88-6741-630-1-354050.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897187v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/histoire-urbaine-et-sciences-sociales-melanges-en-l-honneur-du-professeur-olivier-zeller.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897189v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896362v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897192v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897194v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakis Gekas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897196v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897198v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897200v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Dalachanis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897203v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483559v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Angella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896377v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brugeat-Peuffier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479849v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01075724v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580856v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853757v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853755v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Z&#233;i" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580849v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580839v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580858v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853758v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853762v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580873v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580801v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580868v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580864v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580802v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580861v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580824v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580822v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580834v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580826v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580830v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580833v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580819v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580817v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580809v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580815v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580812v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580813v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580800v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580808v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580804v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580806v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580803v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479756v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ulbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17426/R08C05" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mailloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.8739" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479759v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895931-12340018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859641v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gu&#233;na" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kikuchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.15190" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700658-12342019-12" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02545035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.11574" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02303329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zeller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.644.0245" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lestage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.884" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.831" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896251v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265691418765637d" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bartolomei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jesn&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Smyrnelis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.570" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.3047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BCLM1HCH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03830225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.283.0025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896203v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.8473" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Denis-Delacour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crv006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700658-12342458" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/YFDU2734" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896255v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/030701312X13238617305653" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896246v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02303321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507480903063928" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896244v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896356v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.11492" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896200v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Foa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.828" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479782v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Biagianti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jestin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gouic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mass&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435688v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474541v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220690v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godicheau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Su&#225;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulucq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258432v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspoints.com/ouvrage/mediterranees-guillaume-calafat/9782757898185" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183529v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10413" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105016v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Aglietti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473428v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896173v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/3253?lang=fr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3253" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896157v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/la_fabrique_communautaire._les_grecs_%C3%A0_venise,_livourne_et_marseille,_v._1770-v._1840_b3f67ab3-2ed7-11e6-8a9f-000c291eeace.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jambon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Ville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1766-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vermeren" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Salice" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Santili" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853768v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/abs/cambridge-history-of-global-migrations/slavery-captivity-and-mobilities-in-the-early-modern-mediterranean/07D81792CCBAF00C6732690A2A722F1A" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108767095.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481324v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481321v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483467v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483435v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483444v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483462v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481325v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483473v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483543v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527356v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10417" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897167v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/efr/10528" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10528" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483550v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483512v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897169v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865473v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quertier C&#233;dric" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04485121v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474437v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03917457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silyane S.L Larcher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simonin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897164v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897178v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/3304" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3304" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896242v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieprivat.com/livre/9782708983809-histoire-du-tarn-pech-le-pottier/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897181v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/3330" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3330" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/mer-partage" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418089v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rappas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897184v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pisauniversitypress.it/scheda-libro/autori-vari/la-citta-delle-nazioni-978-88-6741-630-1-354050.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897187v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/histoire-urbaine-et-sciences-sociales-melanges-en-l-honneur-du-professeur-olivier-zeller.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897189v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896362v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897192v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897194v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakis Gekas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897196v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897198v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897200v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Dalachanis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897203v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483559v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Angella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896377v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brugeat-Peuffier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479849v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01075724v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580856v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853757v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580846v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853755v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Z&#233;i" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580849v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580839v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580858v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853758v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853762v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580801v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580873v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580868v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580864v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580802v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580861v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580824v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580822v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580834v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580826v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580830v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580833v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580819v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580817v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580809v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580812v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580815v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580813v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580800v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580808v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580804v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580806v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580803v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>