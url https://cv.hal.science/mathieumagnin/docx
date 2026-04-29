--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -5240,151 +5240,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutien hémodynamique lors de choc circulatoire</w:t>
+                <w:t xml:space="preserve">Le diagnostic des états de choc circulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053834v1</w:t>
+                <w:t xml:space="preserve">hal-05053831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le diagnostic des états de choc circulatoire</w:t>
+                <w:t xml:space="preserve">Soutien hémodynamique lors de choc circulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053831v1</w:t>
+                <w:t xml:space="preserve">hal-05053834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le coup de chaleur chez le chien : physiopathologie et présentation générale</w:t>
               </w:r>
@@ -5837,51 +5837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Magnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brindejonc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Schuhler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Victoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007486v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Schuller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Allaouchiche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P&#233;tillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927338v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Foulon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Bonnet-Garin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979661v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guilpin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Hammed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ayoub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Louzier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05305182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Boulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A.M. Becker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05305305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Ayoub" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05131135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Petitpre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deprez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cervone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lamoureux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.17220" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Besson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Musso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lagente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.01.055" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gavet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Tam Ngo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2024.104687" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Slek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2024.104730" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Commin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.01.054" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jacquet-Lagr&#232;ze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Abrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04642-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04645426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2023.105068" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04649845v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pouzot-Nevoret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Goffette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2023.03.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04643196v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Combet-Curt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambournac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Nectoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsap.13654" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04017327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Oriel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Salama" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2022.09.030" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04017288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Laurenza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Didier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2022.03.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03722133v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pouzot Pouzot-N&#233;voret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goy-Thollot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cambournac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.16088" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03576915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Amson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;herv&#233; Vacheron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piriou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1440-1681.13540" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03321122v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cardinali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-020-00515-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03576906v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Herv&#233; Vacheron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mekhatria" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0375-9393.21.15805-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03240879v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03240898v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S&#233;gard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anicom.2020.06.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03240863v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ayoub" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.387481" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03240997v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lurier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2020.104025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03241008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thiolliere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2020.08.022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501270v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hugonnard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.14626" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02458478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourguignon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.03.029" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boulard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chalard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04929895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927346v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501477v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494103v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927389v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04648003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053834v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053831v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053828v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03890719v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1087" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/tel-03576934v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Magnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brindejonc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Schuhler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Victoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007486v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Schuller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Allaouchiche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P&#233;tillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927338v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Foulon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Bonnet-Garin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979661v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guilpin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Hammed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ayoub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Louzier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05305182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Boulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A.M. Becker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05305305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Ayoub" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05131135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Petitpre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deprez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cervone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lamoureux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.17220" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Besson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Musso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lagente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.01.055" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gavet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Tam Ngo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2024.104687" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Slek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2024.104730" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Commin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2024.01.054" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jacquet-Lagr&#232;ze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Abrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04642-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04645426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2023.105068" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04649845v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pouzot-Nevoret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Goffette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2023.03.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04643196v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Combet-Curt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambournac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Nectoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsap.13654" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04017327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Oriel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Salama" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2022.09.030" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04017288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Laurenza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Didier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2022.03.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03722133v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pouzot Pouzot-N&#233;voret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goy-Thollot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cambournac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.16088" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03576915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Amson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;herv&#233; Vacheron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piriou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1440-1681.13540" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03321122v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cardinali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-020-00515-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03576906v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Herv&#233; Vacheron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mekhatria" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Friggeri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0375-9393.21.15805-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03240879v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03240898v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S&#233;gard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anicom.2020.06.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03240863v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ayoub" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.387481" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03240997v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lurier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2020.104025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03241008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thiolliere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2020.08.022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501270v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hugonnard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.14626" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02458478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourguignon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.03.029" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boulard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chalard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04929895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927346v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501477v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494103v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927389v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04648003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053831v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053834v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053828v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03890719v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1087" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/tel-03576934v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>