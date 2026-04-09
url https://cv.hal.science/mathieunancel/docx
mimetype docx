--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1742,291 +1742,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Transient Gestures to Improve Pan and Zoom on Touch Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Next-Point Prediction for Direct Touch Using Finite-Time Derivative Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff Avery</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poulmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3173574.3173599⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3242587.3242646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714269v1</w:t>
+                <w:t xml:space="preserve">hal-01893310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-Point Prediction for Direct Touch Using Finite-Time Derivative Estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing Transient Gestures to Improve Pan and Zoom on Touch Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Avery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Lank</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany. </w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3242587.3242646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3173574.3173599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893310v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling User Performance on Curved Constrained Paths</w:t>
               </w:r>
@@ -4252,51 +4252,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04460441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Loizeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136124v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Feit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian John" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karrenbauer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Weir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pietriga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766448" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eagan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gjerlufsen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2012.110" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grimaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Groz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Waller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03322657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiza Hanada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472749.3474767" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02919191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Antoine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Ge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingje Zheng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Zolghadr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379337.3415833" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02919168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379337.3415883" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Henderson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lank" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376296" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02918581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byungjoo Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunjun Kim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Oulasvirta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376244" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272539v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Zakaria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonjung Kim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/ktuy4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714274v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaishav Siddhpuria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173747" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714269v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Avery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173599" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893310v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Aranovskiy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulmane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242587.3242646" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025951" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Araujo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jota" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2984511.2984590" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267607v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858194" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1095034.1095041" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523428v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702134" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faizan Haque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702133" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523298v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2556990" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wagner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gustafson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786532v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Dong Yang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irani Pourang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2470773" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559171v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978942.1978969" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582640v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Primet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996518" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550594v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629829" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826384v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826476v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772458v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112325" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595046v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523310v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04460441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Loizeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136124v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Feit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian John" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karrenbauer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Weir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pietriga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766448" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eagan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gjerlufsen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2012.110" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grimaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Groz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Waller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03322657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiza Hanada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472749.3474767" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02919191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Antoine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Ge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingje Zheng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Zolghadr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379337.3415833" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02919168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379337.3415883" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Henderson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lank" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376296" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02918581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byungjoo Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunjun Kim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Oulasvirta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376244" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272539v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Zakaria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonjung Kim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/ktuy4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714274v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaishav Siddhpuria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173747" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Aranovskiy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulmane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242587.3242646" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Avery" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173599" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025951" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Araujo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jota" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2984511.2984590" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267607v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858194" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1095034.1095041" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523428v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702134" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faizan Haque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702133" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523298v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2556990" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wagner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gustafson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786532v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Dong Yang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irani Pourang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2470773" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559171v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978942.1978969" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582640v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Primet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996518" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550594v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629829" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826384v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826476v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772458v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112325" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595046v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523310v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>