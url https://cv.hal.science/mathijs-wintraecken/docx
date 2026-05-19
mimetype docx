--- v0 (2026-04-25)
+++ v1 (2026-05-19)
@@ -668,51 +668,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ultimate Frontier: An Optimality Construction for Homotopy Inference (Media Exposition)</w:t>
+                <w:t xml:space="preserve">Tight Bounds for the Learning of Homotopy à la Niyogi, Smale, and Weinberger for Subsets of Euclidean Spaces and of Riemannian Manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Dal Poz Kouřimská</w:t>
@@ -751,102 +751,102 @@
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lieutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoCG 2024 - 40th International Symposium on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Athènes, Greece. pp.87:1-87:6, </w:t>
+              <w:t xml:space="preserve">, Jun 2024, Athènes, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SoCG.2024.87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SoCG.2024.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628855v1</w:t>
+                <w:t xml:space="preserve">hal-04628805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight Bounds for the Learning of Homotopy à la Niyogi, Smale, and Weinberger for Subsets of Euclidean Spaces and of Riemannian Manifolds</w:t>
+                <w:t xml:space="preserve">The Ultimate Frontier: An Optimality Construction for Homotopy Inference (Media Exposition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Dal Poz Kouřimská</w:t>
@@ -885,78 +885,78 @@
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lieutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoCG 2024 - 40th International Symposium on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Athènes, Greece. </w:t>
+              <w:t xml:space="preserve">, Jun 2024, Athènes, Greece. pp.87:1-87:6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SoCG.2024.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SoCG.2024.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628805v1</w:t>
+                <w:t xml:space="preserve">hal-04628855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Medial Axis of Any Closed Bounded Set Is Lipschitz Stable with Respect to the Hausdorff Distance Under Ambient Diffeomorphisms</w:t>
               </w:r>
@@ -2038,235 +2038,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reach of subsets of manifolds</w:t>
+                <w:t xml:space="preserve">Local Criteria for Triangulating General Manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramsay Dyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arijit Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathijs Wintraecken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied and Computational Topology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69, pp.156-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41468-023-00116-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00454-022-00431-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083524v1</w:t>
+                <w:t xml:space="preserve">hal-03794702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Criteria for Triangulating General Manifolds</w:t>
+                <w:t xml:space="preserve">The reach of subsets of manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arijit Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathijs Wintraecken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 69, pp.156-191. </w:t>
+              <w:t xml:space="preserve">Journal of Applied and Computational Topology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00454-022-00431-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41468-023-00116-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794702v1</w:t>
+                <w:t xml:space="preserve">hal-04083524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Isomanifolds in R^d in Time Polynomial in d using Coxeter–Freudenthal–Kuhn Triangulations</w:t>
               </w:r>
@@ -3500,317 +3500,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triangulating submanifolds: An elementary and quantified version of Whitney's method</w:t>
+                <w:t xml:space="preserve">Simplicial subdivision of simplices of arbitrary dimension in a space of constant non-zero curvature with bounded quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Siargey Kachanovich</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florestan Brunck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Dal Poz Kouřimská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arijit Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathijs Wintraecken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950149v2</w:t>
+                <w:t xml:space="preserve">hal-04297480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplicial subdivision of simplices of arbitrary dimension in a space of constant non-zero curvature with bounded quality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The medial axis of closed bounded sets is Lipschitz stable with respect to the Hausdorff distance under ambient diffeomorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Dal Poz Kouřimská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lieutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathijs Wintraecken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florestan Brunck</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04297480v1</w:t>
+                <w:t xml:space="preserve">hal-04297370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The medial axis of closed bounded sets is Lipschitz stable with respect to the Hausdorff distance under ambient diffeomorphisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Lieutier</w:t>
+                <w:t xml:space="preserve">Triangulating submanifolds: An elementary and quantified version of Whitney's method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siargey Kachanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathijs Wintraecken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297370v1</w:t>
+                <w:t xml:space="preserve">hal-01950149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hausdorff and Gromov-Hausdorff stable subsets of the medial axis</w:t>
               </w:r>
@@ -3865,190 +3865,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Isomanifolds of Fixed Dimension in Polynomial Time</w:t>
+                <w:t xml:space="preserve">The topological correctness of PL-approximations of isomanifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathijs Wintraecken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889048v2</w:t>
+                <w:t xml:space="preserve">hal-02386193v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The topological correctness of PL-approximations of isomanifolds</w:t>
+                <w:t xml:space="preserve">Tracing Isomanifolds of Fixed Dimension in Polynomial Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siargey Kachanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathijs Wintraecken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386193v3</w:t>
+                <w:t xml:space="preserve">hal-02889048v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compact data structure for high dimensional Coxeter-Freudenthal-Kuhn triangulations</w:t>
               </w:r>
@@ -4318,216 +4318,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local criteria for triangulation of manifolds *</w:t>
+                <w:t xml:space="preserve">The reach, metric distortion, geodesic convexity and the variation of tangent spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arijit Ghosh</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lieutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathijs Wintraecken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661230v1</w:t>
+                <w:t xml:space="preserve">hal-01661227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reach, metric distortion, geodesic convexity and the variation of tangent spaces</w:t>
+                <w:t xml:space="preserve">Local criteria for triangulation of manifolds *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Lieutier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramsay Dyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arijit Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathijs Wintraecken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661227v1</w:t>
+                <w:t xml:space="preserve">hal-01661230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coxeter triangulations have good quality</w:t>
               </w:r>
@@ -5235,51 +5235,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="371097C2"/>
+    <w:nsid w:val="C978F88C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5466,51 +5466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368564v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lieutier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Wintraecken" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04816535v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dal Poz Kou&#345;imsk&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04816588v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368753v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Wolf Chambers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fillmore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Stephenson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546179v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankha Shubhra Mukherjee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628855v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Attali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishika Ghosh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2024.87" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628805v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2024.11" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2024.69" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564246.3585113" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03006663v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siargey Kachanovich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.SOCG.2021.17" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02873794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2020.20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01801616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsay Dyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Ghosh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2018.9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01801667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01507111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Rouxel-Labb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2017.19" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41468-025-00216-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225734v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44007-025-00170-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Edelsbrunner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Garber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Ghafari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Heiss" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Saghafian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1489071" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41468-023-00116-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03794702v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-022-00431-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1412918" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03372073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Lieutier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-020-00233-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03760378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-021-09520-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-020-00250-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Rouxel-Labb&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17m1152292" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41468-019-00029-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554114v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratyush Pranav" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rien van de Weygaert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Vegter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kerber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2862" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M Dyke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721463v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822711v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williams" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950149v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297480v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Brunck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297370v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889048v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02386193v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03006608v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02386169v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661230v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667404v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruni Choudhary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661233v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579406v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297335v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2302.11922" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01507273v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612924v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368564v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lieutier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Wintraecken" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04816535v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dal Poz Kou&#345;imsk&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04816588v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05368753v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Wolf Chambers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fillmore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Stephenson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546179v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankha Shubhra Mukherjee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628805v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Attali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishika Ghosh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2024.11" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628855v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2024.87" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2024.69" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564246.3585113" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03006663v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siargey Kachanovich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.SOCG.2021.17" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02873794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2020.20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01801616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsay Dyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Ghosh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2018.9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01801667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01507111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Rouxel-Labb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2017.19" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41468-025-00216-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225734v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44007-025-00170-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Edelsbrunner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Garber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Ghafari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Heiss" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Saghafian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1489071" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03794702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-022-00431-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41468-023-00116-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1412918" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03372073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Lieutier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-020-00233-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03760378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-021-09520-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-020-00250-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Rouxel-Labb&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17m1152292" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41468-019-00029-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554114v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratyush Pranav" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rien van de Weygaert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Vegter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kerber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2862" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M Dyke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721463v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822711v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williams" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297480v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Brunck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01950149v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02386193v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889048v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03006608v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02386169v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661230v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667404v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruni Choudhary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661233v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579406v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297335v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2302.11922" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01507273v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612924v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>